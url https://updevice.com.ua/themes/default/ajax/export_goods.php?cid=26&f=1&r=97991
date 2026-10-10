--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed88da4478bb192aca9c31d63445fe11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db165dcae97329171b937535cb10f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee021ed6721e83f8ca0a0ffe3b50dc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d971633f5d959bd18dff79e4b4b773d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b368d7e4390b2a1e8bc25bde86e8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf878f5dbb404f5328a512fb7587b936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d04edcff1f78614ff062e049be9337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ff01c0decaeb12d87826e172634b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b618b9270eeabd96a418122fd200e529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687de7d41c90db1337cd738e9c3ee1e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86410c877ef6e18feaaea2ab345c0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc0df00c01dbae49b57a11c42aa5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb68fa16a1b04994994549f808e79fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6c66d8ce7db562d64277dc1e4025614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad3ec03edca3005dafb4f28804eab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a2edea29699bdee131007f89787216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105336b1092bab4a33227198fba110a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67c3c7ba9ab3dc8d1f1af138fbc7cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e9b93b235d1c42a4da01e5c58f8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e1917051d24810bfee366a1817f8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf8548391cf2788102dd3c10c32d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847df2ad7d9ac2cb091949b7d67e15222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb18655ae77c0d2ac43de9ca32509c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0cf66ed0ebf13bb4761a863b7512f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d01d4a6c8a4105931b77aa4e8ee7a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584a7f35c6f55d3ddc697bdd92467026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1d5b2041eefcd571b7ce0f0fa6af527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac211f523a0ad07fcfcb65f90dc59928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eaf61d34fc6bdf44ffb352504c27829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436294949de579639e81ac1b8b98ce4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b0c82adcf06a256187650a0cfdea031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6637d8ac1b0a427d3162fca30f9d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ada77a460f13d12ab4608206505a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1679b0823ed99c0f1268c02e0521634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a848e4df6bebdfc38b633ff5fbdc37235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702104334e087373c3ef9befbcf8d36136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e078c04b6d3982bf838ad32b24f08437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e268a52e0dfe4f70280410e502e230838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5ce98f43eae475c2c707f123658b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaa21205ec70b865a14e0b778e686240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb384fadb661157c8685cb0f1f5253b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58944d3cfbb80722b3290ce5af312a0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3498a649ce90c7b33fe0d979165843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b539493601e59f9f4d748ddf189c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25d19ae4360e1c29fa1d0a31fc73f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a9714aa1dd5a78040e6c2c9459e7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620c00fbcf9eb8663fc81bc7585f91247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183d2f791858083aa545e69e31cd4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee809cf9605fa3845d1fbe5bba85af349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565b630ea2b4b036178727d7de330b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f05a41a91b5dc48adffc2ab061a71c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4f55a45aa13e90371a1e49ab9af452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c25caedf11dcbcdc31ba6ad707c4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392fef337bd0fd37b33137db3f4eeaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ba4377984e66e4459f3da8674546e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20bc2f6d693d454fe7afce641e8ee156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347a5d5a54936687940ecfb04b2141457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b337243a65ed40346e5597055736d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef6c19641206c6a873d66b56ab7aaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f230c8c3996331b4b6b3d14e35d6a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1aeceabb54992fba02678130fe09461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf3ab0176f227a02b7787455c3bed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ae1784b26fb36943e109ac43c1e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4097d28682a557554d887fe87f65064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18587f780a67e2fb7899883009f4b4a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777ad8f4ba2ae75ad12e6de8c53aab066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbe45868294cfbabcd6531461739ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967542c3d8059334138280c99902ea868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e355e3c599c2547f2604be55868a0ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03eeb3ffda4c80ac99216a3315c1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19e2c047ae1e0a821aa78ad22d623771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca598f7feeb5d24a38d3ac2af756387e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250003d66d06e7d5b79a4bb3a34ecc0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4fb7a46d6a7b120b6235333122b1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872863a95cc399136ff0aa7fca0dd4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e4d4630bc6c9c90bd300239e61a6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f292fa19c4750100703ee5231045e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171d496e6e35d4299ccae79bb34337c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93072373fdc743d0072d96fcfb4169779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b8fc17876772389d4fbf1059153180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4194cbea742a487df87c4cb4bff52c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22faf0e4d80d3098f94a2231e9434e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dcffa39d0abd84dd9d18c3701b24f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc7bfbf7b209c69196ad56155943484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a88c619d9721a0436a5a83d4b8cf5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a445f8cba1bc387fbbb4655765dbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87059376201d985f0940c20c1e3a4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505ca2b213b4f5db4bc18c4bf0b3b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de5cd4a4693448eb3e9723925dc3cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187596f780aa3b2261a5882892dbd17490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1422ca8a0e8180fdbb96e72aa3d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6473463534c424af1a784190e77df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778be489ac8f3af2f46d3ba47706c1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37848092506fc4858a8ba742086837ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901208ed01a2269c72eb994e89f7cbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5d9465b19410ef442bd1ae94656196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c156e54246e892d383c690c7d595997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714e7a18c43568e349bb86f334a61498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f159490d62e61f9e46998e125794b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c16bd1a1362f111f6b5a79aad6c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910047efc15c46b729f1ab66c0815ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635299ded244760fe77ac33c3fbe039102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cd63d2965b9cb56efcec21881d59c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb981907a3cb1dbbd615ae0108f454104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc2805e4dae2e9a3f0ac1a57b8cef6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc0f0634ff1cd27e9915d285a79bbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea57db68126c2c07f870d18553ac9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aaa36dd30385bb6144fab7a205db6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3ca9a2014c57479f0827d37dd7d8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21975f17331ee0bc2f4e16bf0b30968d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d70b72e3e63429592ea7ae08be548111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670751deba1c7cda900f5006cbd758f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8bad8c9fc0a3e5a19fe24f6c5987d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701b9c56c3a4569f77365d1dfa375b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe66afab3da9c4893549987fd593b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e19dc1e890f03a5fe1282a40769ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe22efba71c97e49dc49a22e1980c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e5758f19bc3cc2c9ff8d9a2803349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87422f6b6e63c4896b1f8b38f670cfa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d72a2fc99f499634f534966d79cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a21d3e249d065942f1b5ac6091a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d34ec19945ad82093def13a7f44d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4043fd8c7622b1166e2993d5ceaec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e728600a01f2e7773610e29a3e2239124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe834b716da48480d18f0f284a74b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb5d0f8249f25ecfe3ac1fdbebc53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7efaf18b7e1fce31b2337167729cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e6ab17d9f910549706c4b708f17f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725230c576cbff8a17125454eca8a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667007263ab928202f6a1216b8bcbdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c5bdd71aeea3c251a35f6866bdbe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80c444598783f3bb5501a227aab96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e2ae49811c1fd023b1700a2342732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a6248bcba5cbc828efbb35f27c57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bcf0d1b23bd0eb94f69b78423f0f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0263759196c0919f91b05de1ee9455a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361f1037e2c8eb40172c2b347315249137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326ba1c0b2e0937af11e5bb9d107015138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a460fbf201487a27d5b525df9280be6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46bde0c06b0999012cdc23820b33f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14affd88768e6cabeb67ddb3d02bccd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2529830ec3cc8f2dfd8b48e0c4d50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ca37c0985b200db0b3c228326b54c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231bac7382bb4a198691c854968181a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9e44d7954cbc8316355b5f7ab657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c3f270ce46f4639561d97389141d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38cf1b30fe6eecd45c3aef4175edc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb4332d4984567ac13710cb028a053148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1530d3acab2abc8d581191244e1a3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647739d6a3115a1287c9d51b6826c8cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9c67aa798dd79a9780a8227ede44a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fdff031fa6a9d948f800eedfc2757152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7667e3fc86377f4584a54cd3089ae1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768bc92ac6d7942c418b4e8ebb38ecb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf619e677a4d3f96225b9811d1fb26e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6845a0e8f099cba0aa8cd607269748d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87280d53a649c5e18235fcd6b0dc9fcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e6407437f7b6ce1394c39711985af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5af58a56012a0560d3ff72766ef23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dcf6d2fbeccdc263f16beb44e6162160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbb2137c0adbb4fd341d8ce6929f3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c68b2dca4cba09ce3ca73943624e55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c249bb8329f07b5dc4051ce7300b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ca5e0eb46ff5fc75d00f0e7f06b86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f51e4824e830ad2bc2598ca5d0b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364bd8d2214e1d0719ef3679c2a83be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12209c4924a6842d7ec5d981ae82ff9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006ebd41405462f15bcd38b906c4440168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9e4ecec140ec8b781bccce0eea3de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ad651f49b45fde9c7e3eb09286588170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf21bbbfc68288fe2ddf612d16bcf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb9d4ab208695a8a2b05f93e9cf3bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074806f508dacde2ef028a1b327dbb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1f4bea230bcdad8830a64b16ffcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae151af32b5ca1c63e9bd3f77fec779175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc69a824bd262caae59834b9534fe7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7452b8472ed99b209c0cc0d51d19618177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0236dde40da2c49aae094d7b7cd5614178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbcfc25d61ba08868060157ca8d0cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a425c770209e940db931b843962957180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde239ce8b1735ec474380eecd65fa721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4040b42578faaa5c7ea7dcbe2e07c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902534f82956d80b525405f695273bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f5f77bba554aeff8ea587f6fe28b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684610da660b2723a7997304e8cc5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2bc7f852a34e5e0da7faff834770f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05725b04188ba88073b5589a327e01d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93351282071401ff06c700a80b6af558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb64062cef1e438e80455e5b7f4c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60f4ee4d236b0cec15e6dd052d3e0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec94ac65f69ebab42b730c418dea7f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b87b15a475e4cb881ac31483eae5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591aad790f121155d2815202a00ff4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4232ebb4ff60a3013bb01e5faa63014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1564357176bbdd4c5be351879a9dc2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3696657dd9107d3f98297afa95bb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113d7a462f50f4c55abd99a4c41b3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f19d5efdf823882e1024fdb9d580e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328fec7b091c3148025730d2d9b40e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad46d1b544e42938e25a8ab0a10181a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d1d746e231540dc773d0439d43f9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebbefd530e0ec0ee5df9cfb769b72922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695aa7782330819035c3d289039b8d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c22956e4e5efe38133a37417e12edf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492136ff39dc0f8a3dd76bb9aa402ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95dbac3bf24716daeb6ee29cc0027c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65422e125067a465ea0d22ac9c0771227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271aa13522a2d6273c0c5e13692c85028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2926dac2ebaa9b4b58826cd5efc2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d47b9213615a99b117b507a6f00930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4e65319d87ecca4e07acf85a09b4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44341ed371a73a38d6c27eb0344bb7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19183865db083b1ff84da411ed251e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24b6826c3b84cedfc2df67648655dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5cb4e17e3956928424c95ba81c3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58362e7ae056f23e261b1b5ce3d77ef336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1379446de20f905d2d321502a5401037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d291803f028df2cefb559f3497761638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e369ccc0f882d6c1549fe60ab1fc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f0cbd75c30b504b99efa12689f72a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ad5b4c2be34c50313064cb0bf161141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767c1e8888ad77b68595a0929777bab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768341100bb66c6e28c49ff6b694a01043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32442a2d74881249b919e5dd4f4049f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424c588dece27b587a408153063587e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b5bf5e48685ae3bcb801b8fe42ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d86f548dc3e46c82755a13d9a2e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210843f9878ce629287b21f15112ff7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7b5dc9a69ad5b478231a719a8f1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e7c00f1150e3836b0ce399ca826250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e033fdf65ddcbf69ca5d10f1ffccf9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764632c83f7f8e1f2a6983c341644a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e74d9aeeefe7081c058867ae20481c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e242d5967b9fe13ce52517a9ad2f0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253774e9ca5c617b2d986f994a47ba7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c704d408ded96496d578ff9853c0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a536d6517712c310ea182a121bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9e53dc6babd8d4726c7738087f9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d361589f31af971cc4d4023ce5b57c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d8bb051e3ab9bc063be7472eefa7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60e69d937800e7b7ab870db8ba603f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839b6a6a98e82c783ee7c31da7af96462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df930561aa40946d1aa65b4bf6045c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d229a08322bab2d8c4a3cb571701164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89a862eadc44c65ad6dcf76325c92b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5dae86fbca7f0fdba4ceb085a29566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e96ef193724709172e9084b9aa38467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bd83059c7e9da4d74b88e226c148768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4df08aa6910ef3087bbd1f9994291369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca78aa2a87431b6981f7195ca17b9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb7e5f43a2ff2a8b40a6172bfb61171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11e08991d25b9fe15d243d911a149972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57b24a36c71f1439f2f3fcbdcdb9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e941ff5634743b14a32c1624cb63b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d76da06cd5fec41a2ebc8f4699525475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c024b661ea050c17f52643d7494a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68643e3ce9187afccc45c9cc5d5c73677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe98c22cfef80b48d7ae5a1ca69d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aef59db8f126751cf023ec43ea86879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844806a0138dd0e7ba16d67fa1ec5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12db77f0c0372240483ab3b17a60bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3749a2de7e46c1e9cb37500aa3eae4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f891852013b0c0c26332ff16f0b3c9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152e3be211523a02d23a1b76048ca9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a1b3c4d23717247706e459b9520185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9dbd0c307ae28daec600d7a5cc87686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7aa576905d2cb028e3511464fe90b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66228dd1dc125987d2b5347faf594388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a2e738a0227fb0def8cde3891bf7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f586e8cc562a595d80225c42abb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e474c61e5ecd0ed877be7d224aa3d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1580979dcd2ea342b279b6045d285492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75b626c2357fed9de1face223e27ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57885c6757d292044ddf71545c75e2f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385fdcfcd5081d0f0a9697d006b59295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924fc18dea800541a42f352ce5c94996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f2fc5faaa7421e795e99d4a9c0fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5f8be64305d592b27e72c71dc063698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1684fe55f01c304abb4de6de4c6024f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bcdb4080e352afb7985d762bf2239100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a8c2a05303e15a39aacac09ed82ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f557d6226cdd9bee0a715931a6f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5531e1ff63a67f1ea6838cea1e64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57090d309289881d76819c37c4bd35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42643153882cc8cc3c84086ebaef9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7404bd2435f6dbec0fc205d647e23a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337664142715c371a5a07b724b8b954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c3888ad86ee0676a8d338a682afd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18fd85c1daaf9f7860abdedf5be7d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b642bd8f3e9af344b3a91565285665f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629dc231110bee70587d2d1a853c9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dfbb30afe7d8fdcb3a025f8c89234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3934fff35fc9aa10439cf63dd668e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2519c1e9ac05ba3c23b8ae8a2df1b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54155593f99fc8580f240abbfc9c728b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ace40ef1717b01b18d5083e869e016116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3782141586f862628cfd518f555d66f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d812e1f11bc724df5556c09e4a82a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774b9092033b052737c429aedec4695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd053422549e4fa035f33eb4c34649f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7cdd90071ea401e7f5d40e6f23a41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da38350815ddc9bc3cea593188e9009122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9e74a8435afff028b8deaf8ae08a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee056133da742b438f5726f3689feb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15632981c017efce83eca7d9c1887d7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ed4bca07609d620d0458fc67fd30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba283204ac8ff54d39b2bc20f805410d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9567402e660af466fda4bc962a3982128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f9f62eb8135c58a12d478de0afb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd22edf28fad0b1847e40c8cb58ad4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80c7a9a7f8233df2e2dd4aa4363fa4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0512e492455c3f47a634d91568fb05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1b8d41c457c673b2d140af7504f23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719963bd3a879571f773614d8a82a05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e49c39bbad9f82d157fa3c90058fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b4b582617887aa20482339d5fa54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c0822c46b0c225ab1366415735af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af275c573e015280b1975ae2a4e75a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db0fff6cc0adcef40b120164d1547139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cf6943e3c5e40dae9f6b31fb3b55d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ca9997da4934ac17e2324c8d8959141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef499cb4bebb103f09421c345e11f5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669515f5352928429d20759a8a3c9673143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c5a866fb22d4a80442cc2db5fb704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a683eea76b213016eb7b56d117ee2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edcdc6899bcf505468f90dfca83f38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40884f1808a607fb5dc9cbe9efc2b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60c7a4c657604570e4cbab84c45569148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee131a3c333124610da7361e3827d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3494ff7e560b1af8533db0d51ba95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c1804755d96a7580eea4222d27edb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d182e7cd2d32f973f62a0ad6fd91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b112860e2a547765ebe66022984744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93185d502c9d79c152987d597f1df3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f9de82760f7fda3c39993e1982ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc7939fe3919fbe0fe2f093fcd798c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25199c4283439295109d339afb32506157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0dc0fe59b7f1deb074d3327838704158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4982dd6c9ec87d4e3bb54e18a707b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44859cfc85c69efcb7440b103e77d0c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c4ed276bdf845851e4a650fa2beef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb74c8b33be86df58857de9ab49937162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e349b2e9d017db823c44c845cf93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c0fa6a16ce3cb7eee2624910c959164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118c0d2daf6a9982a635cd4c215f461165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c7126c5760ef3254ba21928fecb9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19250f3f3add7e2d32f0a82efd77ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51294548b472113b4dc47cc618214c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5857128efb08afa285c14a55cbc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f27e400c57be2fdac0cff1d5b81c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc518d2bfb92195822f6db677871db0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446066b677c4da4156b9452f9ba58459172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d04cb61fd4ce8b0c77a3b2d69de72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f190f29c65f1a790a4c1dc7a6328ce8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>