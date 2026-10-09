--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1366b85942745e1706fd8f06586c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6d721ed5658d34d0a6559054fae782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc619fd69fb8666261939ccf161cbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276e4eff258ac038662e4b67ba7fa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067b9c68d83c376b9ee38f521e48b615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aa444b313f1596e7a63b460a447e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f53bf95c4b66cd6f65ba53ead9ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b4e140c405ef5dfb77cc99ef915228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd9422071bb92aacf32ec9834292fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009b7f5620a94640807f6488d11df610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8be34bc302080d829a7d5fced36e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b73a1084d736c35431cfbb78cf63012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a0e494754e332662c27f26a522e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666cb6bddc34fca718a9060a226e50a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b7eee225742b64ea358ab7b4b6fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ccd4f3411493c2a548a5e0819e03516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff428daa054b8953463e8246beb606d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c98652e20ed2e46e3922a6d6d4c2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b7723552f4f2af016b32b78b0e3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cdc00072c86075ac0b9c363abea1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a4775e6a444b8ae797b1c9c4ce1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac76dcbddf63d95fb51aa883e308cc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd3cd2ca2b48ee6b0677f6d36685323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e97111bb479f3a337cb23e5ed995324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0a5b8ce2553efcf83ab8e39d413f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181c7e58698cce562d8946a696bbca726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ca87b83ee45ba956965627c27adc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd642f3465a4c2161675b875d4dadb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc00a0e40f4e6da2c0f0c0102fc1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32436a1e58061524968dc7da3c072730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31163931631d399f37abaad13d2eca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa6b8cd8407fb35674667bfa576b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d01ff2376ae8f675d3260bf83d00b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959b482ae024e313547a8abfd3aa1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db32d28cd80943054ce2751dd94a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5ae02efbf6ad5c9fb3a1d001ead336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346d13c66313aa839703749211bf6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b007899bd82e764d4014b52a1b5e3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191f63ae99c47e11525668cc8bd668339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034edd9a876279a04edb48a92fc4660640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf666ed910d995d488b7fd594b644241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f494f5a00802e8c91cecd98016bc4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244805bf10c85c01592ef84f864903cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb674a88f0ea860eba36e7b1af0bd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ca55627c3dc88a864d181030624e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89846e273da33825c0b2471a180c85946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1c6f7992bc35bccd67f09dfb349e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370f65eac086568afaac36b42ed6a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab9e73fc0158ad2a45a8f52eed90e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ec12228239ca1b094b073646b3a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a0f2bbde89263916f5c510fbb5df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf28523c4eb8905ba0720c6d8f1560a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a7e3db3a13159de02bc56a2934e8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f5c0c3e122d9ec9cc37c9ed5984f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b08ecc0d2847f246c9476f9a13d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873f96a8ba0615b7afd442b613e75156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31685e765fe3e77f196ec211446ab52857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc02960199a80fd3c018d9502173b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f197ca98227cbb040ee8c5043b34b6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09598fcd110bd580093487194f0bd3c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c361e984c132fcb7727c1fab1849161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea710fcfebced5a743c5046cb185f83562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b59d00780b2ed2f283d6e650f6f19763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46311f5d08db7001da353cac05da54d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11356ec1874af21939439d879d2d319765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454850a2356e5528eae0edc4d1a575f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6909138103cf6d77fe41bda0533b5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cadc38c592a8a2ad6b1e1e169d5e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd6ad76ac9f55dc5b38833fd5d5f7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f7fdfba4508200c6a7dbb4172b23670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4244ff6f665ccd97b86eb9a644916b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea52b13e56d819320339947fab993e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7797f9edde2177f820b4a389ab8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d1f1a4393eb24a0124f249b25f4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89440bf8fc86f24e9e08acf649dd7f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588bd345a4125260001291d904c3db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f101af3b01ef91d499107dde4b4db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89abd078ab957524a4124e9766e1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b21b80cbd50661c4eeeeb75c6447079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba0dad7d2384a555f887ea950daeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c330eb9870de43c9fd5b4c68696ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55860f66a7f5fbdf5155766ebd963f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a11dfef7bc4c3c87a599562a61e71183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e71776a0158b8ace78cf79f84b37084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b8a854bdd398fe6c6eaa676d390b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e217f2cab5e830d7aa66568d849986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edb31367e1e2ff772ba4b98f91dfa987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e6e5a2dede5d83e0b10865b6ac7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3b005acd4ac6f461cb8bf42b8bcef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cce49fba03876e1a7227a830ce90290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df28a50e1b0f34eb5bc1fd543f4ddb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde77a1671bc231f45af67d8bc6bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768daf09879508f64e2c294ce9e41f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc6f2aa501747ba6ccd151956332f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035430ae1f91719719fa11fde65168ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d74ccb16fe48a804df202e2ef42bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b315663d2bb67b1eb37faf90c039497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f744b684a0edc1a8303daef5377bef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047cdcd6196be0a4cc8647ad71826a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c91da92250b1a19e59fe6b14b96f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a8b288a016992c5394ade05342dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ef543219527b04fcf269f5c34910102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed23eef8fc882f5b6bcb84b90661808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385b57f4e68ff30f6cdc575533f4bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50fe6061ab0219291ec0629ab7608105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18846ff9752421a972fd5790793a89f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e12110b1e1afe2c29d1afe4cef2cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a754ba26a0289e5502d0ed1d625b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b310f47d4f5dc3a070aeb416fde81cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c1e70dae6b4ec0851bdcc105e47cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df1f9ce41c2ae166cc40a6d2c77ec6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe41745fbb03f4a097ea5bd089c13b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7edb3d49779082de147e242293fef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb500d0456efabdc727c4cb636681c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0ecb584842a72528a28c40f32b789115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53ad9dab84878ef69228ca60e3f5f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0247a0395abf92aeae3825bee3aba72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0279b10dd52d9a6da5d8f2f6fe913118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b5ea9951e3977f75aa745096de88e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15a3016a40fe33425b8d22cb0b020120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff437ffd09a821d55bf9e7b8649478121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b682c3beeb072e61f776c619a03aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b4dbd30bccd96904a709179521ba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7b8e11ce7271a7dc168541b6ff6e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a693490930b3f0d14804da81e005125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a9e8c7718a50b36d3781a517369f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3034031388dbc773e9829bed73ad86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b18f444fff91656f16690ff70cbfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc44000d8134e150e2928023f063224129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c46a95e5349410b70662c93b830e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2cc60e71cde1719603de6d9042d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1cd5ec536c9c7779bc3d579181509132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b833895dbf3f23c542a60fc50a18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cb0c3e8c0a3b794bce94d3b76ce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09295c8306cf6b4c9cf09b05062d10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ae8e63bea491295aba3a1dd61bf6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e00edc5f07392c04c499c02e7be2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e226c54889e95d867280e94eaa40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b277e6c066baee7c7b09463a095b7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d0dea467bde2974665de6abc8d33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8b23f76439bbe5b12eb8517f22368141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787ac1e150d8de25e43b4b127d73fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455834c0188b58a4164f95c8cde1d2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450271bfce94008c4a921cfbd656aab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194aae6bb992d232431f76563e61c21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91051e57cdc0a53b26c75069c4f2df8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280edbf1942ee5492eedf0c1b5182fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe199140dc51735a30c0faefa106d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d536379af13cb2e97dea4e9aace5c87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a624ae615af65980335b56bd3d57f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7141ef1296b8c67f017d3292759041151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b717a6ace0e1947785f789585f16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2fe21d493815ddb2af47438a9b440153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62e06b61485267cc2287c4a89a7e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38e2eb335403c118075cde611dd1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24316cedfa0af3d967af121ffe31ec02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f902f61cd6727c090699164336d88f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df66b93c841fa4d0510548a57b6834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d96ad49847d9ebb639cac04916bcec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3e61937329265a9a8e6c4a40ded5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e9d371336ca00def5950435f2046161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee01e4ae5217d56fb06eb7c966d43f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f57cf6a55486f07e8a68366fe441ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa3bbf4ed6768b8469ef5cea79a54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255706463a3614a091723e6c0ba3ec1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cde318321a1663c9ad67f78da4890166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec2fcd6380e18b5484e71361d750de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c385d5c93e0f88c9943e924a8219cab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d8c9a60bd56949aa155bbdf53b24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc3f4a7d446f128a63f64850a5ec9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954144ae56cc73bf3bf554fb89d1c0cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699a2da5329eebe8b0f53fd000ec92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b78fecc33cdb5e0f6eeebf97666f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55408365fa78cb37ebf7abd15c9e57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb040d0d8bb68619e15397815f81672175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818ad90d043c66e6daff29399d13565176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7befe244e618e33c73981e1a900822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f44ea91ff521fe12af81ce2b4b6f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24236cea80d6af308b8fbb1e6e899d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173cc38f93ef3a4ee5caccf4b5f83ba180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6e85b55c7195eb4d76c1754c83b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684100d2d5ea94f588f9c3cf0d4fd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd1d6f88415da83edc0662df651f433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea6b1901ac31ba689a59de6ef7b8364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14381d91c59c3c62ad46d6c834481e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945765f0606e86fa3aedba1070bb1216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba8dce69fc4c957880a4789c7f7d577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ba32a697b64f0600192548ec2d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c07f34c4eb000e839e219772a64b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de12da4f1b13a453e348ccaf15d6a5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e7e826fdfe3f83c29392f95e708dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7ae9afebe0d00ce38fbc099d28d0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1378cf4b06fa6edcb9a14f6969591113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd8bfaeba40c1c263cb16b3acd169914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff60081e57621e38b8f6dc8c500da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e16e0ab5e82348e672af7648db85bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47379c7dde37712e6ccd3f405a646b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa88eda2a54e023014a91b235e6e4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b3e6d9fd43f253a73d990904a32719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17ce30f67bec3686d482fccc638fd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a10ebd22c15e235fcb8c9b4f092e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed3c386a6ac3813048b822caa9faf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d8f15ac3e796bcacd13e64d3736f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29314157ba71c14a2444f88688766024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9577c325b632922e7e45b4def54ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b303e96dc5e0a08ac5313ebb3dd6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04875b1558b710346a9b3bb7d2f97a6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1406d92c6d586980800c6da09a2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e851ac8390e6e9353025ff42530e5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14282865c82f7620a25f1dbfee253630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00afd8893a404bb0b5a88958feabf7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62599c4491ec60f72483ab7b66c8a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fdc72385661831744335d4697913833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a2cef72edcd612bce8f44961f5d8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08051c8635c485def2ab6ccb7cd9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c95aac0ab9250f51f11584e85c33ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d81cad2da603de2c1d8adcb9ac2a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9257c63d4d08c19b30e802c4d5b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07118d2a5fefb0866d18f886011ed7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af672e30ae3c6307e81ab80d46ceef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b48500b5d16a2fdab5ad9de370b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909bf35b5c85c24d6548b4b30fb8f1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76888bd93398b229f2edd71fadba8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a4d0ef52837e96a7a563e4344b2a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b01481bac05b46e4ae89297abae4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0477b7fb5d6cc9d65831b0c452464046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e19c052a2dfcb2067aa37abb74ae147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1993f3a99e4c2c44236357b26914a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217e681aadc8e1f0e107c5c9ecf667349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cb3fd91353662f8945c209f0eb63c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2d6c2758702eb2b9c6c6eaef80b2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e24269bf5c3df68cb2e2ba31bcab552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2604fc7f54bdc90fed5550a821cde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44604d6ca5f3287c34dde701ea40e1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e9e6268dc095b49eaea74b4a6b52d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d49190a72dd3b759d0a9e9bfa237156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b8f1ae1968435ea92408bb6c9bc0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b894c7762ae1a4afa116e360660fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee52b0bd00033189ebecc9a6b5d855859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37546069523b4460b58c008b093da0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a858c39ed8236c8efcf6b8e9f28fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe9e47d258facd22b342dd613c0e7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad45d6e4e6585339c6d919912e4110a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754f5fb7162fd82b9efaaf9fc6c63264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c63eb1f0fa7816275674811da02ccd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9263d52e6eb9d1f55dc468009358466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c98315eb8c7862399cd04c5968f30367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b56a7eb88859fb73c493ffedc1a83c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde2f1dc070c5f9a5635724593b8e3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c73c2a9d5bfc46948965accfd798170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e528f37b8997b30f33a9f88d25f5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f7f39c0654e6943abca35b371e4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13486161b48d5f1f6cbe7ffc67519a9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037247e54161e56ad8a3292782028f5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165e3f2823bfebb39c5ecb65fd6ee3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab80ef5bda462b70efcf379885dea676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdbb622fe7d70af1d12263f6e2d91977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dbdc7ddaec6ba3a624726d73ef7dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5b98fad3d339b94a19e7b72df64b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18fc6133404028de6b9aaa7682ed580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475822197826b15958d13d4e6bb4853581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2ba5b3c5044c7dcd754f1ad121ff482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810effbe363f96b0d9344f618e138b1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5cc222838fc660b0726750542e2e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a9e04ad7a16c815870850bc7c9ba685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d3f612e378c76e64dd6f683d90ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e3f47f0f94954a02bd17cc42df1ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0bce08372d0d157c566c59aea7ae188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94dbd8bccb25e3030339d97ed92af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ed277547dd3baf7cacc15783854190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f56b8f786b381021ae1d5cc6245891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452863afad8a362cf1b10dc584c39ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02eda1dbd39da4390790a81f19459a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5211c4000661b292bf317911362f4e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0ca670ef9cad7c5add9286df657895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c56d5c68c8c041d04c97a8f252ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e426b5a1c3459e42ceb03ea56f0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d52b01d034eacf8229e4c17ecea5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be005e990745d0a57cccce6e52ed3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd06eea4435373d2195dbf609d157100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059cd9d781ed0c8f1aba166e043e5ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb742dfe6d2115c63017c4a7b36d3525102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ae4c369799a71c9b92056bffb660103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a63baffb8fc082f3c6fa507843e13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4d487dc17f5750e3c2293b98f4c61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391eb8f5a160a0b09a8f131f7d81d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b4331d8af833be9ca96234dc36ba2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a6208723855965cfb1fa8f02a3c62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb21c530f0d3cf3fe1656f8e563a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e0b7f70631d06a5b4549ecd6403cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c85045cea917521ba7601997319f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093344ba8faae472ddf6f2f7bf66b32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149739f9872923cc964f5e6e073698da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856fe3d375b2c3ce7574fb10069722b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ffac777d5f9501510648095f3438115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3053ac2862e4f141532bdb6371f94e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e590ea88e94b527411a0aa59ae587b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d95ab4dc9119d57b1a9c0ec2bf2825118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cded635e592da3080d5e1537ddc3bbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17c819f94852672c448eeffe3b7103120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d922965f2e7b0da5c02b3e0cb0aff16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df34505e51c28724031759232df6f28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd8452704f812adef9ff7a78266a0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e085fc92427ce49ce665768d464aa5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fce6a2e4a674b6fb6248236ac9b60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a809084ec3ce8037957e0c29f1bb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618cb2543b57410a1b7c1cf78d6b4bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108ba79880296a789283a1e4a9b050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c68ad10f484c741e3e4fdce101a5bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee71d83cd43b13e813fe5481cc9fb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24062e2afe1cf5f7a4f21e4c4f09f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074c228e381a2b19d8b873f15d2594132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea00bcb76443fe3470b95cc7bedfd92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792009c33f99a8fc7ebafed85cdd92b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c66557a78fd82c7c72a417b813f1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7aee6040117d03e3ee0f2eecd1f47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf2c4fe1d54459c9621700aa813eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2599d5eebc9c319839511aa524758138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d252b7438fca37cefafeb79504bf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fedfa474196326fa63f0f5bd88268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bfbd11561e3daaabedac110d4e1ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e78e2020d171025ae265ee483b355142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e1c7ad81131e6ebbfa10ad4ee9c5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c232fe610ba7e0ccb9c21d234907a4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7b6e0bfd407f30ebe62c86086b86d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faabf6d1b251d0134cdf65a3dac35c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1d72722be1af8e381714840c6967147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86147848fa88fdbc8991675988da6274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663cd6bd078563754de80f22136cd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0f007c8ac2fa9bf2c3050d1feb2e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10bab16f8b62d9f39b639faad31f47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933c3a6658cd01f55a072e6e350c63b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa38e48e0e1a8f53ed98acc8004f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b145a6a17f29b0fb9c812f5dfbf43d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be6f742c44319c5f27193f375f77c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b03db029c787d3120906e13bd9ec8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785a38d7bb7b62c9d106b0a50849fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c64a80bb9b741f869f42f454231b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8cad415e666295bc59057a583f917159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c456368367f8bcc685db296088147160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168c24101e1bc39814c5c60fd01c4f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3beb8e7f1b7994b212cb2445912bc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126a27d699b097175544d95b870c695163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36d7066a64e43aa1c045cee4d5502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8a45b94006ab0831c1b8718daa7e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b5ba57d88c16a179be5f4105f4ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672d82a38380dd0133362e7b5634f1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ebcac143da59f44cf6fdf0b2c0bc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36418f2cf622e85b599be228b013c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e89aeefeb908b827112d48699f61ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b2ea09ccb51837a6ca4f397e230d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e565ef5296660f914aba4e37400cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2af23454e39cc7bc482de32dc3ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1cff3b367e1256ee5bd09a51597e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>