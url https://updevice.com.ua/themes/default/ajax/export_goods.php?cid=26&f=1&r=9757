--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1a80e26da6659e47ee1d646156d241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0560c08b0faaae1dcf9f075b6945882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3686d1d3afd7415d87820661b3d543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0632ef87e5594621841bb93a25c344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7cd3d67e68555ca619ceaee7f253b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a4675a666f3a9e01c425d09b04ed76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa064bebe1f752fc1ccf41d38d1f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd197858a8865f7cab29cc1037daed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2b0d539e92340324872de32414b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e23b1dd71cfbee91667767af083d0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb794cd55ac1edf7579c77c0a7126111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500a18b71aadd9a4f7d12d827a9500e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76558e0c03a8b3a728843dbdf41cbe413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a47300530e7370e84635f11f5e276514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f04b333c4751457e274c52c782ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdad3462b6d01c3310527d96cdf2f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64115be25b3d7ca3a0e16ba2949649d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e6ccc74dd96229403ae786f68be618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50468b571b4a43cd711c3541b298338a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d53f9585fc6a49e8650e9ce100db320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebb9189de6c3c5230314e9dc050fad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0df4b8c31998d922c7940a755ea422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef792e71a409cd7aa7ef74edaa2a8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915a8a0ecfeb628ee26fc25233b0ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac4a543c6a7fc111bf70185aa0758125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc880e4218f2f6da629a7d3b69211f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c832aef11fee7b296c3b8bb5f853027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f553efd6c2131137a6ac4d61f3df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2759152ca0af58eeb8477f4f3800c4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dbf62e3f1abb991e3d7ca5c91316630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb387762f98e4f28557f1e60d5afb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda279af6a042521aaa5dde9f427263d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b60f63816d8f9bdc12ae0b00f139833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9dc6d8ada03343a83a76a10a17e9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa357b105ab54104e3859aae20850e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bd8493bf38838c074ec34ffc945b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a8877716c2a1d2c0f3e8aba9fcb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4c475c43cf5d2bba907af54699b8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3df9d4fca38b97bf377671731cf27e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bbf53e3b8d0d6576f0812295eda7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efa8318b52d8bff37c6ed30d8b7ec541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe8003b20310144233ed6eb81882d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ade8dade6c1f6345b18143377d2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd0a05221c3bbdf163588b47ed841b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170d761284531cebee3761b61243d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c6856b5d02c2d6e0e859989fd7ead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3705575b86c45608bd21d9b980d9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50acd27ff745270dd973ba9b73eec6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b5461a34fa6487db7df507e2824349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a737e9551474b97d03d8e3637f99450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7b6f66887fb0d710e14e300479ce951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e6fb120547d13e058096c106da33252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de846e385f0003770b4aff6633916d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c16ca1594b2e0d2c71dfd28fc43054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d27c66870edd012f47487ed09d34155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08fba20f4da0f66cea61965924fe556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200e2c242c4767760bd17eabaa412d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01fbb29698a4433b3124367bf81d0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c372bcfbc9b6b8baf7790e328bc3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b13b74f35311cb61e53eb8b968e5e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606121222b4cb01fc6482b6601962a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ae24aa75c26a5a64a910e968262a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d225a8c43f2d79875f1d409adaab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8b3a2cdad65298ef9c676f8984ace64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f687ac9f146774ad65428452983cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a3a84b8fd27f50fcb62b567bf6fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510e3f29ca5a85b88373f2c91321b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b294c5021e11ae72509d209a38b19968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc50c0d6b99578c82241611011ee469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933859395e112c04a10f240f282eaf2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb100bfda2fc6ce0b9d5fb19bc512371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16d511c2d9e899c0ea2ed7eba09a4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2860a6419fa4632d098fb342d511973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e4cb58acc1c609acf5c1094bc0bfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca49809f6fa7884f140cbce6719233b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870aa54a4d9623b9418a754969d82876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b73658c572de2f59cf95823a67b0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec2d4e835f95494e45cf41eee9742e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc9f6e086db00d93f8aa87905d2c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13622c095f5432c2df0d4006d1c7d6d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7136f0e2e27eeabb645a9cfe25fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30dac855de834d09f7685cdec2e1e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba43b8dfa26adc57cfd9dc71cd0fc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b753712fe19d648edc22032824b26f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7367ef5ed2b44173d1f5d1cadc0fca685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24475e9e92b695b6f9f219f36c5a7ede86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cada968eb68e69dbf4664a4f666497887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101afd5ac74b150bd3f02f5e455040888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210f1ff7dc4dda185c3abb7a37873b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9366e56c8044232faae1af916a0faf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ddaff56641e4c6fbb7a200bf7877191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdae7d089340a02330fcf5d191eade92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7fe3c702282801e415d394aaf9f1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eb74efb54c14d359b5c881b3d4ea394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683305b5ba13e8ac2e5da96e88ed4d1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ed5b1c9ffc5c53db32a875b7a18be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ec9a3dfea789f17c791b5d815bdd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deac947d7fa90d40b91ffea3ef462b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce11a4cb744f35e620130379cc44d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20805ebb620421d163e0f8a29d07d13b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c057a52ed1e2f00737b8484729fc3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13977c85735d6fcfa1655cb7f47599102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ea63a4e96849a450695aff3569cfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b4921868e1d3f40a4d21f32db4d15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2524263f7825996c8728ecffe7da3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daf104ef5fa3c323b4688e179bac99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17b8a6801827e9d3c7d04c0f088fe0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bd2eb1f3cac7acacb83e7cde5f6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9c8a776342ea660b2ce4abbd6d2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e201205faacd80e631096c28e6cdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d6dc10731264e07d7f94ebf338a46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e5744db3d6c1460dd13863e8ee68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a714eecf62397d666fdda6ba05af6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24348e58ace3d13afc8f5144198342114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c268431a9f570e9e9156b48a89ba81f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4ca7b67b856f665806e59384db5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc982beeec346363d7015d9bafd2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e955ee4591b188b5824b93bf86dae1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fb4745d3ec87968bc32e078f48e3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef697337aaef65dee446df6cbd6b32ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49db3d621dfa87276a4e1dc3eb9f28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1107a1f706905f08e384cfd4ed44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58460b54e5afeab9f1cf55a0f6bd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f29d48eb8ecc65dea77c3046871816124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743d1bce779d7385634b6d7a9ba94cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27591946d88288fa27a6a46fb22e81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435f901ca3b0aafbf19366498d6dad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62099e79491437cdffda7d95d430fb8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446725b9b040602b0f1775493666cdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5bf911f9b0cd750a0e1b5e1068b13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50b7a0f55a9a5e5f1a9031423a81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0334f2f299ba7d9da3b794307046f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac53f4d88f7a2a0bee28c6a8a077f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe9f081efa9e6a4fb032d4f0f0327a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dff2a4df4f2aa75beeecd5592f437135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9cd3106520287362a2273f369377b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2724682d8b38bf48f2fcef32422ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a3b7646bfa80e806623be56749c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea9992a43e560e5617b0b4d296362139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e430af05d4ed58f055114ae5e871f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a886db46e1dffbe856b0b781621e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d61e3af2e473e014011d5ca3bdf7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd2f590892927a63c03826807291c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e3c2d92236dc5319fef3531397ab2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829202f851a164ea769e7b39057ed11f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b6884156f6c356d5b23c0b975620146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7291c8b68229074b3bc908b70c96071147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c563f688df1088967a41b5b56a3af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f0c35b7953f985de263510f801a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b2a22fb5d1190afcbd420602c67ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746aeabf14cce79031f1bb4ffc94a5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03130f9496ffbe0951934bea462c22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950964c12e43dc91ab5a880178ab616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b4f8b5ebbfd106caba89f76f5634154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a8a5009b6785910031a1d9491fd52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3370de9f172e61b27f836057a93a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fcedc1a8ccfdabbc796b2f8b16878157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07072e8080a04ea8c81aab99de9d931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5cf3891c125f71d60d12b4c1a261f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c5a374a62dbe1ffe7c9cd4759da40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d07e122d0eebf3693bcc24b31efa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1574c0c6d78897403bd8acfc4d9b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83bd449b7a1d4b1b8da2fac3103039163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d63c238b066d9ad23eed1c5c5c9356164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01134be4e7ee6d87b2652549f30aba3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b4fbe7b056b9748cd68b77ca9222166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de69fb517ff159a1d8b6188c0352b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6984334a66079fa3f070fa9e35a5eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c7aa6dbb14d4d06ae24701b5f6fbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7676fba4942351e8e05775a441336170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae10c0d15cea1cd8317d0ebb7b9b271171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f700ed54322cd0c92398357af2f6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227bcb41ed802744f7e9c748cecdf61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645abf4960b8a8ac97b42a3a4a73160174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75524364e0abf123974e88336f29e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db54eb89c52cd292e2801d099c83c87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f078d2229851268ba8a2f13fdd2ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d45803d7ff6d8d37a06e3a4bc4a2c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b29e5d75cd8d7aa973d9e3b6094398179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf685dc4cb0b4d52ea00e99c8533ab2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f8d3d6503071c621547a5009ff801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f967e3985de610189af0b9bcecb842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173a66a277c4ee1c74019dc9e9ea6933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f7105847dd4f804e4b292a8a77a134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b65991de6d8c51023bd2ae46948dbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4c8d5b9fe33e9c90be1b41c0d4fb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07783ef05dc6d7e8e4dcb6c4e9af597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d778e6f2e6d4ad2efb37e72ee60ad38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0d3efd0eaa1ae1ccd4778aaeb4ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eea3093440d0209f41283241cdfba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694bf4d56c4db20d6a5edd2e082f6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05046411389100a9a862109d5b7e1df112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262723af2d476a174ff3947702686ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019460c1d7c7515cee3b7c172404e0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c3b0db91c5447fa39cfafab179e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a9a787db7992c595e65dd037497ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8372b4cbe6904978866c11c8aa0093c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffc44e6e621d36985886d33c3ce94618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef0ec2b1aee6647030e9f49609c3db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b9127bb85fc5439fcfcb8bb8d63920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4517de1f2fa9ee36468be14f42bcfdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70573b25fdd44e0adcb98430c98f6dce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd031149b291269144307c9eb529d3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce4111a4330eb9d95c3041ccee701e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef051d42968cd0a70a6784bd6fef1e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2c74ed0714d4462ad8729662d51a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6011baa4d983fabf8757f748f1f8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d67470854defe1f7b920f064d6cd5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d50431dfd9a951acab22d6de2be9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b43e1cc320073ed63b09b5f44535d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d512039e9272eea5b35d6b5a8e8142431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf11038b993966bc5a3acfd282787b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65d81c542085c2369185639e2af69933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f173ec2a0a0411b3e03e0e07d904934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e3c0b3fce064ff528372ed89ad3d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a677a1d7683956f2a0125298dbfed036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33bca161df945c744ce4138554320c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef41e94351ceb6d049334e87faae6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38035966e8640d4d73de374c00e2ff7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed81dfc9abcd5422e3c46c1371f19d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d5c12af2fa5072d447909524d4e6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8201cfef801d2553216ab5897267cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2892f3c70737e6ad8f42b9b8b6e45d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a805e707f57f16a9b28e051d705ca9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dab923dfcd2ffc52f0c066fbe0e0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2ffabf1035222eef6cd8c54eaef646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0af79b1fe05c317086482a1923e6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64114eb46ae51155a70ed2709baefd7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589caf7a3acb53f9d7a723dfaa668ac649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e072f89344f6d424746e1793ac01c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba79b4d13c41545b20cac2a83ce78251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1beb29eb08a48c6fe244ca5a7fe7ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316137a4e5244ed029fe7ec1fe7e9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0d15460ea6fd3706fc8b4b59ae5da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea3c9d3c57475c1d2db132317303d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeed66640f1d1ee7d06ae63da833a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b30c80249f482ed2ed654931a5d50e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9631cb10efa422a94eee342c6adb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea221ce5bf1e07514f774c2ffc51ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30176ec60de08c67b3b213a38c1df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1fb4c6f1a7323c1ddd9980dbabbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c9c1500358e0c6600c77c6d860bc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d66ad647e08f57278028294ed52663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6fba61a639b4fb7513c90d0c6dd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db9e8d5709418d873cff768735063165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77a9e437120a09d131bfcaf2e2b9c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d2a6d85c40a74f9e965f885a5e87167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c21ed8548090fd4568123f0dd5f9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad80bfbfad1924259732d2d76267a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ea49328012e67ae2ea4416c0b30a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c83cb081b1151d2aff5e9a00639bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae142c3e35c1bd19c5b39ce58244385d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a40e0e561c5551c4eec3b1dfdf90173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d813a803ed9305f58212e96e385c0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513924e8e217e7b683193038a595eeb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687693ac4e56c728db57b774313ac4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1f8ac27d0342b7a87a67b1a85860c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529c0f554a3d9dd7f839354e43c4a6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32060228fa9dd5152714d19047931e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5fd3e1b828a348d62e2e36d677d6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af054398b9ede286918b18546fd431c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173975eb0dacb3691f0ba81ab55e0af082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898aba545b225892272a8ba1ef212c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2bdcdcd74fd0657fb04d7b852c2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ecaa7faf7bc2658d8daf4d100522a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c820ca21c78dddeae1501bf019b5dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08cd0d98b4c4e230776e2206751b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b88e2a27e781bcb05af89582d55a5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fbf24043e3fa715e113a006ca632089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884306b924fef721b123ffe87250495b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b05e3901f26e718773cda2a8edb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1178cdde30923b549df28e392eb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5266ffa6db70d329725f11ce891db893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db816693c6316efa6bdfdd2490f736794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e483aeb0013d25c3a0ba1fef2405495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72a997d91e2292b34dbb2a74fad92396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16e2663832d2c815b217017ef632c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c7ebc469b5f0d4fe9e20d719756c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356c4eabc5407abc3590c57f0ec222499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea64aa8013f64af0959e101b9bef570100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d7c7f1fe2d272b49cf189a7d3c22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865327e12010e5e1f2a77312c54e656102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f557685143a83be6b61093ff0089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1cf250b4dbc5438ce5fd8091498e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974065428e29b7b1a7815169622fe524105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de895ad17d4ef93f12d2c9607dca83e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b449167c435db79d605bade4895e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb656c6e417b3d5cdb9eaa406789802a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c57662e8fcd233cc969c73d05ad35a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03885ceef1accde9d9ab9af8cf6ea7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ec211b947f38da7abb3614727fa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb0071f8228f53d898bce164024e18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200358aa901ed092725691b9fe4c44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a9284b5b6c1c497e130b50a4d958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa9fdd3318091bff564ee95db4d32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff14a9f409e779e7404c3f013c93376116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d310d5f267fa7354a818677fafec8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20350e6c45cfa7d8ec83a8a447f13508118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd131ebc24c66cbe22212566e0343a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad726606907f7cccba4b000b0a5b3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21718edb681ed28b2c88d25303bfdaa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91bdc0cf9d93aa3ba32b375252a309122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef72cf19f884970bf76abc59a7de73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee088d720dfa1b5dfbd0701c477d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15613a6a06d8e8a94d2fa78a5791eaff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f04b9f580928e9c4913f1b137d9788126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e46401bcfcbd10717065c81c007f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de372227e45aa6762d033ef8de4e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03546cd82070f7ad1f2dfa02ada13eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949faecd72750bf91753ef378df709f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c499652b3c11aac674a974399e744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e17d0a2948d93d1236b772ace0cb19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c8dba2f7660288ff817f68a6a0d58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce8f913056c2248ec3f3637db5e43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210048cf1a8d1334f79972c60870228b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd6e20c456248a29432a8bff82382136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4856b49befeebc5be6a98307cdfd9fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1e63a448c37cd2d491e31a1836cc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5ab13f5c2c5f31fff5cbef470c5ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67fc58fe433061041702ea23483429140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc43b34b943ab33b12a73323840a8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb41131a72c695169f0f0143d2fcdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab518a9cfee58011e9fe8d4e68ffe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54f13fba0d448b5a7977b8b0186c6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bf244fdafb5a3c91348b86a6b9122145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18afc996ccc5add9e6a042079eb707e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c281b0ef418b9d40a8edd9bc68a8f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996acf436af41b6d3e5314568d95d17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc452031381da0e9d94fdee397b63b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b986e383aa270faf73edfc0fd299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac7a86d9d3267d384197b5850c906151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc170a163c7531c11829859ea2980152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436267c7931f7f81908a14b9d62f3fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd67b574c810b4eaa3d7abdf0477e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a23f71dbf6ef0b055cb7145ca4578155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf24ee79b4277e7714abb8d1b536a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392609117341786a6742f1e93bbeb85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55956c2a9bf23e526894aec2897de76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f032d462ee514865bd45b306e28a07a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8c3b5f3a8b997a4ba876d18f7a7fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a370fbb903b140ded61b1f88462199161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0238f8d82dbc8412a839528e38243de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc56f24791bb32f86716245ff11e7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb1aeb8e2e632acd5d17cd974d9217164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3919e684270ab47e42839c20e556165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19216c612110825355565d1259d562c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcac9b37bbafd942f674cbf2e368725167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6287c72e0007f86b0b90eb8a8dde24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b04a8de2596549d601b7c2a436912169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ef9b9b2e52154de997d1e330c987170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a0d362bb5f46341ed5e6ebfe00e93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74bd4f765105c996b8b8bcb21b61b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55b06483f0fe0c8aded38629bf7c46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b7b5593ad556e27ede5a8afbfec12174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>