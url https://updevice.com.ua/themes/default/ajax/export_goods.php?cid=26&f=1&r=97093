--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17196f2198eb3e6c9a27657962cb311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ca1384d9c870f08d960bc471ae7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e57688381c21fa578e96aff1298f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48c7f91ca57416d209aa78a9808ad14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77147eda39d793778e104f220a8b755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966479afe26ed78a3a528d70c91d706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fe0b47bffa5fab661af2c60217577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b2f748344f1aa0e0b9d9a69b284738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ef8b7e14e5489371c330be3c74b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05928d842637370965a348a92c5835f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c724dea83f1de3447c9b638f6041fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19d2d46ddb788d088f15069ea702b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f4a5e9c255534703446991d005d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a951285381714ae9f2e4d8951c2137014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4854e5bc6fb278d1653034acd8e6a8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e2f07453710792b8cd35e1cdccd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a0cec880b8a275c3c4ae0e588a71e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20513b0b523850c4476537a935c54418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589b6b60ecf2e2933228633ede2f9da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c196927c5948b883fb6bbf3f8fd7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cb2d5239b00f16dd5f5b16e566c9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c524ff2ad667c3f1793bd2ecc8bd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d971fda8febbdc246b20f315bd54d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005200a77ccf74ba391a66d9ff4e8cf324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262f25717e212e180571e3df0cb25e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd972754dba05fb782ac98f947273926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5217e236207c6b7b486a508282e11627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77e10631fe840cbc1a1975ce4bc43428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112dc7c2d83b253a648c184faa1de3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874efbfa6dc2fb899c12422f6fd78c4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c7125b56df16dfe2757675065cfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031665dce0bb36aeeb885aee174f967932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632ada7cd9f9bfca6353a9875876b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2f1ab6271a510f34e5ac34256a35934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac566f2072545a6cc5edcc9ffa0d11f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643213524146acd6c5440839f41fb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8c982484843d347cd5e16ec6fceb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c83ec52ed2f525cb3264ce33093938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f59faff6f69b3a1702a7db91afca039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a24ef8867054f830f52d0c773ef140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da6925b3aba4030955b2d9daffe9ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9afc2658dd12bfe34714809a7cb39e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc1701f610ddcd9fb497b6dc82a6b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836bec374034d0e91b1b627d4480b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9802ff6fc1261b2b7e8bf8001d62a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47068b05bf5a8f2702ad490601c2289546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e739bb01007d8b8fd79cbd17a1d7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f46f1346350e3860741137f6cac248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cced51a1b209bbde9ff45f53cc3d3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb71eba380e5de0a62f9956e7c2fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02454e3688724b51869d4f74b1a5a8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4dde987229fab5795cfaa66c69c4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b4f2a10b337491a30c0216d489c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3caeda9db81720e700579a0f66833354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27772f4924c43058f07b1a25f9f8a84f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55761367d25cd0649fa6eb2ffb42b64a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e998c854cebfd8d58ab3321a197c0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a4c60aeec182c8b2e4a7bab6bc6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f4ac0638b09bf49efac2b65ed605e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7603d6b1c442f9b493276f6b0b6f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60e7b9295f4ff9ce27c745d7b3751e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb52c59c5af8f70cba5b7c5c96f967262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1e77d457c296e35f485966f2a21db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44853514a905b81376aa59ad4ff6ed5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be875d444ac43d933326420a912f0e4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc36e8668240dce90f3e31bb9391a1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498a8bf5ece56b92f76af781a1aaa8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192263d5524c173af0db4c893d0e5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa89e8a2e6a7d4d47e4d9f5edf18a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee011214963b5b678b2ae70e706a2d2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f427e3874c8086ddf60b37d139665d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd940e3dc76cf57788b0915d75d3080672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8de9b79f383604955d5a0e20cf2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb24065c6897a96bd2256bfeba5896574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc92c5132bc2777d3b2631e6ea1d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445ef2d8858d0d86ae3950ec2da70fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496502335c36f1b915438a674f96a2f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56feade4abca9214655ced0410b3df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f48089e8c74c585c7b1b721e42fd4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937852f0461a98ef7bc116c61f786fea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820e2ca8b0c78f89aeb6a6cb97b62ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af910a6e4801363f1f8b04009e3b3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b165476d0f22b2ba7f867e6357d8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846dd2fc074ed7bc4c23ce69839c1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d7baccf223879d0cbba3f8b5618b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da41458c03d964ef08d0dd96cc542186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cde683792134dc5c8df18a15b034987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1519ee46505ab0c351ca75d69c5ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f94a62f4206842a496280f5fcae46589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0535d6985498f07637380e6599afa390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88066c57bc381adc8aa813d90a170a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b63d557aec10ee4b5a6e56ecb226392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9153f0054fceee73b6760c2709aa1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc578676f1d89a50a5476f490d29da394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c83da68f468442a8917860fe30e6a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0633aca7ca683478e0fe968f5179c1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cad148bbaef4ed35756bb5e24ba9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8c2c2e18e8a23822cccd1d1e1d8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30935f7614858a81ce1d8873c93feeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba82c10ed96eb8459912596c0e2d2cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838680431a48bdd5094bf37741c0e339101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02113176e63f5db200404f5b9416f009102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20551e8b6139760d584678bc38bff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e6f8635cf8162039fff687b059df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da18aed1e4fa2917f4c5c0bb458664105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53abe871e43e469fd119b48df9cebb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca443dbe8798849795abe9ebdbb28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ce56cfe97fb20bebf941f4fd7a0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa296210fb591314604b96a97988c5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de01b2728761e4cec2db81c2efa80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686343bf3e4c9b485ffa130ab00c8bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32832196c01a49fc48c9bb737ed2710112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda5a4a704a753c29efab405127b72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623f1dd00e905abb2096b8ddac0ac8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ce1f9c9ac66131afdee757258627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c7cf5eadf69a5f55d8fce27747e8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726c7575164d675abca969c6dc7b44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426bd4de035823f93623ce49a48f6db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a893d111015f34492ef22a60c6c66c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676875d71a8ec87b0089ae1f55974f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ad4864191bebb18521ea994c3285121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8269d74f60baee8526d802ef1f645122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e11cb302226a4410ad9ca03f125e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11d28fa46da48da1680edcf54b0ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48119dfa094e68ce7706e834356358125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20607e1311f371e0423e9984791abc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb37ee65cf84f71d492944c5dea7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524662ebeabae76123eb862a80489a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336fdb066823a710bdda18694876372129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97e55e3a9c092e9054296b7f21cc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6c8fd80d3b88abc697d611106202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fe7a2fc55c85aabacbadab8c53a24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44d447c5ede9e92661c0820e29bec7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ebd613be4f59d532b96b37ba012ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec58b89a872546565fec4745132b753135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109f6b8e78fa67a1646bd83907a3b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca534103538a1fec892d82cec2e0c42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d64b6e0784cb7111bbdfbc21bc97f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa92f51329b9ecc3dc9d13c609140e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767fe322e2ed9a2ccb8c38c29b74ddb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041738620c07d236daa59c9c4417b8b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961dd5bdcb11544ed0663b4d7fb51fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f824904a2a1c6f962dcd9fbf1aaa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db41d799e6f91c7a2c76a3fde54a2bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c7766abfe6e67c18a521a29970885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59489a0b4b5a75fd6258b3d4e07046be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e98a504c3c8efdd8bbc6f9499e141147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10077b63ac209bcdef44198a3dd5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91603d1a8de30380b8a8441a3fc85672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115beaf39070efda1577b0d248d3d43a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34574b35702160b01582852ce7919fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eba0d0814cb6d3937b9a5c9b0e9c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a4e89fd8bc3b45131f17f6a9321a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d787ee33885575ab5f44ada1d98f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5dafdb6cc56ca0b08222ac345999b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517b0f988d07d1db62bb969c90ca045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead15eee4e193f5611cec1031fbab27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1769c2651bfb77d8a78b43c8f113835158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55605b0400a1b80eb73a787fb2680bf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6353292003e4cef2f0fcecc343da8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d399e8d0db845936d41ca2a5876a93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d025e0340f15820d7205fb039aef3c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c364f7775974df5700aa126f22bae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2321b9a9ea4d806b13e07c4b589dfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235182a8945b2c0788196710e1ebbb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb76a0b35084d079793273d836dffc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb422217af040d5073d9a88d6ae4d5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fb57ddcf7740a4d62d53d81481e4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513187df04551cf2204e815a1c862dd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc124d762d86551cd062bfa1c92ffd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a950226fa9de9855f53ecd16cd8281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9890b4f1cc990894364f5340bedf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794ad37ca0d3f61ede3bf737680776d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6478d25f7b92aed5a1ed40b00284174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406ba48d587b0c2ea3e8518493d60f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95947f1b8afcab6da32a2df6fd79b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ea1080d6606afd05e5e5f293ed03a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c229f124f07821a4d58583b8544e83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf989d06f2bde31690ab407ef39e52d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6cd739519f0eb30a56f6b744baa96180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c727d5c9317a83b257cc6bac8fb221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca79ecf94a47e14b271bf6be5ae39b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d17369bd30c84f920eddf11ef43a633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a779f247acbe10851a88b3ae5a884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babf220937491ac0281ba0c47d27e865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda80333af023d2a631911d52e32c9546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3735365a73ba63fa711bcea31aa9417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9de2dd6d9f2e195502af0b8e6cde08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a53305e1ad844b6af338b5332b46e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838985b88d057ef5d43ab1816256afc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a660ae59e95b6898b648363d0e28c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5867034bc0410d817fe87a37381be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440f54627629f6336f50b0d556929913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09c9697c6a8f09c62b3b69c0397ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908af69627b1c0da366eadaf7b53bb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60af55b3764dfacda267e86500ef116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efe90821c2902adefd43cfc130202c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e936fe37bba134bde510ba53269018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845fdbf8d530084aac58f114613134819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a6a59dca9bd5c7127aa332df8ba7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee077369c3860926677f80b0e653ce9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7c0dcf7d97a21cd53a4c1c06993022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b53e24afa3f800389483a0da7789c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666328f2fd1db9d6f102105c1fdc832124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aabbd1af17aae8dbec14d8347d58625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e41b6f9600195aead066f79f7fb5c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e2826eb7f41a46b64707d7a8e11727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f19f492d501b4570c70bd97f183af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8427ae2e1e87599bfa0e7056d605af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5f1fa89334b64909d6eb080fc18330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351c5dd4bb2c04a816cc67e8367a89931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c16b841dbb8de59472900a31084832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3266e859a4d5aaab3c329fc1fee533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5f80ae5e75cb2d28cd6d5367ee12b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11fb66885884b135d7ae6612761e7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f5cbc82c2fc9f2b3dcc332b81f58336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fe8b55ec460e65d97fca27c2a8d5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918b57cb19ac9f24946e9aacc0b221b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c371ea1b5c7198e4a9b70810d2426c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27ff3ffcd6254d3265c3a7f55267340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3745c16ead420ee488f98783e9a8f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107e5ff005d386f9e8475a1a72b02b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1597de9cbd864e221ffd794dc9d4d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d6c5d506efed172f80b003138c5c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c7999d10ff1dba1694e52d578eb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba25fcc3fb42443a8d64af3174680d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38b834fc82f274a0166a90f0b776747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f707087bd610f3dfdbf0cd5015ab26748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc039211c278f0a20f55bf63fbb3b1c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc3d2d88a31ce6d0a92ef28ff0d69c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856332bd8781f02f11efef3070c20851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a40b39f4f9939655eb5d0ccaa58952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab659d243c9079117b801354ca825553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb3f717ff13185cb8fa3e0366c98954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9379e9facdf55e3ed2689588bb7def55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b6587ed021b139183ed4ba251d88656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae304a4c68ed829ec0c618579d67a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956fd67397264ff1dd54cf268f8a42e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d072a43b1423b033d0c8d2af6b87a0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f606663bab1c4c8bcaf10dfe5b2e79360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00a57cb74741d506c7d0f6509141a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3477871b57c90cbc6cd9db3dc5e8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adac35e4f0aa8ad27a457cece7768b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f76fad2d0fb8d74cb99b2108ddc9f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1f7cf80e54e34864053f761faff5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffb73a159e9b895fbf7d24a3d8a2be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49455f30f8df1868c9f220e6ccbedef267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d768da59b59cf597272bc978ceba568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089514f5be0d6b57387e4f9787efba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf674649791d3ae1729e34dee1e8e8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e88df4a60642e9fc7597f5ce1c74971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5af5e3eaf0be54ad0e9abe6dead9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0a50ae9b9d354f00fe2292a3daf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc083fb9f0f9eaa6e9789ef7c081e4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009953f32c539870d84dc7dc46c462c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75fce070b5f32d11e62ae8e5d09c4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6303e903a372ceb330c2c967cc81077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a021b8fd3dcfb5189b5d63db3c4ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec156a70516ed5ee9664806c04d8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5b705e6d351005e3b234a79cdba8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b67bd842db415627ae098f129f6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea0042a8df387ccb0b1bfc61c1452982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4912a01cbac5f1fcae661456b6dff883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4de74a3a1a35b8140678ef0a99b1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611b8a156fb8700af1bf698ea9724385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538b03ef6bcacf089f8d053aed520086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee131607dc51d06f01e43725f51509287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e104f8d1f75a61d229a6fb16023cff988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff15020515d1b88983127b48e3226789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d820e6488e069d8a74da20c735ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617ec812219cc8e1a6a2982401c436191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d61c54e381fcccbdac3f3f16c766992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e051ee177ec6670afd67d2f79949b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266e879f7c4177da334801005bc4ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a4c9eac98ecf242ef14b8b5949fd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5a593f2c5f192cad38a4437a94c1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d79fd7e33b425bf7f551c84350b9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051210643ac72e8c6c4f81b27b92d1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78171ae35378c37ff943262fe1e1ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e39e940d4b1345eee9a83dcea0633100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df81c4071f7ec2dcdb4e4c59ff0467101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fe0d82305daaae20cb8ecc52637a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6f594adaf667981f63f5f7f8db424103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5bd9965b74837a5c9202d69e8ee52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d53aeaabe44cbfe46e1b4be963f7c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ebad91c4900bdaa657964af42cec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab85d40c7c062e3747f4bb1763b389c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530bfcdc774c184766a41af0863e04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c06d025643ff5d365e82893bcba9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f33b50bd792e18bc0afccc020446110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862014243a51b827c9e71dd5b87504a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e68ae6b51df65946d7843ffd042c1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcadea84c49030bec14c9cce5655e6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765b360fcb7be2f20fa423136546a74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc39c651cb4b7ddcfc2240d141004115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d22fbed7e65bce8807794e9b0afbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6be7d2b739be4d0c9e8a6be917acf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcceef48556a33f4515b8cb8c83545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea3c850460a40385bf8a7d0a26ef4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff00c02ee3813b757a215adb03d27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8c9a12ce41da0cfaca400d415cae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44678b1d4b0b2f71e7447cbd4c02e409122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e957dd0501ab989773a3b7ae858c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb91b746a959b6cb6869ff106b1e4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a41afd8f5b919c570c1a5fe9ce18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249cffb5ca726f3c2dc7741b3b7c88c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c92d63f732c76306d811558c843d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888832e07986be8e200e58ab760fcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb501c623aa33b5517be2f2651503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa212bbc272624616edd28d9f67f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41eeb7a723504a74966af1649f09eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a3b09f0e209c9f942d3036c8bcf91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13802f518f17ffd7bf7f905e92c8915133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875508a485e9d7b51f65d2a5c41a5b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c2e86e2ca3ee5e965b4baf99a0b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5424d9ef7b0d5df0698a72fe2e275136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b6d52300b14f4f5115b53c5702992137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0d17f0a1a243e29d97aba23ea48d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297562d37b8e50bbee73df7567d1934139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333303c97d632d837853c80f2ce8a51d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a914da7eb8514338ad8ee7968e9e608141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17389c75ef6770f1b30db1eb2285851142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf2ea9ffdb03d6ce233a4181720b15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a270b6fd98afb748b6b24d708c50eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32763d8268f7256097df5e954badd49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42fbcff1c9851338abcfbfe3ca8fdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e60f38b99094223c5546ee5b0ede147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280b3fbc14b79598cc9d684cfa09a79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85bd5ab9c9abda85b1709ebe3856bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1810d60ba330af41298ae164aa9cd9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7530c92ca6c0c00a4ff8f4e6a968151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbeb5edacc5b3d6553104d2b7bdfd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c36cb22942d90e82d370b96ad47ea3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f6e64685edca444ae5caa9ddff3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2cb57d4d0a2745fcb8a9d8a4fdcbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb232afe9daba70ee5624b8e1604569d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c4121ae1b56ce75d08b9b85dfbf9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e8afd4cccac16c30bad3a0638e9e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc4baca8282704a955b4eb0e41bd6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d74f2b3806808ae8a4c2818778fba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d88522c4b47230f564c6c7b08bf3f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14825ee23eab60abead871632e853bba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d4ff865176ef109e901c072151c73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1e7c15d891c01b773076e53fa8544164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5748d09f8dbf2e05f872fb5987141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e637322388d8e05bd447e3cdf30de3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60184200c7601d35afd413d9d0444d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d40b9c226e3d077ddc48faaa8149168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49a52472ce42d855510ac1b108879d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a4fb1276ee1d3ed380be6209a592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66136100368968edf32c86706e1ccae2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0220c458b7827dac4a0a6283616f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df74b2b324bfc6b224c614d45586691173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae316841f7f8f095836831fcab2b5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>