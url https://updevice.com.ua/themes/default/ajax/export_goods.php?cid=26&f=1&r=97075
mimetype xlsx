--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3ebef5dffadc2df6639d311e482b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3c24312a9fccaa230e3742e77b8e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e51f8e741d4549f7e3f690d26f7e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235cf4db08c62a8a7454270993bc6214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2732538c9678f4b02d546d6d2d779a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc1ab96eee9fb7a638d5376cd189cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338df04e856853895870cb102a620f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2baa6ca0d13664927a4c12bbac69b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea865f5bfb121d39883c4e82bbdc6eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d0e39ea349bf07938ca6162c64d1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050997e1a0a54de16fee3069415cbc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803bc8debc37e69169c0e3de43afe2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf772f804a8a497f5122421208012813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f363905227dff218e5160a5b1f77e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747adcad4d04dbf1202d2fc03bcad2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eea0f153cd4e7b33153b63e746ad616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb772ab5b2ceef38e34997ffd8f38b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00005fbdcece95b24dbde30d0f2dc0f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12cc722da49af6017994a9761f16e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133368cf2cdf17fcf72b57663020cfc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4afb6028837a80fc52f98065fefd9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80eada4b740258f98c73a741a6fa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0468ddf5858a8422bab095efb57cd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb8b23c4437a6cec54686ecc1229d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee728e1bf247061910ef1447da02bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3fefc2e7a0951daed4754cac651fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f624fcb0cf5a3d77e6f93de5db6de927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac0045c99608b66a71ea4bb5843ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3870baefe8236ffd4969679116e79d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c741e2650df61ce7cdb8b03c05bdc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7656599633478ad8433f16b2c91bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3f6198a334a5f03059be02ff3feed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf6873ea00daaf1a2840cf6f9b964933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af8e2408540db09167fd00153087334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a5316fc61e3a827e4db56248401535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011764ad845710f41771ed37f329a59b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d21b578d9b1c16726789547611d1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cbe06e091fd73a3f6f4694f1ea15d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e9aec8bff34904cc58a5d697a9ec539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e0dbe1df75a6a17c8316cb5f692840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55771c9645dcd1f10fb114c2ab08a9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80a7523ae235c42cac8b27441dbec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e9715a2af66ed3af4c0110ba765a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef99be7791c164b309a9d5de24449344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6795b99d3290f5ae4226e9ef0e5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06463b5e66f485185dca27727d6a5caf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6131c6951e9d2129e8543699fdab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb7cd9180e42d154fc11446aac0c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591757a6545c8d280e290add170f33449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c447a6f7585541803561e7dd3d8a5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dbf31ca488be5f91c4c4dd4e9ae4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3523a7b451bd4734670b81fc6657a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec0221f6c932dcb66703d0550835b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd9b23ed4c47a5d7a8753f1fbc42154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e9128e8d3916362de6a80234e74255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978ea1dab2dd9381d0ffa52c7f3df756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f797977cfd398871cf12a9dd26e2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1639af97a24e43975c339b3752c8c1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b7b6ee55affd0eab7c7e93e40284359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c8788cfb40a462cf8e05026aac0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120172c6ea9c5d477e174e59323946561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a77270203bcf31690553495d3579662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712cfbaa493fc85220f1be87be8d89763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690c4d22a00c642162041f31c269ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a566aae23af57a56e582e0a93de546265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633760a6409d83a1cfa35a4f75395aae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d08c44c128fbfadae235cfd9589ae367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7e41f2fbf3e288bbff37cd38d17a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480874276855c53d94b55293563277469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166620b152686af589f93355cee74e8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341035d1bc39b73cc56fabe6d5586d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8f6a24a0b8f70d6b15ae35d9145472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e382a1f95af7a4654a93b476c96773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dacdecc316c15b5c9c3d1336955d2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d9ecd795a4e79e8114f2a180cefd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad74c9ebac05fb190443243bf3eb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bc39f6b6ebd1e0675c0eb51787a0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc67c1d4c68f9ccded39133eda118778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b2def0f776bdcc00641fa50325efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa87a5d7516866524ea36d3f3c32a2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef59bbfe3a505b18bf1aabc6a0d3b5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a95298c5d6932336fd7bde8919b4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2abd77986ea576bd560e6b822ee583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bf4aacd6451d890bcde9417c1878784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae44044e76b2ae93101d83e013d2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630d5c7bb0b583fb7377c07428680c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25fa642ec5fd5a41bc0c0643a7c89087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a45e4e8125458e618b394632ee042588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fcf7bf48921c130de25cb1ed7063a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f1f7b6e76eb0f62afe3b6aa0f24f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ed9f03f2cb5081e409299fa6cb3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933ae952559c178e588441adb2ea1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ad0a83435b40e96bb7c4c5f044c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a5030158576b79f330148275d539094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e60bb226c3d50db4f9d39c324142d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b759b816e635d34d2f2a61992c0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec955e98de64a095efa751c95d5ef297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09897dfea66d99efaedd65418e7244998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c197142017a39d655ef5305c4a1ab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674b903cfe76b47ad4bfb23e5972e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66907154f4e2e1456b364f8a707949101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1542457ab77488bc80dfe31da23aa9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84306bc065d258fb92571803586876c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce3b46ca099e2a091e26db8eacc352104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0df387594795a540cbb6e79eadc3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6fc33b65d6f3ee71d5ab7d55762a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edccadd1c372801900ec09fc6f5f93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15d478d8399f9107685f05ffbc370108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a46e11aee55682252688f7a1b2431109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37da8e0d463f0738e708822dbad9077110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074659cd07f849cc0d2e917aa88d5085111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563ab330553e5e993b30a514c2c920a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb273d35ea6411ef44908ae0f76bab71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aa50813b26f1e3d9223b486efdedd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8ca64f64e7cf20833f22cd71e823115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659694375a334c117dad80c159cba7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5f4ab53f3eb9633e8b28c1d4870c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96264f28b6f1cdbe15f03112d0c259118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1471a7567d3cbf66af0962272395e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ad134df673d266b9c264f3e4e5fe7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ed9f745f6ea8dbfff629f25bf529e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3476729be85dfad3a28bc87bb784b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ea352f3d05612dfed61e0461a78e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536207d3a89d4e008f051a80818e7977124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99318f40b963cdfc7e29e938fe568c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461fdee72143b0c34265f9af1d53bde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d52842380a13dfeec88f162b26be6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd0b964de784ab9442c13a4b06e5d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa2f11dd9803f84cdc181017f9069129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354dee4d2aa4909b81ddf0cc5209ce0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b6fb10715601d2b28c69859eb3138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b34a5a37db568adb285d6dd9828ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57270a5a1833d8c26b2042653b653f0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b1f7a08f109ee2c7dd2b19cd8758134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f875f95133ec7a78e340a4395367da5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3cbbcbab6e7bdf54b4632f0ed713b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c2995751a9ad8ce0c63dc436d053137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfa927a6f81c09024c14fae955a6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de554c8767a07664e1008f4f4a795139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d51e10efcb92e2fb712e699e538e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b4a56ffa45623d2ef1a0463d10e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6fd89f68ebeae73a2601600b45a4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602d91d12f4f728ce59ce4d0379c53b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583916a3f037c06b2173bc4b54786f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79d8d36b05783bbe2eea926f22921145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fd0b9078cabe2c14c27f47fd73250146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7bb211e3e5263d5484be25ecb0da1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9539c0a9b11558e6f3efac7cd1c183148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3184094e40e9602cd2329d90530351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b51b3a34f926a1de50b6a9454d61f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62542a8ee422a6ab20b61db585f9bc99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5daa43a7a8a3ed270edd5bd0ae5157152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd472432d18008e98af00cdc0708b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae095c155869f66ad801e8ebdcc7c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35afddc086ffad05dca0277b9aaa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da60a1d5704340ca143023fac31431156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4f0006b5b7a72a547fa735973eda8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86691d9b3d23bd156f359754ffef4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c06e750442911efbf95fcb096dfd85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1134b6e413cbb3edbd8c70929cd2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cefc3c86db8e6bcf7914846476aab9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877036e798aa907011bbfb2297d5035f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d66a12e3faf5d41d221728698783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745eafa9adbbe17f7e4eec975d1d497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570a9c0b5707f555b4ae00135e76478165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df8ff84abc28c1098b4debdf9e7d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523f7eff6f7c185713a21f1ca421a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385158f49b9d192f91a39fa2fbf38f6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0e80770f4c728f71ad768f2473987169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fe1df16a837cef25b542631b8e702170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf96bfc41be7457c8609e4581d0b22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b082ad5249182f7bcd6316ae417304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9c8642889d06f6d823e977a7404a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89176e19613e98fb1addb59b02301da9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93e2d5cd6c7e74d4c93fbfad3049d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930198ab6de72f99dd16f4e12f6a544176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96825d600c70124b34b78f598c99afe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552ffd2760608a245692cb16d15c74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30f14f5b318936c80b3ff64796cb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c7bc3814aa8fa0d3250c7f549da67180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cea820957a0f6c305a7ddfd50741f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb0ae79c907db32e87d4d0bcd8f202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c5963036447100a359ccdc7f48313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92893f5abdf9a749dfbb5cde99289c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e35d91df40c54904c8f1c8bac11aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfeeffe79b5f49269d4dc9fff8f5496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe3eefa3ee2b9e361f01b3d49150c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe70b6e9f78a589062737f7ac57af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbede09342326aa50bfb43e304f537b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe0e0be9ca532a76b6147d2ce7982a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c187badc69f13f8883aa877fcc8ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a83c5a8594a20f92274238378dca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dfa01bdb7dbc0adf06bc479b2915a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36356dbffb855e98f0fc90fabe64390114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53483ed854d331d27993748391d3937a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59455b465059a41e452212543c16ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ccb0a81b8453e279195d686d2fe5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52090b5f3f03f5303c4f6bd5e1c5c03818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0c858833a5c35e917bd908be6dab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b855a5e05522e1464654fc9c7742420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a33e042a864aceef2528aeca4eae121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6409f475c0469e468b91da2c6ef64222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06304501cb1a99d05c8bcdd04910694023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a8705ad2a014176bde7c0c1a366b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c2112f3f3bd8ac0d7008ed58cccb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1243a3c86878c7578f018f7ad7118f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf8f8ed0502a617dcb47d0036e29f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f59cfb3b209bee687c172a1ce105a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a06b3707f7e2edf91e301b701f30129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79fd38f755afd22650bcf157b5a03330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afb51c7d1452a825ee897ffef2cff731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e69b560057db722af4d746aee7c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e62fb665b568f678bff5ed7d9be8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cd70564c50a71a25c491b7f4cbd9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448f9ae938942b8acc6c48a0f5f064135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf4b6b9fbf243f06ef70e6775074d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f036c77c14c0feb058a91cafcd6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7427d290e6d9b19d3a3063c92c63c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d1bd45d04bf6722ac6cf8a4f7ae3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07b57d536c4fb23a0cc5a97671e8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1d55a988f6575b68462dd256ca2d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20312a02b51bea4f3327ef4252c8c2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cbcf868c2bce0fcce600068d96ea443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa546a4de3e17ade952afeac2fa5b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fa89e6b2d71c772e24c4740d3ad4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c111bf01155e4b5ff1d0145a02ee14b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e444cecaf4b8f6a4c8fc2ed058819b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409da049a9ce2fb81c3c5a627b3ed1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b2078a067d49f523a5e2f867faaf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ed66210769306d7c0b32b552ad4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc5fc10d961ca7ab3898d51446cff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914b3484583a995d401be8c152755152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5ab1e5741487805f2250befc4b4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9567b4104b7e6bbd6da0ccc0dec823854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d348e747017cf9b5c7ff2faa8466b8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82e5382689daaafb46d6149633b28756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99143df43008f783dde9f91071c2902657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec989c7ce066fc2c1d3ef1757ca254258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed0af2b548ef1ac708a0b96ac5637759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568687be257e78031230b22ad71b170f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfe41fdb6b2dfe2dd3dedbb007d7c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28287569e3edac23b004f0475719464d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67870e9bf3d7e5dc1f9302166202b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485920eaefbf669d41b08713ef06a67264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53332f6e30ea75b4e25666598ed7afd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fb52b099f859e957cf10a47d3b2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d7a990db6365aff2d508bf67b133667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5a5544387f73040c77d6ca73595a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b346818db02d401a517e7665234969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571762eee9511fc7a205b3a020945f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917fc6ca2a668b2391acec6c3602b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834834fbbb1333c929090cb01407050372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b95a2a12bf6d043daffcd895d233973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7c51b5a91c69e114897ec59d8182f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8585b593bbc3dc7d4cc400ce434f2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ee072429e5b4cb69d0d278ad2ded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe8e6d266e20e9e874b147134173577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef450688b348de090ee02cf799da4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776047079896985504c4e57d9efb9cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec70abacb37a6d0f21b2780b17bf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a449e93dd83f7bcc8b24af32a9a8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488e5ccc5fe3bd04b006a896b1cc1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c2d21bb7cbe86e92e9fe810e9ddf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e878b6c74a1ba75205f23c13efc59284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88507a4c9803c3e2ba8d98d15bcb906885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d35f048223c74b3c7a75cc47dc1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a206dae1327f5afdfba31324ea37aa187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a729e966bc32eb256357cef4af75e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504119d4a77f9f7c0bef07bb44fe7ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51669ead6002dc71787cf437b8ca532890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf999803aa94f1c910d4da6bc9c8a2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12418709bfcedb0555f16cee74e102e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3936d55db415a1f988ac2a931edd1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dc2482143909c90625f0ac65485d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e4038693597b02b491b11c75e0dc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903850be1520e4ff568a28b90d02bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90b9184d1d1b135847cdb696614b9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb179831c0880acb08f6bbf1302d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed97cdab321c2d78bf2cc9de459ead599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c7ebda0f4aef9a6d694adda5be2e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccc78d4af56de9479c7d3771952992101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a188cf9d944d7d0d460bacd871fd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0306ddbc44fc924c474a7e13bef74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7891f93dfb2e0c425145f44a105d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0272673cbc14b3c0c4693d029bea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe52760fe0faea0167e29933966baa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d154d20a379014fb695a6da68edc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04747b5b4d9f241638b98cbe21a7be73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ea87fae7b413d43729968d90b28e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f6e678364210cbe994efdf6f39a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86607d026a949fac87dee9524e4e460d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee2cd7c333795607de4c929696ce13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc77fa80e1a6ee59522937a8320c8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab3b0387e9e1f40fa454607616909a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1f799ed26cedfcb0f5d807e3e4a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2b9a04e79eea76f8d0ab6fc57dd8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f7fb6831fbb72b161f2d9015318b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ea9275200974f41fe49634fad389118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e6e72ab8eb720b9d8d6d754a82471119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc887e48a84906a5e775f23c6f82b49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228dfea35d03d2d47af2d73e0af5d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321aa74aa4aaf5c5dbc0daccd70c4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7ecf04c3f9ffa94f805ed77bcc408123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27a079717dd38c8bb842406a301903124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac83223811efa2baf67d1cdf1c2d52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c30960bcf6f3836489ab343401513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc588db798e42f714e984d63c30d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2049659329f9c863248d24ab58ee1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a1079a5d5f090f6e29a7a17305d35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7217ec8d90c2bbf1d0d1070d87b41ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662abf4b24eaa5d9b9b4d2a2cf6f046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd55ed94f867000e75c216378840102132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7cf768753b4a42f1f919bff8eb7d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921774a873e0fe3d2fe2b4b1445fbd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4224f63f46fb2fc005215546a60a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d52a7f118f433de1ad4bb65b78393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d80f77c78b51417a2bb4beef2c050137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536538591a3269bcd40604a03f9e7f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4d36407884e672bc4a11e8da91ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98ad339bb0f7ded5666e2cae5b20e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060b124809eead9a1f15ab5f7ad62b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da2233a2304bc6e356e7ad8fabe00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d304d1a037ccd943c69b7e94702c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f7acc7593d0dd30470e06d1f0067144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820146dde26197cf85e3968d6d5af7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548e2e2393e6ba7ebbab190b55faa1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc26dd4c2f1a191925f6853a067fbb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107cf91086b894feea504f9af39029148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29625578d09edb2d4e6ac9edd78d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3c1cc8c9e12563883dafd8836adcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b9dc3e23b1c9fc7331fd55509b4f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fafc1e50d0012b8fbfb96a66fafa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fecb57b3f760bbec27e75c51d2e0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba5f2a589bef4bfefd8039014ed5cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d33b6f518446583dc449f8e5dab2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18229af93ee7f5bbe0931a20e02423156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733ca21f3d3f07f40770f57a8c5ea8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba432ee4da600d5c2ce03316e36a22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8e284463a57e00fe2c54c5640e168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f730170dfac6cc71608eaab725a897160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21e2361897da1860fcdd0d1246e48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c92ad11669e4257c27c5731d4994162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6bef85ba2605402a57ff143464ca8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c443d1e05b74e5f1b13a191c9dd4c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8f20654a56c0ef9e12ad2ce522340165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036dc5b3b7db19901697c1acb7ef473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b726141f8488c0422ceb1803b4c91b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c83763739ee16cc85f7100314450c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e049356192e15cdfb7b08b5cfb2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f5506f0e1786118716d6ee1e35cd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960432945ad6407af950aceba8cded6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ddd0a25a38ef56a46777b64df691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7d2641a9430c15ce435cc6a4171c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fcc1121359a11841425e178e17ffd174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>