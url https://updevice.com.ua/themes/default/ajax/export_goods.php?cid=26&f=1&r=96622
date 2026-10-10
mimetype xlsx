--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b8ac7c44f02c28e09bb5b69141251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705115cc8b5eda3d0e7dbee7d59f7de22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887bff9a55f59e95b9c2b5b006a32723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a666d35d716e22dba8fb916aaf07e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e6cdc4e0c1da2b933e3a091798fa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139575d7bb7ac2d1a094d4ad06d942a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6875da621e91ca8398dba1dba9dda77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab1acee4e61dc77edd875e94a711428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ce65cf215714c3fa0bfedc56b34a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e6d8eb41f2a8b95434ecd9898b58210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0061b970c4e83c02ebb1280b7d4ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a654ddc88f3db63e77b5e8ed51d8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe1b32f5186af36db232d5cebb62b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790c2f56d461bd45dc6181389d4a9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdf2245b51b1681f4068f55beba41015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bc796af838fd0e809d4e89114677c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345fc3d9a102d85ae9364f11430463917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a8738946deebb87cb496bc9a330ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504acb697ea83c7083333eed1a8df0a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3150eb0d6f6adddae113d532bf4d2a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406616dd193891493b3327c06fdb93621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17764b93dd5069ef88f3737df3a601eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21974ee8356aa4aec92ee329e8143ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66aef8a15545dafb16b0c3d464c0b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24260d72ff6088b002486e7d9e47866925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f545404a904b0a831e795a3bd44f97626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec06614beb2169820368191b3519c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bcc84d0dec9970d5525365c9a0b7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58dce635b575aae68d69fdcbfc43929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e13e323c57f5dd1f1b14dc87018af230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b18f1027901a502b1a6ac180083d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bd50c584de52ff672bfbb569f858432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26b7f0642a42c0b151b2f069f3a1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10782a8987966de9691fcfa7732bc9db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f158ddbfba4fa8743a1fa09bb27b8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14773f1753bf4f89c120f0ca3634b08436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b95ea92777d59df0039205447452b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29871e606e32e8dee962ba47b713d43738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce7e1c9c643d3983a13f7bc259e14039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c9573476803fdc550d1b85e951fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227450341584fffce15ecf1c2b3bee8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3ac40c13eb1d3db1e94aa3ed161942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fce809699250a917e05dafdaa040143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6939c26cc5e5009dc2ecfe053ab6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e03251edb0f94475269c1d6b0f96df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fb14586ce4e95398b829a977be6cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28628bc6276724c8309813ba9fbeac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff8e8ec1f79a4d2701c28b1818171948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190738bdbaaa1e6864111e33f82ed849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e317f621268883d0a898935269223f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdb3c16faac16f17429e8f0f7f762151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac83900983b1e0997297eb7f1d15552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b8904f905d414ee86f051b95b15c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d60a8ce0798d94f020f27f41a9ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80d815389749c169728e02930ef8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e856dd27f7b8051b5f8e7bf835b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d8bf7e0d69b84459989db04e1fc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4129124f3452ddd38f4efaca7ccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144b27970b416a72b9065eeaf38391259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d7f8ae625c6d822353ad87fa998960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828648e49338a24bb174cdd1ad4881c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8171a0343ce75023df0d4ec1fddb6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328ed89ae46020098a6e021824e302e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb15969344f82a77601f896077816c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbddc8813be3cce3e2e1c9864abce6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d6d782278b368ee6078d7074bb63d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c879bf8fd1e0311bc4385d0916a76867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7f34c504b4b4f2ce27663958811468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be59b58d86f38cc8d1f0e7c6e061e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d258f3a98c64cc05bb2f6daf68f9d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc1589f997583463affccc05732f8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a019f41dc646ea95454106722c404972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae365c65fd4832588a72df9ea52ae3c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10683d549657015bd33053c5e06d3d9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425d8d2427419f791622b727f86451f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cbad7ad27892a9ef010785604814376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d35f7c598b45a3a440ea0c61f7dc7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866069753dc8a75ecea4533375287de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e94c8f2dabe537af7e1d0f163787279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e2ed4316a06bdc43361f8b0fb75a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0b2956c972545ffc3ea9e2c707a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf637a705a1e052583f69bc73750aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faeda2195083c5fa48f35b91b976a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c7824d3a53fb72d544f6ddcc07c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b319141ee3d9dce8f76423afd56eaa085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ae06403735b128143c8f229558f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0083f1c9ee6da236771098294a6cea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6beb2495d8c64425228b49041d1d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6bb7b1138a3d4a3a3800d2880f4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402e827b93ce2ea46c7b3450fce64790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ec9a0aa98f625cbbbf4e8971a3a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ed63850f929430af79c4b6496a0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49df0adabce6c700cb343a53e84ade93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03291d5e7f228af9ec79619fbdf624aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3197d1387dce7fcfde848a47e512a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e0a87ea6188b0067b714f509bb2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1ee0e33e62f48cb7430b32cef80397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde03e81c10259209503b7300eceb3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26ddfad46c796719f6ab42a73bb2a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696be8facd3dd2636b6ff216e07d51d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbfe61a41c41d78d569174d555d1c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dd711aa1dc4e449009bd4b4a93242102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed532f1cef51ce6661623dad6a9142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032a19f9e0ab75868a31737789a9dd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a907c44139a381421981de7e9f55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06caa162932d078f52f65f428f815a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3313e801af2245c9b99457da70c366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae647c75beac41abb40afd3bf6f49e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7afe0f434f32242573b2f1eaf267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a547d32b2cea7a2e0712bf997dc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84101f71bacb44e69035ed7d18ebbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42244f7bff4d00df6f311bbbcb541786112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b1465cd4b971301b57e4d0037acc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf92b410781fb8d297d2517768eca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a9bcaa8056c4f4265f3686415184f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c95157cde622e94d8441b0687520116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b75e8c68131960db38cec27c1b734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe097fb03c8fc565daa33a5333d83a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586d8e0384c0725354ac1a801047703119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece02285825706be2186dee72e954238120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b00abb79e2c466357a3e7f24ade88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622331e5f742ef23facb27f5c47abf0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb221e889b8fe2984664ea5d65b28a25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a7caadb6ba7f0c758ebbfb3af619124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cde3f48a2f3bd26a95e2cf93816e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a112cb63c57c9dbc787494af69fdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616f8dcf85d72a5c3da103f75cd73a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7484ca020d4f6338e7bf84e16d43e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa6af09865d3ee6810ae742bf45ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7199f469a4955288c676b92b10e4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ad9a67afb9cf782dd72ff74f7028131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680586adc4fe817e979b81c85068f9e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc903b2b3881dae055b66174eff4338133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a95dd449b36ebb93112d55dfa28179134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e683fabe2cc0e96222632e2288905135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b1c1ca31500db29e19b34bbe94b18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f7a98dfda29e36e7dcd828b68574137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ceea897abf88ced515b70109d18a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e8e9bba53b64db6031ec5abd8f22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2812e444647902a7ae9db1b6f7bfbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22272a02621283c13479cc54a9e00c34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ca9b176302daed5235245b00b14a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eadd82d89d82c7048f3644d371574143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7fde240d80cdf578ab36b3e23c6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ac10cafd77f0624c5506eaf99bb44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7a540e9e62970d563efc881dc4003146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec822733dfec26d0642c77c29574f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb2dd7d5fd22cb27141d4c7f180683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d11200ab5604f68064c48b26ca4ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9fde3b122befc81899cec43611b85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf9eacce52f36250aecd53f2d818d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e17a79000fe4b2a10f35e022ab28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfb1009a3c0d2fb8017cc4c48ac730153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8b954a978d4988a7bf812cfb41fe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255345b99bbcffc105578e59cbb6c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32091b7c1603c2c85bf7c3763c351156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efdd8a0bb4ddc6fc78bc25c82ed96c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ca6bbd7a7108ffd6451e14424793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab79d9793b4e424aa32b9301308fd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375acd0ad6c89d3e3d08d7a262378ca5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3645de2959eaf60a05cac661189c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1918d483bd53415fb6ca8ad97fea4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a42acd7e5040405df7680143e2f89a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a124499a94fd0259dad1c41d1a76f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be5607f2b44b75fe4d5a649a64890165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662994aba9b67594e1c2271268980f1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224ac0b5f97ad7c6f5d3e0707b79398167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e2fe7a9e450a3e8bd6d19c2c89828168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914406a1a00fa012df820987a594ab05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280924a4b3f053e3a15cfc73ea3f73e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66f55b4e860657032df7f769d7fe4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b263121f4cae34a6fa7a986dd319172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d705b9a4e57abbaa1a53d5ce4984173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f298755cc8e03fc496db774feccbbc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084c25e554857d31160a76a3c2cdc20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b80543a98f254292d8c734eb5b88d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c045c43291d36726e6e0c4645dbb00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998082d6335623a9cf02561c158215178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70e8f0c67f7e2eb9aeece552d74bb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3dde027d9cd7df9d7bb2d461c7d1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d951418756449455125f797e1f34b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed869eb34ee68075df15f21e545952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82b78e47b1c752e9730f3b8dee724e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867ece8404e20047d37fcb4a0546d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b055856673be80c274b35ae772dd4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509954113642627b621eea96579904116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76a1e579c3aa305f0a6c28b150cfb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04b513feed7993885ca87d3ac53ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff635f52af091f004c9c350068a9d3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f644b9f4d4f51f17f64fee9a4a7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7323eb9a9e6b20fa535c422a9019c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23249fd4aebe1dc2ec60b582925a2ef612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307382e2525e9f0a66e9e00d74e6c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1707e7bd2c9280f90240ac6b62d81914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2b5cb557cdb4daa954eb9ce96274415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad5ba3116e03e9bbd908d85419739416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298230aecea38a296e4e05b38788a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785fd65b559ef9b3bc5ef8aa057860618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff665b672a4526c0e0bc1867393c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17f23c58b939645b8b3cee07daed2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac6ba49d6b1f0486cddbab053edd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210bd7ae7ca3288df8e9c611c79e0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974155df89c04bd8fa42ddac40d754b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92332c35f8b1ad80bc77f4a3cf87fc0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96965b7da0e0fa5ce9e11c9703a4e6fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523b3cac2166fdd243dd945a447eea726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079df89ad3be9e86c24be79e16445227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef213f0c6e9f0ca041a67231b9ade128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fa9843249b4d1ccf5213080943f7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eccb5676ce1a0aab3bf772208c495430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122025ec0c85de24c778553ff082beb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736bffc38d1d8345a2c626f90b2803f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee465acd1ec030d8737cc4dfab000e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d223d99d4fa9c9a57f5c0f07ad1c0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b2ba29596e2bca8522f6a1d6469b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658925ff0eb1bc1184aba50298a45a8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3dd5f918ff253332bdb48a1e916d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f188e6a8063e1b3db0b3c16fc226f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07365d94a980f9a1eee08af6af4fe939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1e14a523176686c83c71ccf5deca940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff4a196283ca7c63a2ed9fc67e011941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73338137b4a02faf055a292cae8af342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567a1cc6c09dca3622040ddf52cd6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072a1f120673b60db656016a9a83a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc38224e539ac48c533322f00ef1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac842b1a4fb5bbb71177ae3507fbdcf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c15776be7966e4810b4e323f0619b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc15ab32ee5a1640b0b6754ed74f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e15fcc15648b4c9e16dcf4fa5d2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56379b0505401223c8daa0805bd6da6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5784f84d64250ac8a1fd301b7badee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb494a88f1d45a52125f0c76e54a1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2ab2d9172795ad56ba64a7b5bf16f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1134db308159396f43add4778f97954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d18701bddd308d35ef24474791e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb013e594aedf2ef67ecade11cced56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a4f67f54f699709eb7a4538c46b9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449457d125a0c714146a1f762cc940cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f1e09fe80049d0c1fe2cf6fb2b3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77661131cf6625086c70c0aed0d105260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c3471eb0b310f898ac73ed8d9691061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c513c0eacfc30c9df26d20ccd18cdf562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51ed3bc3722748021a980005f7f8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8345fb58884f16d8755b72b5629164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbace846067577a3b5d8bc70b9543de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca68061e36b7ca873f4423dcdde0d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fb5df3eddb4c759212d4a2afcd89767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10846f58b16c6a485d878bddfea97e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea10b04abd8ec9af52ded26095e1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad435f7077c3cfec363ca9d15778db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde2fd85f8040e829d43686d4d0f5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc1147574ffbe244ca76f22b7a03372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46379bde9a5549e5d5247813e1bcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e676789d3507cfd3dde88aa61a14674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddb4356a8ff3b6f040f57a4a1fcc7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53acce5581a3ada5677489f71b43e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300776c6ac39ffdb3655e785d8caf1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39091c7891185a022ba310479c380b7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b4fe8d962424fe5b2fe375ed4d5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0594c9eb770eaea1ffd6944af71d58e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f604daae8bf97e804fce272931b19a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc30ae4cdf0f37f182d493ae75e2fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3133776c2aa52a03d2d6db53e0fdfbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a48f7affbf19a5ef44cf059c84ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71136b2e698bf11142e785f6d7228d2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845fad239b271cc8194fc876ef436586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd86e45f4fbf9b3ebbbf5517c0d5f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f2e270cb0573d8d3318b070f4661888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4a865b6269ecd6880916e7f6231f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40500e755d897c2e10d95efd13aaf47d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e98ca8259da9a13d50d8a5a912dfba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6844fc88ac51d66e0bb89be72a3afc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9665b8a4bb02b4afaec03043d656793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef469c0bd9e8db019f18fd8ea7935294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3009bd013e41980abdebb02a24cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96309bd932f9efbdc7c50f6620ad552796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f96bae1e5d52f4e7ad8d3aed014e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959753431d9232599e97efec6385aae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a7ae0fc672186f6b27f699ed6f8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca076468cf3b0d02b9b7e9d177db5504100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64689a436f267192c8367814458d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd34dab4c5613a635f7019867b5fc85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19777f76d63e5744ccc2d67504f3c544103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d159d032807593893e7c84b52bff8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f240036045a22b6f8a1b47f74767258105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aa61447aa192675f5e08a2bdd47e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538cab3aec305f19af523ee2d197d28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebebe86459d19d35532086aa7648660108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27704576aa61e91a634877e8686441b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc785cd7aff63dea70d61e982ca0377110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cc20eb3867196c96845a771337e06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28056bdbb1238f3cc653a8e44ec8917112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6297a8968a7af3a13e46e5183fd57e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eeb99c3a45773b0ecd9ec96fc40b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d00ae734cc67a58f8409c00a3e0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb9527261d29403834a78ec7005326116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e4bf4ecb941078448e676d19d1021117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809748aa1e8197cffc974e4bc83e4de6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9aecd85637ced2f2659a2907f28a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550d395d3c49e36148d0bf7770bc21d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c85c4e5c19bfe2acc6af37a369aea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aa9f095b6dcaebbd2f4857e201dda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140bb78f0bb349f044de2a0f0e0fd54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04bada13ebe763bf58c66ec470e14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9d026f93d61e55733a721296357e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349aeba038b1fb4aff2ae38f802c259126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d46dd61f1ce33c77368166163204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41526ebde271342fada6925a20e6e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b9bce61ef59fa406074a0f0026c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b543f3af7e56c1524d5e7321d301130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e1b2f14c302b9f9ff5da6d697d1bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6667bb404c671f722c191339d2a5e8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d811e73331e372f1b0e8b6207285c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d13cb8d2d9530129b42bc07f10e7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474db0797845368c7277907869bdcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f76ec1e61ef655aa28a6f5372cb29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea58667afd1818bf36eba42b9c57d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca5ae48d2a6d74a72b147462afa06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688f2913a60118f10e9c1953e03e25b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e3ddb2091af3f08bf7a4af9bb5e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37b91dad597933bda3956417a0a460141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0d385b94eed7cc934a05f9ac2282142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4785c9d2521a255e2c2431c3be19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223e5388e242953a4320935a218bb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc94c8821ad1269575b8649fba4ed0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc22781b57e590b845424fba47a5f0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b50b8e929a22b4eb07c8bcce6c642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd4a8eb6b8f065b52d98c54060b4ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc11dc944a76e37379177d5b59ec26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883bf6e0f0943e47fdad28270839d92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f766374d67ebc01aa5c62cd80000566151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aee577ad4056959337992baf12da1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be1b9f3c96d83cac156524ddb81e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc8e3461a7e19574ccdba9c1759817154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d9d886b08603236f93f5ef366290155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2e3ef377f8e5872ebe8f8aebc86c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42eb9bc885bb672db7c0bf2076996157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799897ccd6dbda1a50056921d5afd0c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2fd89ff53afc1a27a5aa028eb8c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8ef6fd117a797ba065b5c4623e36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0a5e39be81edd724a7cf49ee5d2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b68baffb42eeb3f325a044b5bafe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8da80475cf4b54b3adb92bb7fba24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c61f9ff995ee03840ee78575611f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d89a0f3127f741d0be8a5d8fc68d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9847811783891c6a01f8c8bf0e1e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a074b8bd6abb124d6bec00b90c03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b25d7153bb5b5ff138ea4638e3533b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9921ae69254f27015bed186f99d7625169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aae7d09d1dcfb57aa3389fc9bcd08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc92605153cdb365f0907926c61ae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971f51a31102770adc34f0d28b9f4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d7b40a0d29b036e5edef62df405e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880979cb0cd357fab0f3ec7f8c0b0e4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>