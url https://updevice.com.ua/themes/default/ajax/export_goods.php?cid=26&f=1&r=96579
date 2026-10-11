--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face3f1229ae63f50625bc5e0063da101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be0f9038d557fb432128f7276759222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3803d3b592ecae94356ec176383aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fcac225ee2f4300a2c8fc877fed734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2760e7df6f22aa09cc8f311528beb595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406c8426ccd96cf6d0fa559b65722516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03af5ba18d458124d811f6ea89644f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca164772002ac64ad767e01bb951eef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5227c868e3fd9b14e5608e9bcdf8969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715494b4a8a5d2c3ffb19817557015e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3d6d16e3609984d65ee4792988e7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2bb44f4f8c5d5f9be93a594138a5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eeae309f9c3849e16926012bb989d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407037f8dcdafb9eae2b8f8079251cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c3c672261738408ba05d184fdf13d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1a875961ca17d996ac5c40162789416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50133c52cc2baf84622906fde9349417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69996c8553d02272897301b37a5c8cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286496c6bf419baf2e692add4a723ac619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84fa275ad64cc18aedde924489349220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce442a3bc0102f36748a231034f5231c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb70b1f43935275c13943edbac9989422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16358d7bcfd12fc0b1564d16d95d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7e0cfe9932f9192a233536f3f40f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc500a468b8ced28fb312deacd72425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e98811c7bee083c86e26bcbf1ef826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aba7b31b29789c9777b75ab2ee53427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ae9f21338e82f756269b77e72347b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cffefea639f32142bd9cca7ee5119429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9637f0c7ea36db56e3469d5954bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b552e9dc4945a0b5cb2eafefaff6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111e87f088c1085da12ebd3fbe4ec5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdab2a5995ca1d56179d07a6cd7dd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd829a6e235d77ca1ab2138acdc8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbcf385efd467864225d000cc0c8e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1920b5ef5eff9b4d7140a2220be1b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e31a3e65347da2fb92711a667723537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e37f5f1159887d85803ac56a92ba438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118fc1659701ee7de022e9747df9a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e443d9082d45d2b34d663bf0496b2a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51482f1b828585a6e4f83cfee4e4115a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91268dd889ae9fb0b821418df1eebec242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de970510f7d784099ec02cf13da7b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63600a4bf45295ca193eafc0a6ff236044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71008d81bb0268e3399cbdaf5e7c78e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034823faf75f064998fa9100307009f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7fb58fca0187e94674a876f08bf3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54558f037a1c0c151fc34190b90d680448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c246026037bb5dd009ec587f100668a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62241d8ff490fb638328af18d5e3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af076d7818efe728124d96b59689eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11710cef21a27a3e40984f08dc3dac452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023fdf83702726b82f880a22729c6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad126abfeeb89666a264d4161abd5e1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d86c717fbb9b0f5ed8222f51b16a4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5741f504eef1338ff6353d654cbe856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897cd673b02c62e35e8a32e6ec2d9d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf05c5b4a1c52159d6aa382f588cec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c67e934ad81b1ac0303fff1de5727d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c81d04a269220bfa52a55ea2d1fa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea66518be971d18f3f4c0935f4a8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a0d28653070e2c27c558eb0395bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3841c3253d9b8232a7b0d63b6407f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57086674388fca0a839fca5ec22c6b7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f36044a590f219fccf7e94f4de6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d224be8efba60c88ce9537b7d2c4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c071b9ff0ffc9c4cffa46c5265e7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428511ef14d888fbb78d7f2c97fe214f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96ff66ae5102e5d1d24812fec29d0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf298e9c8f92415336496550fdd97770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a3565fff2e4b9a9448c996abc13e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe39e727f0997fa63e8d538b1f8f5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4c5054f5d1ae66104785bd88c131273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525488c6b56e7fe32293a1e43ff34e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00be751dcc88fa7f25c0156f9c0eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ef9eace2ea0d3aa52cf0a003ae3ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8484f46a5c65166998d40577621a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e963973e0bb45e2a5f8943eb0ba1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876d87470ee1eb8f53066d81b11f08b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3109294273b0fc40f75bff044df6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d284552256e30b2a6db3f935b0e5cb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec8f14d7473a10b66956f24ba1bd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52984b7f479d5caf14abe40c8e205283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda7478e421e662dc9d7a8270e91cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5db94623646de9a0a0aa4c6b6c5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531914d404d73f45340f8e7978a0f2f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6345a1a42f2e9d156f9e899357cf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2caf37167fa3f54f7232da93d19988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbdc8af6c79035a3bccc56df9608ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a7a7ebd53b982049c88370319f9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99505f0c572fa24c690679330cf7ef9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c361d25d5f55d988045a05fe57e2dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86e7a704065429f76683c04e6b788793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ad691be213a7c4a61022c7b40402594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfac39492672551d4b5f3d739c8b9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ff5a68b185f425b5757e1df8c191596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e1dbe1a7896106fb10bd2a2db06a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c22577f8f1d985f5206575254bbcba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ffadce1645f9658aff80c86cf21af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c979c424d536a356937b07783b3a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654e3faac9f933b90b0eed03b8d8d55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a14f00a453b26e3084e9b3055251102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dba44d71d05278ac2d37a439ba724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6ac4c9dae88407e1def333c5cdf4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc84150316f827ab9e6adfa66824d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c72f60745a04d56a5c25fb2bf5ae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a557652d33481dfb77a815b5cb4c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd574cb0cc800df653750504f391acd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577422b358a2dce51ab5484955579d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a43b44b513e3fb26207115f16569d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681343463749199dba8fb4b6cfa2f7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5411758bd720693170fe63641b8dc32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74802a6e8503c94139fc89548434acc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c6d9283d039326d511bc40de7ee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd24b5c8685646c30ba2377a374216f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9ae6c299cc409d35677e33efe3358116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49118afa2b2697179a35ab20776cf2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d973bb41592155e88d73c8c2705e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79aa41f6c9ab871b77d065a8a35a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac40633b9f1d5a73ac9dfa14fd285120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bee6c7728b0686be73d50d739a70e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60881b7d5f3236ca909b164434de4942122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c15b8242cddeca1c8d1ecddfd10ca7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828c675f5f1dbf10dfe63625fba095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e0fbfc0db2b5fec564445c1732c8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3ed9cb269a0ae6e68b42dd4e1ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d7b009d96d08a6b4c8006dae9aa93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411bc1939d490c4ed910b58b71a74e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d59876c7a6911ffcc7851cb81e8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97606adf69cad8b2e71c62553140a528130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5938b3d325cd9e40022fdbd09f265b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13d8789bd69beccddb74189f3e160d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4fa7e6c1969b5dad4bef3dde4a6de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d05702fb8e63c1f7f995fc42e88f61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50c569e4cba65e638f58c27cce1b27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad750ad50f6e5aa4b401833b4f525dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e26d73d297df9342c28746e5a680137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2a1967d762362fefd1acc551a0da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb6343d093c136994b16ce83232dad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dad7496715bc7648e6de49f311664140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ce6d0bfcf7c1336b0851f55ff5ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf636526b5bccbefbc43e4486723996142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a626254ff0c24fb032ee6827bb6e72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3d08d8fea5480a5976349878c9a36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f2a36a0317ba8a20cfdeef0d50a7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f708d7bdc8956d9c8d202fb59db7ba2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9bf6ac8b3d53fedf71ae13706c61f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4366560de70fb6349291f5a3e48b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b9dc5c4acfec8865cc54e6046de5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c074d8f2a053181ad05c30013d1f01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc763fe6456d9ab511b473e480003151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a9a5ac614c5ce3e447ee49b5effbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cab0f8a90953cf1c1a9b751f558c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0b0766888c847a74a9d20e3dd1d05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b82e3499bfd6ac3bdea4b7c0171bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957415350b69b6c5bcbb501628349e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458060849dcec9d5dac9179fc7dd63d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce92ee392ab61455276ab28625b27c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf9a15380fc92fe6660d01be8151a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742506afc35c9da515124f6b968752a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1acd31a0e5227300e667b783d69a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f5cc70f53883589922aa0615ee6bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cec9c4637e2db9dc2c4b8baeb46895163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e94bffa0ef2df87b759882fffa627d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e2eedb5c3899cd5b14d4f31b90387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec52def77a9a50bf7a18b8f9f9e0aa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a042c46ec22e7ab2d993781449b1d14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13132f03c22c98e899f3e9d1f01aeedb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019c60cd1744678bf493d16eb640236169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c7fc3fed9ec931f3052ff7c853d5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed879a0a451ed62cb8106cd0990ff09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23b53ab436d1124cdc439db3f6653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa5a7f6ac178b0d0ad3c8ab07c6c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c5eb01fb03b56776951420c88571b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac9b28f7d7984e0dc901c1bfbd7aff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3fb077ddda007042bdfb49db5b8c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63761e8262dae477c85793fc5916168b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deda78ac64490f922545a6b5671d37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff520e0e6f435a473a3a413ddca05592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253315e348507bd3a03e821b051fe1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fbe4a6c0283e6b457b74b880b599d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ce5bc9b3dd802a6dcbde89d891ecf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41372f0797a2217884749a8cddcb1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce57db15e7cd2f5fbbb581c2a4a794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843477ddd1d94cec88ca0c5832b5805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee4a5a0acb384b3139deb399e104786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ca32fe5fee51082851382fe5034d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c7d0f67f06f371dfbc4eb4ac315b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df76c7ff49e7af1ee909ac51617eb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ffd6106ee3afa7bd8369fef4b558610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949afe7b9ca3a605b8ca1f28aa70d44e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac54228b1fb6d4783763273ad1d85c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cb057bb6fb343ddb886a02fed9bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d73b41f2acbf244ba928c54c7a86eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106a879106aea477d1c3969fb5939715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddf3a5a1a2f615b648ae75e89e801816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e5c41c849a290e234883b87d3f7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3f653af989c59f6d6be022ae57d0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad9f458f1fe77910dd7a924c0ea8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69ac253804abb13fe9f29b7ee1b57e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a0ced0a793596b729c01838d257f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd17d1b5d25575accb78f6dfab1f6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b221ddd00a8bf747b7c6a9f29b89df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb039dfed29a5e4121b1b7262e457c3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a32bf619e89fe16ebbf718a66d0b8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e7874ca3bb0e739e6c235e8e3d54626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dae03566b83fdbd17fde48c73c0ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e29f24939bf3034d03d55c661a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801559b67415ae6e7b51e1a6907255429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3934e0257564f6d44ca801db22cdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f313d6aeb2a4e6eca03843df763b0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830710e7c797df6b7637c35a9001c8ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef687c4f79acc512423ae2502c303b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f6af37396d00b026314fbaefc669e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165697983cd0c00efbe6ade2b294d1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d88fb9d4d13f622d88becb0b6d8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c58325fb4037b792891f5214b13037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1a2c2ca25a66362034ce7523bf4ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21ca2a11f53efe3761570b982230b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fd18a1f78ea594a10854a0dc2a13540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0865efdf284a2b164730d95ecbc1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e857e2a606e9fead75b257ce58be24e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc487fdf6fc019ab2eaae91fa46dd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a833b83e860b198d386df50fcad47d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428a60b90f08de1fa12b7d7d11c6b0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a217a3dd8ca7141b304b2a2c9f2d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0401a128b2c7880fa844d778eddc8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f2971568a640e1fd3eebf4fa88a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d50b5081fb9578602b21acc96f1c1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a6aa29c9dadcb0fd5471f99a95dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1588268e4e003609c7ced1fd87e8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55c594ae1e2f502be4a562e19ba13252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d70325daef97551d9bb6e9087a155a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f53bc31ea06cf4d99a56635b771af754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12675cf9c97085c0ed73282f48ba9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f48b5b6f8a806b4b758d7a7befb26456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05912641f54c684250f499706cd9c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9b56a72954b43112974a2c17e605f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e52b381593da1e65380525dfe57c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7926e9a8379c46f9a04575f0babbb7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ed2fb708c1c558e74e63ed979b1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70bbece0442d001879e34da174633362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3bfcef46e3271a0df6088ba78443b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbea2c5cefa2023e8ef8ff78df521e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a3895f294bbceee6c12772ef4bfaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3bf256b18c8c402b231f41926fb1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd16fe921eb0a59ee4c8838cca9d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace384087b3a492bdca0a5b41997c7fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132df3bd4d6b2cd8b29cddd455624d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592853a0bd1a5ea893150b0950398f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31112973dcbac02bb9df021d0de9216a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60df745cf2ea1741e08a0c3bd2770072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef90e3875a3fbf96465c514b95e5b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19e40335ffd2b837944dcfb21e48e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7368d8948e5a90b723a1d119bd559b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd81ae5efe3d20fbbbf375877c3addf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ddf7f931d60c3bd0155389516b8fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510872106239427f79fa17e82892cdbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf22d6e2584261cf1a8c95d102b33a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf2e1f2e0008e0bcbc4fe3d31e358580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937c9131b53ec8d6a4f9ea6df1e8b6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358d8eb4106908dc385021a3dbee4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6d2e8d2cd8981ce3429c6a29ff2cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca0124ed428bc774c82ffef2e0bff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b59b443738f0af244f3029439fdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665a2bb1ab9fd18fa120f180762025286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092757eb8470012778228c3a49156c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b35e2b35e58fd951ce0c18cb48e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80442bb4eae756ca08396df5ad9adf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132f5d9f748f2c0500b23734250ee1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e8d2cc429ca4f7d1a57e1484f27d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40f0d0152d2d4a89d51390648127a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc46352c7df31446d7668db2dd50df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd32bda4fc3b41786d838fa0f0bc2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528ea8a865071bf82050959a38a77095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27be422c643d7e6a7c9555aa0d384e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae373efa1a19b3a83b6373ef9a8c5f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1083c48a985335b1d1c6a4fe6c2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2801a0486ac74f5c6e98287a4ea41a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a20ce222be3d756e7fcaf2003e6de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337ca398daca7b406693c70c9359c39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fe774325f5044fd2afd8d30fdabef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cfd4b68f05393979dd3f1f1f9a5b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d931dcbee08d5eb1b248381cd1c908b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6cbce4e05eecf70bda3dc7853dfbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d10d2839de89911bd2a9fc7f031e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18acc70a698cea0773da3aa99521ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a3d524a10db85a8e4ec68792adbd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c29b04e8790bba45d54aa7a999ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c18ebc7a5d92731fe75be63c059ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d172a8fb36e54ce816e9986cd442ad2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc92b7eb7775b51789df90e1226da3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914198c7c2b57ea23c886223eef3695113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ea7c45a1f5392e39e476623d328e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db654821d57d36a7ddb5cefe0df719e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4402829405c76f217b00b91fc7d37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e9d2d200dfa682fd54ebea0b2f10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9147318ca0b1d7446a4bd50d21279118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dfbf31ace2e1d12e9e23bdddecbda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c1769ac7dd8776ee8f2edc1442c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a58f36b94588c2ca1588af680971f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d663c62c18e5085e2c3e5ee57b757e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fd3557e174b36e2e1478e93f82f7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7d307721a46a9d7e3a110a7325503124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b658519777c5ed51dda06050154497125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ef0a665bc1324804706d790e1933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adba0cec9dc1cf27decaa579c4150127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb2adcd96904c4ef0a41aa1e6c4fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858adb0fcc39d8b50578b19bc600afdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f2e1bb6b5373c8203af85585ccab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf305dba7111dd15f1471718d368494131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bfffd27d224572b1a6a7883dbc755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48a8f2dbc58d3f3f6826dd3941ffd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9117850b88c5698311a4a3cf30b0a14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21b92f19da22aadd6449cc203d2f02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff8d390eb7eef77e9c32d51cb261e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb70a6112c037a65a68a3e7de0702f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c786122d3e9def440ee04364bf7cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435bf81fe7230a9831f0bfe16df3d1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc977d60afc0fc00dadb60efa82d09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a94ffde3cd82e9326d65c9b3b0674141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1964390c31fb2e93228bc5e80d58e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb677fd77ac3e41dd87cb92a4169745a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a08166e6dc212474ebea080fb64195144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7bfeae70b009654ae5f5243c532ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772c65559c95122851d79f67defbdfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fdd602be5f76ea12526f3938520e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1336ca947968e7d12e2f61566d825148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068225ceb9400bb615f8bcc3c08114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433509c76ce7b4192c29df9d5d2bac0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7771897988e3f9c30fcf7246ac7a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f334bf19c4b10ae1ea7974697c0ae0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64bdb9c3f17b409b68314c809d9b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a36058443b711214fffca0c0765f2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc776f20fdb6e404f9b0cae55e53ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605392c719ac4ff858345a2814c1d895156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e8bd6b4549bb1d0ecb5a09700965157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f99ddb3f6be13b5e7a99414f930b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca816c4f7c031be0a5087eac4ce7512159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd30b7b4b6ac377c34f8264aa599f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746398d0d52f762a9d3c2e7e8f98ee2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6455fb8f37c3d9c33feb4721e47d3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc018a796797f1836be9469559de65e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc6a1661b700be485b4adbc7eed9df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3748fd7204d5f384a4fa1044c8a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0999b75bd368d540e823ef5cbc05a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a476d300728f55ce54f8f0dd23004a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e1b54d83f2d43a37c0d86c1eb8a91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6fc185930347134e90c210efa7b16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92b6c1793fb4d63021e3986bcac866170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b5aeeff7e2c34c856bc07068d1ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128a3941f7ef5a1154988891299d1b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f438c2a87e5b9bcc69a492fa51912bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b279dff13b6a68294895b47eabfe6a5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>