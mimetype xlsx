--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d537cac42af06aa55678bb03eb5e0bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b765f5f0552c3ec9f648a10e244422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496d7cad0d87eae02ba01d2d4fffff33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6301110361d9a3d63de9ade17534994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707b8e534df60e354bfc5b0f010a7215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897d38a99fbda2f78fbe85d226158886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0313fe26397b1633f2a55e3668449807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a59c5ee54bc61b1ca90219360512e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1e3bc73e6722b4714bd5f29dd1799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed28e2fd7eba4e98810bb5ae15e4c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029001bcb8d2a14f707a21979e5c55f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a3c2898e52acc4f1fae868883d7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf85d88c23da2833fd1aa60550bfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c259aba5b4fccce380a7d244e2320d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a85e1fd9744ddcfcec526faae3d7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde21f0be6b7161ce4929599451de5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7d665a3e9277499452e35b2063a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d0f39d2e3ef140ff8c8ca1c9cd7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab7c355286711f0938fdc3599f15f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd23685b58991e777a72e43da04e6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3379522f64e101c26502cf58b860f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bc508d4d3937b0fe411663ff14d7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18f342e775de4241c729895cec3b9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b18e121a5b8ddc0af0b45455a40424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab15d07cefabe6cdf1fb3ab9975c7b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a43bb972a9f5b9e0c1ffcd5a4ade526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e31fac2c87f1be132b844c105d43f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc3f85b555a76b7d8940c8967f173f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1395ebbe5de13dcee35e8ff373e05929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef618009ae3c2637d8bb28e3337a11f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da598f32f63f3e56c0a286c31a81ee9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13caa4940c98119b3148cc24cbc0f7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b26fa6789ebbdc4e856c7665942133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad07d06cd0b921dd02eefb8d389ecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c29ccdcede3c4c43f95b6767c3f88f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8c57d52b58ae6ce061f6355748f3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52d2f329839aad97db0821099206337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13308c6e190edca86dd122c23ccd0a9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807315a910e43023d71bc828bd3711239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de899000424841056ac207a1c8a6b7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44902d7f7cd0b3e3d2454112d47d3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135958133786fe95b7b6c5b474d43fcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9450db6365d6458334d25039d3611b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90514b01c94920b286d4cc93051b9f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c69e54873536f3d65408d786267945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ca80f042896e55c136967917523e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737ae113dc4c4e371024cfd9f8c333b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44590566a6eb7e350b2809c450e2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3f9649ba6ab61e43bceddc900e6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c38c92d00ed05d1e09644877c17cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51eafbd45706f729d159428d7983f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede073c6ba093e40abcd2919a14957a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d392b20feb1e0cc4637817ba78c1f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115f64761acd4441794e1ffc6e0227e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a141c52404c86b2254da722349346355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eaacc1eadd3c6cc012da5f7047ea056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d1cdff9c2dddd378527190596bbf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6450f9ce5924579442801b98d0e76458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6021ab7bd3746580f0d82f89f4858a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08576afac0c6105defc6184d3cd8d6a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf28993fb6b5b38d6eead02dbc5febd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12bb3d71e1e33ec0ae960614ce1d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083fada7acbc08caed10269d589d5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6f2fe76b65b9e08e0ba539e0ff5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef100a9b1874489aa2c1d42f50081f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc44e42fed9ec5328ec75c79daa73e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1f190d473abb1c7169d2ae882b78e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cc21d3d50f597a2ed4b86b6dd3d0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0df86d093241262ed91cf9a1cd10bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0af906d152363d4ddc1f053021a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f44cbb7a0cfed2557d6d91076b9a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5075d74abe1ca8380061d681e3557ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ff62c330990c9fd13d7105ff6a6df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886db24820a279960f84008a597e09b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5fcad3f6ef609956017900df93e4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4dfc0fb2306fe207df7c2e1bb1c7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c0213a9e15428f897ac6ce46e74a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271d452e1faeaa1ebde7d37752480378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1883557c6f5f7464cf2c8d2b3793e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb50e2c06d8cea3005d3fd0cc640d5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b440f49ff836f78071e2743af9e91081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed489ca48ed08ad673fc32ecfbdd9dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaad495fbeee24dd77672046180245283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20af6173ed73d01477ffc213cb80c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21532fa0863d90ab98e7c7f4de0f2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de6dc1f0b09bfd38ba61edcdaddf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d146e3bef3e91c13b0e9c383b0e74487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb43913abbf16aff53f864c2388d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a859f2f1281dc978d518a9d8f570e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129b5c798593b7da7de58977ee80c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132313cdb6239f38624a2a124988e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963cbbbb7135c074329e3b0460e2f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffe9dc3b329f68166e43b487ca690493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a18af051e261c6099706ee3922df8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc27c63219edef898f714c5b588bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530da0e943cc38f8e057438b302bbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5044eeaa97e81cace1afe07bcdf4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814339e822ef78cb82866e16d80ba81698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908bc200ad69e6d496ca685823f1f5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f979a6f9777c071a9343bdcc8ff5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acfe7ee789593a17ee9d54ac015aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c190c836d0604827f942b11c323e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694a8457549a773d077b6dcb8ec6807103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7773fccea0705f395edc41b6348449d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609172f9b8554f06c14f25f80a02476105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdb0ebf8e374b2d8159cdad8de9f35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c3ef490eb6ef7e0a7a92abe81e3de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64104b21e05142720eac5cc1fd3bc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e9b718ea883868f9e9b0e338cab5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ffcb51ba7157d12c81ec4f5f4d6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c89c2d3b6012e76fa61864ec13c95f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e63c1d040fd9949bb15bac4a97e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e69f1fa72b6ebb0487a1f6ffde360113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c159f57f05282dffaaf12209cb8946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd4656e356739fb1852ad5589dde4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2700a98dc63d8a1777734944aaa03a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567e381f59df1bf8db462177e0aa8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e06c34b7ff8e84b996d505ac1bee93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc9e1c9a3c4c34210347d85c42813119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e54a41f2c4fe69046145f60e9b7f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff57d430c523f342b84c8ed36bdeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e848c32cc1566133366e61d00e9258122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7def95e22f7d6ac92f5f37e13a2d29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad74f9ad627ae478968e930410b85fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2cdf1995cbfaf0f018b59a66ed85f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef5e547ef8eaf8979e1bd0c61cec24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ca37d7bfd4d30576d1580fc0b0f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ce35f21849385326744b1f18f104d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8892da64c62475e976b00c34a4135129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30403012fdbbe7aa5799966f5219e22f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3abb86aaac5f8e88cd869cb53206b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd35beaa04dbf1c382ba26188d29b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b9559648c4fb650bc940024253c5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b1eae7f1130b740d66b582ef3748134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3643d746d8976393d8d0fd37236dc09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af21e9bda7bd179334d0a42f74df9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7078c4cf84fe8fe39a0f72dc2fb3a68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac119000525813a0b571c5d0ae72505e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c64b120505e660eaf8ff369c43f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a642e6ae8b84d8e39877313899cf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54eda8d8a7649c72971afae83fa102141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6701cbf37f45a39234b95ecdc5fcb5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0a00d668ce24745118f80aac73ed8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfea41ad13fadb7f60c6191f3958cae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139cf8b9112919bbeeb7d635829feea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb84f521d125cf08b2f15cab31cd1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe4fd4a77158d19b7343d15f5ed89b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27db3c4f5ddeb7946006555dd0b664148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c556894a7fde0032c20cd9628f9571149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd47b1f09b4e0f400a657cdb182e799150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28293079f95d0e06a46d803556bde96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21dd582dd88a542dad5b0e75e7e6db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53444ad4ce68acd61f3365c6986633d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef721f09c577c1be02cdea2b8c55673154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21f67657f4f13c90f4b2bd91aa5de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc720f1c626d3b4139f41fc0e01d2dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90b3faeac654502febf7f2f89d2749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa9ecf4c138a98e237999e2615d2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30827444a144ba8819b1814d874bfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1117316e24fd31773dc88aae37ddf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06fa2f07c3d6e48a38fabed73b51a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35ad8b35356b5f6a3661449f19dea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa8b95ddd12542b388d066630fc37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1c56d1ab98bf2bd55cfffbece2f1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba9f5b5fe78bb51b2a1aa72b84163165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235ec6636c18877afc93d0f9af292b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16cdaf3fa7062058cff0719f7fd24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06044cf11627c18f0cda9d0f588ba9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200166f765238f39868473b60f6c7b7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765703c1b21e23edf7ed8fca9b55f3f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb49ccdfe513f7a7b99e20af9bb3a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fae6a3a85a3c93140889b371af311d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725ed684de57ac4e81b1240129fbd07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451dc8ab1e706bbaca0202f8b967a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd31737a470f8b8b1a0a4628b266b41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe53826dbdbc7809402647d2748a37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0fe0ce1964e7cbdbc241be55bb9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ae3afe7db58a903ea9c93aca62814178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d8975c33f44b4c3e92ed219a40d21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69182b5b4dced2b635d1d03ead243708180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8144e9ceb3049b410394546e99191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5e96e1d43eb393e46b20fb4642002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82b0e42593754d079a3ded394fd8d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5df9e397156012b2327d2e53cf68d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71840a8496f2b4965466893a6019ed75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f63abc848e894ce64256023a470e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7c4819a885118b67623a1b905f517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0051637e7b6067d30be87559de74668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be813760d8cf15aef2939a6194f7adc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9951199c94eb5db285b256d5fc9df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b39f9ac7c393c1581764322e738e7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a773002d71715802408a6b2a75e6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c5129c145daf78a4be3c1791aca2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844eb6ac589d6cfd264ca08aeb3e25c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee584aaa0186054cc2f7c0724d117c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93162127e20cacddd370e5ad385c247816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41282167eabdd56deafab663d5249d5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237fe62c8d6621b5f467fc73d44f81418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c67190db73d891241745d4280127319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1187502c6f56958bc2bf3e0f06d8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262cb1c498d6da0251203661136b00221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1b9c9f8ac4c3ed9992f40e32fda5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f00c3d2463e364e32e540a17a178d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0191ab9e0654811116e36357c143224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d809d93e7c3d879c5d163402861eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d659d8fad469fef323e3cc33e7817c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c86d032d519bb4e7ffac7f4dd1cf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d8607d607e7baa26bcfa0b31d78d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cfc49ba584e2f92147b323779480c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83ce48186f01a69b9a7b104dcd71930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcbaaa9e165d5da1a97842158bbae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4658c3647ef701dace27afe73684bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2686087e9bf4b328b5f64000308ba5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9023e7a55814d21f194861bfa806d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84acfd9091e4496d0c0b515a1d0bf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7817a49467a01bb734b1955726eca4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a5c3cf9225c29299018fa0d42b4b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4072c774ab42c0a995f2b25b4f031bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f293054225fd818772226da8afdd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde5261112ebd7cefc9272b772147f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c9a72ac9fdcb23833afcf70e990541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12413095f74c9c4dae9078e202555542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e12c2cac50878a1ed8c62525ebce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc09b827880e0917e9a47b5e5d006044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59309ca53dfe50db72a379ca18caa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb862749586300f0597a6ee3bb9d0c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4aa92347a78fccf98b7be3ad10c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2d730aa02028640c308533b2126748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173628aca2c862eae9e2ff784ba6d98a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928cc670104244195bd1342a768358d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b09112400cdef349eff715130e6e8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ce11969d125d90f1927b0801fd2b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93502ff4453a6abd41185f8801b7f7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e1986f203138e0c0032e59c79a69c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7273a5d5dabfde6d370467252b59855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eb759167b9da0dcf3d25dfe0e842256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68a82ee6d7b61aafea09d8ff3ad6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff282051dd2fc2ddc05acc6c610fb2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b872f7e032fba04470540684c4539c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275474cd0b4840450e04a820c31517760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb191d531b688f1017f86e6f6bc210f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c22317899ab34b93863ff089614462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c3303b35e34512c2b7642cc9248f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ee76818e082f7acd29c94f6f2c2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e9dec28e513c2b3ef7ee450a80f2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6e650c8385a5e97aeb936d4b746966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f17523bb8ece29beb84e77ccd24d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a6b25539591511ab907d3e687aacf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8ea18558c215d5863e9db5c1254b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8b6e2b8652d85b13b4fec0ce6dd7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8df3d558577ac0af4a7e40a57939871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7099dea1d86deaa6fbe2b0e75f561c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7c671d6afcfadf1b72f7a95e72d6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cf3c40cf960415f2d44fe47f0931874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722fe83eb955e15dd3c3775897c40c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3bc5b88c69c7b75ac3e45be496bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caeea82be1e3ae54525162517b1bde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b081cbeac9f4eaac2f3045eda2e1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab347cc585ef8f25fea5ecca143d3cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf87fadb82047898783a9b7df42ef480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1864fe2bb5d6f5d5b263519c31216381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096f0023143c311aabaebb219964b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d639215a4ff1871b7ca8a43b5cde25f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9c8171f4245b11e0ad993944304484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a938176a458d546a9ecd7bbf11fd0f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b8cc0251d488c14a6ca51e7fd0bc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3093f0b61ee1592cba5f2c29195c5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4fe07e30c1e2a680577e0e41f3e9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77408a7c12ea8fbedaa147c0c829a1b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f8c8d99dba32e6ca403559cf3e5a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a75fcdd582657f74d64046fb7d4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892d3f8f208d919475002c36ab542692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8d12b43968681a3de63714dd9e1d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa16393bd4719e969e2157d4bbafc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd672ce7861e30b008b14f15b3dc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943e31296f02480ad9f5cb17cb96db496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f77b814407e1811d1081675794d3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d872a8eff759f30a2dbd08ff922c2f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1848b88852bd23e3277c3ebacbc59799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6a2fc9427bb76d916ae82bbdad79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fef159ce8ecea67852126a1b13eca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ce8aed92e6d320243b3078ca800a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86524d40d93d1b4f3b3466f6b7cb3ed4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528be706e868d8274428250c0e53e52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3421989f70de8df679d47dc56c34d7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232c05c8e467ea863fa96f52b320c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c935f48c8f5065fb5d99e2113f0912107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4bb8bc4bd28fb6486dfabf15ad4e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51069a36d5fadf1c55643e8756d37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e4a14ecc1c0790d62561440a20132110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d1e66b5eb42eeeda97fa811ef7b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc36f7f73c27df5d985d5c683580de1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ea98b3a83fdfc4730d2f867d460df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b9d963d0011646b7ed5615d6c79b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489baabd8300458b457a6c42e27ed75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeff45c9b00d6c49ac1bc24446ea95c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee0f9723ce6880e349f047e80c99b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef0134aa87aff65aeee910fa3beb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facc27c0dabfeace8b00f834fc4924119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6af3e2da0f8c9d70be02ce09434bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbbb9d2f7427df7e36a3261d3d87fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c90dee9b1c7f2015296ef28c81d603122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a00601f02886152bee682519c0de93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00c313ace2f5a6016f0d4fa154470124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd4b29666d6f393c0e223a1abfcee1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db0c5870919bf1987a16c83164ca7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c638d3e1edd8e8c64e094439ec9f78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b72e033eee075b3dc6c0069b65d88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d9d588f5725241b67284d24c4400e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f00b67817a69d7bfebd88ca23950130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478965c1a52e92eec81f22dd2a6d043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea354e50034c8a76a57733386d241ac9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a032fd868daeef70e9eac1578b42ed3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bb944a3363c868b1ca4f6ce2475cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093a2c3bf8b9463a5a42fb466bdb5f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaac132de14364b1ec4e80a925f708136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125211b885535b0c12c6598c3107e986137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3574f300197a5d6384a4148b912a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47031c2c9c148acd389c2cf6ac43988139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ffc5cbc0cfa4f62df8e2a3e3442a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8898bcbf75bc1613928fb8de1491e6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8dc08624d235f0fa45bb249b56790142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880422b2cabcaaa612744d9521371ea1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c9903fb73bce152cfc9daa035a3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98827e9ca9e554fd7088cf820742005145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94621c63125af92d0888de53e116d58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee3ceb77bb8ddf76be518e35fa177147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8fe4090bef51cb70178ec03530718148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef5fb356a54ae7a0ed5929d1a92626149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a153eb604309028e6664eaaad81e17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648f4031ff39ba2c38507a8169ae50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed173363e90ca986d5446a3e1cd754d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5257456772a69d619bddddafd34ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567af54836777518e88a02b4e8ef33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d866c774a39dc22266d38d5871ad7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb21d64b063a1e1b83c557fe5ea4b68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a2afc06f4b622da91dbc46d23efd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd1da53144f0bf08a5d77f1cfcef7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69718071d5a8ff924f13372a5f4f52de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065838d4915755d50034ae594da1d248160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451f89dc1e2691a29e16a10260d0778161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63dd3952c621fbb763b33b160dfbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb491a63f4180bb546f2429b0c0093163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53181516890d7453df33ac4e0ba7692f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367530f0c7cdf122e65a0b94f9cf42a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901670e27f539e3771e00c8044b802166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace2068bbda1f4c99394ad6259d29b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9213b4452cafdfbb43b55ce2fc041168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501696d5a6b398b6758eadf7e858d628169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ed480469a2e73882132181dd2cef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901103e00f7c35ceb03adbfd9fb7f86d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aefac8d52d27428d20401275eeafa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df407fab2fa2c61584095a17fd799173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b74a3a3a535ee0ff38c4076d8ffe9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b983a679b58e20d6f15dfbf8d8d2c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6c82e78dbfde1f1328c9d6a44df06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c9d185eb2dacf89f3fb44d63b6ec2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d4db28665275778be8f16d65634a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ce42022327e4af417808ce27547f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eade8549f283ea361c07b048a581e180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>