--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e137dc61df326d25721fc8d796059c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0c467ee43780a74481011a1206a182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65cf3f27bbc429e52c62c1cc86b913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122c2e49ac5af3babdde0668181cfee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4723ca0cbf4ac032d41610199bf35a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ad6013ac68d8b58fb2f929ea241b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b503cc536854531f5536268cc26ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994293bfc9e6b0087750340286d487548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f2965ee7b335fdad68f6586afa71a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a052c3183907881698963705c39b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4caf3c63214a8d91900a1ab573f1ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962d613c811eda4d005a11a8e50a3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a70797aa58a547686b5db316abb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad726896481167b9eaf22011937560514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58585ad91a44a0c367104a1f8937bb7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab3bc28f877544f8327c1001fbf2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee1379c638a98f96e3882e5446d4be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8932a479c8ce1071170bd1a2c50b8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f054e1055b2a39d2c8ad3dbb29ccd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4f15987e89c0153bb8924d2ed92f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e35df7b3bda3f12aa0f40674f93e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6c7145ad956e04d0896fa9f19b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93880aa574dc3adb3b7397ac332d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed307dd21caf3edb762f52392fa9f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0bd45b534771b5291bc9bd03476f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5cd122f7a3d937db5a4993840a80426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706c3a4f2abbf3cbde4b02f2cf078527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d91dc8031e81a46c738bbacdf55928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49271cee25be5cc4a03c44bcd08538bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cea4d0bc20260cde8e97a64f78731930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d244c47c6b67e6c2f7466e2be83b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc9de608d05560008d6ad147a896532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106832b105c2070f4c72b948d3a91e3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f85e4a14c1d2f4005abc05c7cbd3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23ff4927d2b29cdddd64d02d50056335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c183bf44bdd0daaff714e70c8c95d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c1f9ecf1598f275612af651dcc38e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2816821609882ee6ef9eb593bd7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cd076deb744d6cc1981f3ec36baa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493530b0f21ca86ae63c412d5631bf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b591ea02d83834958bb7cb206d991741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d615f0432fd7828cbc3b6a9c30b8cfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeef2c4e9775d804a636ca0ae8857543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b7d83c5aea67b36e916233dd9ef244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5330e4a63c542ac25b507b54108148c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0a51f8760b284df8aa1de979f464f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ce421ba8d88c33b8c4ede339194547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df50ff22be3e4e685fb680900d5a6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1467a884b06bc9ff8b862c0e6826a2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2679cb1e2b72e62d37448b752ff448f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33c791dd1219316dd159a3b902e19451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8f83b6286ed6d460950684dc5b84f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd246f6ebec6cd1506f7768e29367f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958b354172426d2ce6debddbb0626854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db760e1eb9768dc573d8ecc72bbf6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055171afef78decd3b904c5462f209d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf066161828e50f75b72c1a15a1af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1584672557b82a8235e3b3fa906187e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe09fafce32312db78ec0de5b7896059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac1d587f0a00bc1d17edb8348a652860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ff330c4f8e17b7ec91ccb87744dd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c499341a0bb80fb69e4bbacf8f7ef662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f6b3956cfda628d544097ffd0cda663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1fefda249e73b48c92b7c45da97b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e68c468b23a0d9e83f4da596c13cb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae349fb75eb8a6b6f0280707baec0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d4421a9e7ec902e5c83eb5821f2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27423dc275a1760be13683b22435c8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53f3386193efbeae27ee6407782aae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f4343e046e4ba7e7710dec3f179eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60420d5b02d1ffa6fbe9258ab3f1dfc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e716a5240e797f89554db9b47e4e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adcf9a63798297f4695665ea226d4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91f45706898d234e3677516af7d3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45072519c9fd39d1fd3b7fc73517e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daed9ef9a5ff3ce6880914097c664e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550de144a73687d4873f0cf51a72da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b04610ae3174be950a9de00749488c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943627a4e8fb79b0de29120064f0e6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b6d021054a6beaa937e6b6bfbe13a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745034f96b96f942eb15811c985e8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007bdfea2ae3b1854e10394a472bc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b27f86ccdfe1215ba5cd02f3a6fcd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75a903e0e3461a837790fed9b6586384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693950801d6084def5a1fb684116767385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe01dfd4fb25ec992031c171ed52886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b2aa785cc3005ec3b598afdcd18787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed377be8edeb9aa957073390f4604f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf299812e91a7a8bd61e1ef9fea0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac337e7f0f2206d07edb06258e5ea5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333758887738399f66cc3050fcfe5f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db85f52f808935a982d60260600509d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e2f0a683d3730fdc2938c73d75b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090563a448a8d6a65ea0919a22af4b3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e356b4ca91c6026d9bff04fe24872795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508becade6d0abcf53bea07026209196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89f9efe0d36c932dc7e14467238d0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820a1b4daa4b876d4ace22b6dcc1d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccd7c1272707bdae8b2fb34eeb31d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db0e6b29604f0d6e2572368fe1c925100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2899edc233d28c1afca3b586b8226ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f24d6b26343d46774cba2ef198ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912fbd8c0348e27ba17d8485e19fb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896cda3614af89cf099a8053ecd9b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6844454715de7738a1e83e55acbe48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7290435a5b36da81e7817a7e910795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d504ad0532e455d5910ca7eac17581d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba29a285023b203aec054c2a2854ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8af32757f492e5480d98d3bbea2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97cbcec8ce3d0f8d82e2208c815c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94a9c796c11b47be7ffd4ce45901e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e83a990657e6735d75474cd3f9612b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6a2bf43e72cb905b45934617c58d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea43ccda16ae7dfd214544687c7110114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd1f72a678831bbd90b43efeccd75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ce5a126aa2db2471343a6f20eebd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f61dd3c04b7a21ffc0703a8cce2964117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d6c5d21bec88f4b480a7f53e50a50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a025577537a043fa8a08b490c7d29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e200cea3b0a597d33ec1b17585f40c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d40eba777596de2c67c76549c5883121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82d61b5ee1cb01503ae7f4b78f73e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923157306db0ce03b6b4deeb96f78b59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143da2dd35e7e4f5032fb884967f8549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deee8b057d7b93d32268d0120d5aa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42161f8f4ba0044d06a481779ab2029b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a797d568e7959a9ce4480a85708d21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f830e734ad284318323bc9b832760d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d38fe0169d18503ca70d9eabd1cae0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84143b57d3b0b998c97a8491552f025f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5c801a0bd7597dcecb0f81fc5ff1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94543a25841eee1e281546281d24b1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f541ed886bef929e34692903e532133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b770e7944e117f5433463faa733dd5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859713097bb7243cd96dae209dc005b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960752b2ce54014a60f9724253ebc134136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7db443547dd5305457241d4735c1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a1326af99633cb734cb02837ac614138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5352d9e6d020b7567941f610e2a2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5a427c877a065bcdc2ac8ee577aae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781edbc4ed431767d667bf19e6ea25d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ffe5ac47ada917fb254e81275d0b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ccd538f7e820ae83e7c62d2cbed45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39567bd3575d86c59c54a1e29dc8103144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed139d4026d806c4efc6b44abe59e228145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2f2d6f78b28a7e2b3352316f92c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d186a348e4a7facd71ef6cef03f992147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1015486024fb3574638c1db5d2520a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e0e79cffb08f9c783f7a87812271149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408cd56a2f0730be34d52fd4b62308d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be90f8d92d11899a17e49e595e930e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e496c0965a5607dc44cd056a80b12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362671f64ffc29c0ee869c2dd56d090153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd9243b8fcdf96043283d398ac0fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019d6ca49adc4c37bc31819c7d99dc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b43efe3bcb41d5bc438855f26e1da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5206f67b459079aba27741966e3d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e8a5aa375de50686c7d172c85c6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6111c6bfc34a2126e409fff1e988a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7c0851efad3c04b09832f730c25d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a4c96c892247adb50194b824b26d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232ab132b1a970ff166804bd2ee44d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e543fe920daa607443346cd4a909a3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31be12745e0a87a63809e4aa5f74e2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fa5162a7c0d49a25477771be27978165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a003018d9080f999ed92c1f05ba87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb317ed5581d3caadba54e9866215b56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab2b526bd9d66b50398fe7ece1b561168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67f42e998fccea5da9a00b9acfb0ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c49b61a435f05ddada8551a45ba4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9450365d57fd8b41fdb8f474cfe6c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55fd6ff2b9adc3a3f4ef8bf04c6742172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470249f205be8cc3bd9f2b65d5ed3b2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d1807632c777277fdab5a092f60ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078b6ec8202012f960e721811ac6161175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67171ffbc16dd02162b6f7cfedc472fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fdf3813e46e40195388aa01880c67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62846ac9a09c8a6bd153671adc98c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549f09513ab5a16c67236b397d72f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ccf235d5058f7464e9541c62cf9c6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ab145e7a009683178f8892de9c2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4929f4c872d8a540310d5be07978bb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046805feff3536e9183713620424740f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352e6080355a8a048f412f5611a9dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a7def412d2324eb5c94c8fb2b68705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8078a99c9c36f883759669fbfbfb2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54284adec078baf6ac6a59b9e17d9257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d160ed0b3c314952618536bc94e9edd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536afa3c4e61a46b27f34d6b362b4c2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfa5266e16af026f9bb5fca3f5c38810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef314ba51b8a027276d1c1cb46ae06b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe584685d000b960083d61d3fc561a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7896bddcfabea13fc2d6776b7fcb68c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4c8faa4695677298ec78fd1cf701914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e3c6c2422a3dd3fe12d16646f5a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c256fae8be0de4cab5f8ac801d3f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4adfa0db19272e97245a66945d6f1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c1ad8043b23eb175ff08573f825718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ada3abef0cb7b410175ad0369ea219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2e6b2d87dc92b227a2439721ea0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea9c61bb17747506b151f2544ba3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be94335b08991e4db5f4cf69de3f2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaffde4fe9297992ffca05471fd83d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68a7663c2422d6ff32b80cda7b32824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391d7595462f3bdafe006bce0dc41425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89021c597f4bf54ad3a281d95d05c68426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07483f6d7322f99cb5e2ac96a995cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8ce00d34d85d50920d2b85437739128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db32b70be4d85fc9c93631d653608c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7943b92c29550c16318315952cb04930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc516d461d3088915b16775f8d1dd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1548a061b404b8ac09e2aefa2ca9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc1474692168fc2aea26b6b5e96b9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ae25edf882a7680a09c0447f6f4bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b492174a63dc79bc691f12628197db035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be83945e414e409beab35473b77b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293b7bdbd303e82f8d5289868eeb6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa8b4354dd674b1b73b4bcf59e31d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a4727e4fbf03ed3292e1c6f8f92039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d5af5e5a521f671dab036459eebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301df28d6abc2ec4ad8c7bea533f6af141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada989b007e890105e3a633b9545df0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445983f01761ab68daf0d4024f1477243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e11711b4e9861a0a9d9ca2fb0a11144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433689a4e38ca19593caf5a983de9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ea0a06469f8cb87035513774b563746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556c8f0def8444455074560d947a6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da9650312b63705c291f9e342c002f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f394cbf0a91dcc1bc8300916bb5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993d8b2ce170ac39dbcf4e5f58116ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d111de20836630cc019c43cb0cc48f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e949d161eada1ffdc934a8357e4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e3e397e70a1528e48c90a47994c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e0a099da2977a119fa0e1d12ef5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bfb128ac61f2f408869ba624218da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593d821ccd8036aea7c9c7642eabf4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4134de9020c234d524fbe9365ff542f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130689828e155327de6a90f1d72218f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dad0e01b91eac5911db604b88c73e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc21aec753455e71282e3bb92c9862960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319eda7f3148e8c80a06ffa86fd34a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c4721e603c93fbe345bdebf6bbd7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5231a8a365daf4a5b8f9a128138b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8cb4835f751ecaccf7b930236d38064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ae6a9c3b22facc2e517b2cde8d84265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada79b653e982b9a4f76ca7b4e2ffb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58d7a463b27d54fe03008482c1e92567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b0ab98593b562e215ad711ff9f8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf877750091582d4a1d7ac7d9a9b66469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f955515878df2fef577b606b5f7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d218ba8213358c6321e03324392cad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a323f024e639afb24e54978fa0fc6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3dd308bab23c67514d868bfa2040d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108bf0a09ca35cd2bd64a7ec9d6db4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77cf40304050b719ecacbda25e4d9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e5350fc70001343bd33897430857976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2913d9f59c29cbb9a0294c766cd771377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edd1d7963c1d51e6f8e0c8dc6d8d0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eed2f4998b5242d7aa80a6fc18fe5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aa706d14ef4bff0fde8dc8fb3d1fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9944c7e0a0012906ebcd7d35d0fe3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcc7966f1ae321e5e8ede3912d88c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac71cc736f5014eeff95b0143fb17e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b82900212385dce590031e86ac7f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37b8662494a038b035c051b1024e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4807acf7c26726d4c9a5c83e1d59e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1c6fd20a1e4f6a556aab58dee79d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fbd0c3c2576ac8f1a347d549baca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa37bb025a4e1735fe9d32d75c1f2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5723573e95ababbd53ffc646865290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1d69815b31839c17a419017e76f0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab8435656194d2bc8c87a9c2e9373292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f11d39bc68fda527aaac19ced9f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f311ac7ce2668ee491b679ea5d0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0539bbb959790b62d9f0a3e3bb2d4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fcb53703002d83562a6087a7122b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be097109d466a094d89af29407e6899f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843dec966eed76010150f4acf687ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb7624c95c2b40ffbf37d03c2d24a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33a52ecae1b092d4c0937c31ac4fb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77cf635cae8ca63d164beb6787ba7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874e763de15927e98a66576274546c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391caf2e2f834b81c5a90928e906bca4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db746e5a48e768b6ea4adac26945fcd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61943bdf2e3bbf5fef3dd9823dc66397105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91974be0326c2f4b308cf865786447106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de471558223f2ab64e2c9b4ebc9f01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe273f4a80a86e1bdbf094b6c89f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddabd81b152f7fce9058b77038f9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffb2cb02276c18bcf9908d0adca222110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12c400b0067b96b766b4c914305f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a108e10f81ef894df36d1cf41242112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5787b52bf927f6fd214f23db2acc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87860797eb9892b922b625f33d95b2de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cbf3b43227653426ad724d9ec8c2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d7419304e86ac6d59b67de411a62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80206dbed180ba39cb62e9f13e23885c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279ac0d808f2db9fb6dc3b7fc47c78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065db28a26a317802523cb995ffc10c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b79036b7ca4c72b9392e99bbfa13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d507de6ae78168444d7d7e0eb993a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b5dbbb8c02735b4e57d0877e8c0eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48c50ff93ac152fe037f030e93710123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ad8236f6c197d7131a2d36008767e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b2770c9b1ed91aae1060a68eaefbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ace4ff963b4b22cfb036080f2d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4ef08503dfac3959567686e37a2b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f8a2d5ef9906100e7d55166ee2cc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48807eaeadc01870229adf946081a13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e7244b84b3a8d8f9590ae09f2df4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6019d4ceaab475eb7746bfccd80053131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525b9244fd786a28a99d06fbff139f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e856fc5682ac23496cc45423128d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990acf108c2ad68cce0122ea44863f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095930d58d2a1b6ea03ad456dbb013c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998d1e1396026d9411af07dc1b410b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64add0a87c18cb1f56bcadd8d02ad67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec543e6671846c4e80f638a608275138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab139a3c3fb7516853dac9a10cc2e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc092d4ab08b79cd2665e521a2d6c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2981385c837989530ad780f34d3b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2f1e9171c14ed4be6f1a1884b780142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092dbe4481eb3ca948e57169d3378d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedae9d322b98bf3549a99c3df78e06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2668be810da09b7de4ffcde9c81d10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2acecd235490c1eafd6484776f8d09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ddf25837a689c2d5b07fa1ea0c62e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651f7581547e10aa8b23e816188a872148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc89a583fc96a38b6121c3593a5affb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3faf710308fa1e4f152f5bb6503d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8768ad4bdba73f51f1c6f52c976b4ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7692d7d91a09e9886a2a5e974f36c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89789d92648965c8312e3dc609f72dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42544fb7741ac05c4da61955daf0bece154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd71042c3a22934681dc7648d2f6c27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226b97baf9fcec918e1cd5a1fcfe7d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6313b61dd7cfa6095ccc8075ae04a44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c718d62194701f6ea48ebc9278e92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcffcf88ba1b259ac6015156b0e63b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804079fccf02479505d847ab6976bdf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cee2474abcbcf3ba4b5315aceae526161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7413eba216b043897947b552cd341f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1983620612c049f6b7f7b708815fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb1631349a7067c2c2823b427f455164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4ddf9a32fe04f666e874aff8220f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2dc6f22e4b994813d28e05db1fa2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f15ea102cd8601ef4600c1251a59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9db470cf25acfe91bb442fde436503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2844e46d97fb14136596bf581b94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ac929685b2ccb0604d1847e4e6cc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3d0f53ffb057bb34280c6eee3f724171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27d0283b141b515793b32bd2ab01f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d5819ac457c3b11f1375835dc6227173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268c55b11e17cbef80fa8417a546879174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>