--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bea8fd09aa512351fd44c62eedb6651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929bbdde21223696bfc1bda490001942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff755a60364a6fd1053b8d07139d8303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba2a941ff1a67157764ca03a19e0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dcc8a50b931019fac2a6ba91249645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251c422ef67a7b655339e2a1baf7e2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea8a8cca9976e8a49f494a0c5ccb837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467145fff84e7784f5968f30017c38b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66033ed0101930c9cb6de4bcce1d5e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d0b6cb875713a57306bdb201f42b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9fdf927f6fab658251e76f3f70f4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050b4fd265c84ec910962ca195ec22e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba37a92f3eaf3ad1e3988ec3fa495a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b244ac9417630762cec355034b54914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdbe360db8de7d16315af6fe096c5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882bf931a50cb8e5221ce009a7838de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58365f2bb20b14db13fbf7e65a88583717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4b26ee24f48f883572c6c26b98d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed07c83309a53b2467e7dec911f8a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f758c0ffa1c38347d000435083a6d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132ebb597a2f7593b47ff4a1995afdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c5c7c5d52d5a1f77e5d05640d2e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8cd77fd0360ae9df16731bdb02fef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091f0f3bdedb9d6b26381ca285ee8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8bfa7cb3463b8ffba2a2475969d6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed1b90b751341f2412404a529552b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f2005f9e6edcee6a8dcbb88366fe127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628dfb803ad91c8b8c274459f2c5ece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e00d80e8b68caed5b161eb3a4b68729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783ae8423515a8ae1911e65c17bf33a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e912a9892659ad12601af96a9de30a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e3d0d9a382ef28d4f5953bbfc97932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4101b2aa8b61b523c80d34b5a60a56733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf0de94fe015499cca9720b25df3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3afbec1ee78e0b11f77f057b885ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c049d395b22fe08db5b2cee49f9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f908e56ebf1c48a2a2384c9e1be42c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9fecb47b12fe0849700fb65b14f1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936583fb4b8ac3e26b4cbee32e8b6c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8204ed25026b6b282a108ce22efb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d3bcc01a7c71c2baca45833f29ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d84ecb05569f4c307d17966520c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df2348c6f5ab851accbbecb00d26e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c021727d9509fa192af16556847f6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a063747d985e258710cc38c5b4792b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce4f10863542f68a952c6a2360189e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b136f4a3fd822450ab9ac7d1c81347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aae3b8487589b7a04cd8de2be29ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d999b3c0bf40215821dd0e0e680149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a904a8cad57f76b9c993701dac7db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2d180ef97d1979ecb890fbfbc28751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57922bb166eada8fcfd4a6e8b4cab88b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93249363d4b023ba1c971f42d16d70153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c853f0bc1c7b43bc6b24d2377c5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c907367cac933a16b9306a495e9a5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255ad2a2e902d376d7584aea4ec38f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24652bb523de14bf24928dc0f14d8fb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768b5337f9d29aae14733657e1609b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5c32d561d2a63f2e7d753208206159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737985e9feb2322e7c09a91ea2891d0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd7d30d564bca2eaea810d364ce34f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb552533534655defdcbc52934f5e3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4432009d58f8fc35338753059f15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f1745998b5256406c4c047a7d45164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649252216f4891ade1bd74f00f103f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60038857fcb914671875281383cc3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0567c0a7df38b58827b08695a6ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccd295317e5ccb83e465345b6a7b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648d705f44136b9c5072ee442202a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436820ab11a3b69b6273a6a2aee91b9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950de2a2358dd19aba5bf331ff51f6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ad87c8fbdb352f6d850058876327172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fefb93e568bdcc430d520290fa41573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2ca3280238b7c956b08b155f344274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9e0e8c0005b2d4d78246137109b6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11152a339df44096553136e087fee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986951a3e242f4168b89a803a320c5e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b24de5f935ebf74ce0bc807e503e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df5c93b0cfd31d253ca4df60614d8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfb9249bc4ded36f33e0ad8667cca780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cd98d9bc88a0f3bd84afd079b93e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a5b1005c5ff82b485d3e917d62dd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ecbc6de8dd5744373112229a83bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d23142f57239c8a4dc045363058ad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601829247f2816b1fd99ced6a0f0cb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9927fc569189b6a10bd01004da1ad986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe4cf33b0c88c73371f8274f9ecbb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516b8117866ef6f83473f5a8bd537288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f021da1957320d57e7b211645eaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6458376543fc49767ab416c5529b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aeb4f41d62b4ae496e0d216a3d1f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274d23ab305aaf9fad6fe388ccaccf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8ffb2a1f36a6085302dce25163ba793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dced9a539d39a2ab881d3285d730494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1eec60283d03709306872ce081fe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2028a994ec24fba82fd8abfffbba996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8074d84aee21f1a7f3ab16f435d3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d839fbc9e489498b3bf0a1fb0026be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2770b5e142b85510642778ff3e68899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3d7742c61423e0b12d60adcecc62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067eda36ea8e671d79a5699d3c7f565101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25b6920707e5b0ba314633b180cc6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732085346883f1cfa7f11a8c8329c048103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbb58d034bee45a26ecb327cf7959104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635609b12d81748c5021536e882eed6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de12298078e20e1ee26d5c4ea50a69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196d39e2470839160c7a07dfbc0e204107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f2207dea1a739fb93caa4bbcda59c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ab10c43e7a5222e92b0115749108109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0181604959cc749ed2ae826c5bf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87901fb7ae9c780deee32cd4ec4b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251da432439b907d9932621582c9d80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a27eaa72ca53f22dddd082ce3bb09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc26ea54a2f0da84ecececd8cf0870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc660ac9fb640bf9907f09db264063d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f48407e29ded0b60ed7038357d7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd618bf39499b8398afa6e4c864c873117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41e99c5c28918bef2b6237a774155f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8114112c72a369b37fb32e1f9a52f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263a7f0d42c283c1f32f1385105a8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b3ed616a542b1a35235c1def3eca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fccd9fe85d5ec35d2295d9115038ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99ce5cb79def0731e78c131b16ed6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea117dbe82c05cd68b4c85176410e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9101c02ea2c297cbc4458e77d714125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d6b2ad7e9beba04a04ddaff974731126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f3d814936718af7e6e47077f3d04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d5aac93a0eb9a2a0e9fffaf175b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cb7f5b67f50f061ecbaedf404c5f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68604d02d17ed6a7e7bb0d8771ff963130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a7d62eb0db0d23a0278d1941d6d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71811f7f27a9acf6b1d76446229018ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5145009c9b04d0e795b803763afdac4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fdf35e312aa18d109e6090f5554d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae31fa6e6240c67ecc168593e2e7d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a500dd1579ed681e087e5341e49b1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc4fccd27c871dc291dae6311660c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015f7a25400d0d6fa4e2964082d35e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a556fa89703c792d7f3be1c2b08e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be464157d2aaa069952e25c20d11beb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50965fd9482cf13da54e0db7f32d37c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e35fa3e74d8dbeee48881d1c466b7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59f76d08fa21ef77d7d063e717cd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a04bab4c50facca796af774136b9c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b443032a8dc71b70f233745a0ca921145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd681a7a35afca28212b291bd69fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2657d03c6d5490775f9de3b7f719a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e5b77ed6bf4b91190810811a47709148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b686d112891f30984875386247a2586149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f689a14d7f247cc8f06f80e5b93c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc89b78e87b6b934ac9a99aa5c4a13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176c3c35f635d3c372bbf683285867b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1ac1f282be87ad623033825e16bb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a2698e322fd9cf4c9bde43237f0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a44af00356ebf02ef74a13d6bfde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cca70fa5c5df401e52d1893a557a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14f3d5f42bd6edae36846366eb7a65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b057eee74b0e3d84e125169ec76be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49b5590c49689991e41ed06bc7beac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5e6d2001a841f3488a1e33b8f42ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b03c9e31693c9adf773d31f6de8f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25721487ce6cd5e3aa31c6bcaca6879b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c643b7b1514ea0de680df8f1e000163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c221afc2ccb762e80aee3819c7a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3518bf2caa3193abf44a6e66f0b35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575c9a2055d39bf84dd267d82467c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbcbe70408afe209a81c3d231f0e54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfbd7cdba315021149c86a132ebbf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b200ec3ce608f532b16dd2663b6c76a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a72ff05e5c567e5983c1e10098fc76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef69f27ba2fb2840441a633bfc8f36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53130779b48963fe9e3d101e4f92cf34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787239e74bb03647cdfb88a32f8ce45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060350c0829ebc2ed81f647aee2ed765174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8c8b9ed5bac1e5a6711d05120e23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403303232808cac393f9d68393d2fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc27f3b7aa5e462bfd41fb6fd93e0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee90bee69848ab6d6f5c3ee4230ac6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370bed9ef3c63c7e780bac63abfbca9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b8f10595f5dc25a771aeb8028a345180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7281279c6e0cba263799725c1feb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5150f9100cdbc00daa68063b198832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a98c0ad3b81014d5c1ae2c3c85893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b83041a505584fae90e26d10852bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10a8cf6625e8de3fd93b409f2ac985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edff75899ab3a8ac7c79132ef437bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cc730fd797f27baa90a2dda971b2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02aa4f7a41081a8adfeb2dc13385de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f3cf9b37a04250bcabfd055682c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b360b6ddaa5c1e29754923733360bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57818d27d76a3d04bcfd042ab2e0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bfd84e80408271cd47e66ca75fce812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab463c2b7487c23bd6a07636ae1f4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45701d0d29081efb21b1aea674093614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df02e04dcf268b98994027a0afcbbce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f77d33d2e6648df70ae739b5d74a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece71949f6069eb9e6b721d004b3529b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f70abad9bedc944c0bd985d68c68f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46211f40d02c0a5cd674099260845d8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be472a2f6dbfaebd8574b3ae9d4982020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3f752b8ec24f04169820ef5f85cab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77422e5baf12e1641f2ab291b6ba20b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d066b00964580aee6da1c0af6412d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f0d17334adf4385a1cee6ebd8229b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b286277e56ce02c4e304d7b4ba8bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159ee55d2827113de46754e0584bd2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcea9e96628d621fc0808654ef7fba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e63bdc4f0116251b3e9f1a26ea4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c38389fc2cf7e1c998ff9bf6dc93629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fb6135cc7178bc7db7204266b34ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29be6fc6d0ee7c0b4504f56be21f8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87abad4ac4795230aa94b7019d2c0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042df5190bf5b3ac6ae3ddbbfaa8d95e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a46a64345e8d0f28db14a3cea848b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c3f20dc523edc7a12d88ed338365035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de4490606ea8d568a52b7730dc332c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff818f3b2f3b6c6771f3485981f27937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2140a00246bcc909a93842c931cfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f125e835841b249fd3c4b15dc3ddc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfac725e5cb7a03c5d79359b7ec4ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638ff1dc55e52dad5ec0afab90821d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f451441a4165f17cfa6c8b0a6c59742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2b3221047cf2d65fe149c9504a05b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4e7dba19b42a8205715bc820695844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e72d91d9eadd84764ea58f0bb54fb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6765d57c6b3097f6e10d9486de96e9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e668104010d278349736085f4e7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e9ec8d24517b93a2df893760fd3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad9b23188b6f898868aa6e99ebadc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250908cbbc21d92fb007607e91ddb2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2a99b7983f6fe15168d4e9ffc276f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac0ed23d8d3d736fbfec831234fc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe446234a4f60fea9aa7f9ed0e99553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9801227d7acd67ac22b288f24de154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba402c25913011fa905cacb2c42642155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d28a39dcc28e62a8aafe5f8c4dd9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2284776b62aa6d043d6e66beded3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e84ab5660a3866d3298ecb9cf1062858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff3f6eed2506f02f5b9ba82c3c31159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdff48091c973dd17ac1dec8373b48e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd32349c7c80460968a36cae72ef68361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6510f69e03e89fb3c61e353279a1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9069708c609b3cee1ad2d75f572948b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdb3e0eb272e6a4adad3dfc559a92164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fef5581d59a7160676aa1ada02bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e7c56c4030852ef575d9c55c8036e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023faea1b08fea022e3565bce8cbceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d1af425dd6e9e7d0de9e09fcf42e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483249c4e03d4102419a96adae3f78869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2513b16ae5c8cb35e0259646d1d0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c40a973d1913e07150cf4b6ac37471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98b918f33f074c61d09289512f652272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e0e793152c21a27cd3d40ce1caf8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aed1d8e8c54efaca147fd28836c9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfba67e68066e12b317c51c486bfac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e3b27c1f311b7169212dfb7f637576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bd4567614f29b2d6b09f563e840c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc547641d0e1a5084582022d89d44a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071575ed159f0256e450f04b5bf8d65079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd47ea06af78932f52063ba5cb6c1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d14d8f14c24d136336fcf70f865a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7a66f57a0ff33f14b056a103aecee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fcedf2821917a6559af38f44e5ed983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ee56928eb5c937b80dfae186603b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd10deb1daaa096878b29b43427a2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421700867eb692677c28eedf611ec68386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6a9648d6fe41267c1d2a076ff31487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda97397174bc21f16fdd8f3b452e8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd842e5f259e974e52b49e340b92e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa165f33b1a71689b2b69b6ef099ed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7377a490db78fcda3a4b82625ca6e1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ea2b14d1117cdae0efda675ba850092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d20ba545bf3052243544bb0341af693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118d4c780a7e5d55fa2aeb175d9df594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972bd0ebb30154a2b7689ba65398acd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f26a1742d4faa6531676d139e7f11796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3cb22fbb7520b60ce331e3e04c47397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b153f80845a92828646a871cc9df0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2bbfafd20ffe68e9a62db8d75e2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e1e3053ea8b5ddba95cef5ee55204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696f4cc01b479f4f93f48829bc07517101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae8b57f5763fc884fac7f831634c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95732e3c87946b4a89d5a77c500c0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ed9a3c11cae2d4bd84360b354661f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d387c8c0a3a35724b70057aa8ae2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeeb4b3dd766480099f66f0eef055f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e44a200d9ba6b60a4ef08a76a8eeb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e137d3718d8089b74c9349b8bbda26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cebe21162a76995c21fd8be52b3e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c2e44ea88c464efd3419264268a02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab495bc532b70a3bc17a7673931f539111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ae4130d2ffc0ef828aad361247ec7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb6474393458fdac7e2ac300d739f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5964cb9833e4ea09215fed55049d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd7b98a4c20d0dbaf26cbb2162c5eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c2460b6ec689c7d706f9b0540ff2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405c80c8f1fe9cb4a1d35793b2667a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6242d3bc41350e61f7e5319539ff2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bfdfe8dbfa8a67ce3765907f48201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad5ca4ca8b7760d9741b2b6adab52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013cbad7064113d0615bf45c815b4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0220d06c2459af98bed8b6c4989ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408711bdfcd01b4681ed89f0acf3629123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe551b4668f93a59073af8db0c17a28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13aa7d77e5717f21544c5c7f1862bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e7a95ffe1b8f0e16a35bc59ee0039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa0bc29c5474d58d6647e68a27bb3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876927017c96ac5ebd61b4749a925708128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec004e7aaad8377e41e326fa9501e07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0a7e6c3cbf477b12c2f2064a3fa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af2882a2b796eaf6254aeec5d66926131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95978864983a9bc13ee2a818d0d7d4e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e3e64055ac9cb06ed4014756430d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb4ab158f2779aa0871820ae7452dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aedb583bc6b8c37475ef69d1b5d6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af810cd9ee5b4534c02b247cec9a190f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf7b2d1752261f1f86253745491b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b99666208fdce16617f0cf2fc18e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd10f344760b7183e73e8d1eab29a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0c979cb2aa59963b5dc85ab45e39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb11a7d05106c2f7b63c433755fd6f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd6e2086d79fa3bae602e784803808142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8145762a78bccf58146f553af93a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa1e5d1bd4f3d592d8ff92f08dca5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914fd42dbf724bf2e1bc69331c0f51a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cbef991ce0fb928475f47aaec3271146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885449135bef766c5e8806975d64b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef696319a6bf1b53ccc8100a8138056a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b74ad82b9c449d386a7c455c871a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c84593ea21044ed73f33d8eaa4d50b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d2de3d82d7cde1d4b365f128a17b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fad4f8d3a29ec1a6a0b45b5c472ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef91335773af44c912cda3fbc50b9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e0bf6ab0deed956a288ec8c6900f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c956786a73d2df90a8792baa441de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b21815caa0a7611cb74f80d27e14f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136f39cc108fd95201ef448363ebae7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ce5c8d6499f1cfd3cd7943af28fdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302587b12e68d31e41fa6736ea317ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56ffc82318c42f0d823f6b6b37c09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cda4096661d9796154e2f4f7f48f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96d4530045f5e0402fb288c4cdafb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8a51665878b89620318e632ba0943163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d84b04b0b77ea127e5905db1922112164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21d90a799dd0db9a73f024327c8858165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479026bcf77564c29c9cbd2597828a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e362187efafdf18bd3ddbd5406d86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08055aa64bff148b799d17169a86d03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021ebebc429dc12e72f1bf6010397bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb2d8f38277bcd7ace79dc9b1af60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2403a3428f7cc7e928410c99c5c628171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6dc78530dbde84557cb2c1b81477172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f87bd6c60972eb02b6c6efbb6b3628173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225555a5e6c8ac6673ceb015be69bca174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>