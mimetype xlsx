--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bb5a7c03707ac6f4c385ab47498651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281468861a678a2a142e83b0419519a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb0af15515c941f25ac7344d2a40833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e0193c14a1806efccaa79ef51f6864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97739bdc5dc5ec1adbd6dbd27e38a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf0e48a34972e2025f25c72ac3051e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f8010785435454b070e8100dad8227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77356abfc74b6302fe085a4b3d6cde828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a3aa158b4b4a7e2c20811f0f93439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7223a7361c16e4b95fe9eb528992c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93e19c4fa0bcf3190f6b71af8fac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9874e913751ac85bc398e9d05e015212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651991f15534394ad6b24904dd97048a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809567fcc2af1363e277822f673227f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ce688a3c8dd65ce61e4115b0145915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa17da80c002059834fbf11a202644816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b4579bcb303007bd35ea39ea4f02417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630120e95a5f098dfe633f9f7ba324ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e4e7de82d8e4534d6fb7a5eeeaf9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a26c6b94ae448bb37150eb0ef6dd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d174c79a5c166dcb57559ec530ce421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775b13107201c129b8a75bff6476d2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff47c5d3c8c1f5d6217e3c948b887023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd334f6c836efe04d63b6e43ddbe10f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b84085307c35536b7c4c709e9630db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4155821bd751b36c7bc14bb4167f2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1110ad78b15c07f3a06caf2d6f4c0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f7091884e85dfbe887391d2ecddb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ca211762010fd2f9a23cf8077cdde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bee58f78f752fdc40f414c3766e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd4cdfe35fba794276bffc32baa9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76398f0cae9312a8be4c3e5092fdd06132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e7e6f1f7900adb126ef278fe95b7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a6402d8a841a3091487e05488b45f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b394da9a643a92f878043473b78bd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b5704997b25bb1911585af7f49b3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bd5e512dacfada0c576b6bfd7aab137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6ea02560e586d584c4cdd0da6547138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf3274a967b2bd917ace6d1e5440c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b96ba291732d71221638a786c8f38140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569bb238e67d9779b9a6e8e8d986d3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180dff33646dc52c3c54aeda07475d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ec84d0b5b293d69fbcbf065bc422843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a6459e36da9671a8de8d931ab267244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e10d553a395685027ac6f1ab1e9b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65e596de90625a6b7a80142ca147f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469a4d4475c79a63474afcae8cef17447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6137a2301079ad09eb609cfdd62b34d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56854c78c6b4a901a33c84d9609420e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300fbb9153538ee34f05cf9975ed9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a496a121f6bbdfc516510f32ce1f74a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65cdd3d37d5770e7aa63c9800aa21452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47039349dad5814b57273c0151c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a4f5c97553b67187c69a1dbeae3a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518aaf5e44ab38bdb731d7b1f93aef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51187a7f6f7a351d5d0008d9248e99956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7dbedf353b15b1f81f280b1ff2c7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134c2c0b56c7fadd42916bfc532f3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d824b0b03094469205410f72e2b60159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855695322a534c679bec90cacb7441060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca2bd2c8ef6db4d33f8b81787bb7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef83cccec56566f54cf90cbb1221cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e4eafbd1fe0f915ad2bed641b246663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311bde7a141a8feee3e54c444808f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce649a6f66f4a65b9d0e330db1b9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b807e92bac90ceb4b78d4f0b66191b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c96dfebf7fb12460a4cbc6e6a3237067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf294bfc94440be12d5375711dfe12c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3663ee81cade8a11a5557673cd40e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324246bf159ddf7397eb1ca97c317a9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9526de887802a5b987b35696f3d1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec427ce5df95ea925250febcfab8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc015df8a1039c5f7f3c0c9446b1d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e2298d7a65bd4c0a79acbc344978f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99654335bb02943cefb803c751adedb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6141207164a1e87425c51c699eb9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae994c6f228dfa17240aa800a3c0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e62fb6b24dbc533af7e435bc65a9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca0903dac7cc7ebd39149addaf79379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9504a3694894ba22dafc695cc1933380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee1cb0ecc771e2edd150c823eb1f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3febd79542b44b78cff0f39b5d7b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7485811c0ae3a9dd9b53f9ce324f54983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816bd2b3bced409e2ffae798fe89d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d827221fbac4f4c4a2cb88eae7d4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c676d8b1af82535bf164f58c9d466286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2322002ecb849db1bae49ba2703b88287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe529ddbbca40752862d25686a170f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696326171ff91c83f4723dfc347c44a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e256c991fbc06c7e0d2829d1a67ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab665d3077ed7de1e75c50d43a1dd20591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6a7d499a4e45005dd8da23efd342e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175b2a3d8ed29128cb97c03c17f27693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69c7e94f349c37ec13f7faef14948294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433002496d4da7605594f85cd337aef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192095cc45600c1792d6194a325b7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ce7db76fdd7f2e94eaf0bbae0feb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a0ae80c36e36086e05746ac95070298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89391886bcb5d99f1bd78a9c6e3e914c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66850eb61fee715377a7e11aa9fdb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a60d6d1c2a0490680a10a598b9ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73023cb122a1493ab8f9ce55892f8b3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f9e0f37d7df77902419299815a61c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0c44e7820aa949ccae59a42d0e2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb24d38f0aa13ae9b875b6cb1e580a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f9961412c89b10b33643b607cab6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d3bf7a0ab2c8f47b89bcf82a36a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758115a1be2ed1cb8ad288e1791f2eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a9462d932724bd7fc56e3c31eb5db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef856abf1063031ee508ad65cb7f7f6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3372cb710a8a6bd042464ca192a80a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4a00d674f067747a57f644d5d727112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91171d7dd77d6358bfa484b542a57dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466d9031f289eda7a731b39c48c3531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b9c01cf3237e9bfc6a71893cb7d00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361caef0c47384c6c61abaf3119d93c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011516ba31a475c5680bfe90523691f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0653bd8caf6bf38c3417d3c6d53262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e49f7ce80a24d5979c56d0d07a86c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8d98241b6844eef68621aa639039f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a509de3b1d4bc98b4bddf9cc165f6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63db412ab1920bc783e27b6bc5f8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833d878158cdbf234d1e6a68adc0247123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3fdc632c21e9de5fe18872ea03ac1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca0375b0a29e06fec8d5c3f4766997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e87b8d2052eef1b2309f930052dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c5dfb9bac3549992f4d16060529bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1c8a6bf3141d808bdc785357a3f8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910689014a19aa49878613ebe4161e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00436e73126c37852f35633f64e44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4074ccf778528d99172f29917cf9b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa161a4d9c1e5de3dd0861835727c8fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae0bb4df505ced2989af077274a6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9258d4b50afea248000a5ec5413ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe6aa51090a5196e7de3047a2646dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0861909b0087607180b03ca5473fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b654270f421a843d2a87126958923137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf06a6b7d466eb583ec2bfd242f34e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863af91056690a06dfdceb5748a22f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52ad03e9734a023449f1f6623e9615140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad017599f8e656af8c4bc4971e454f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba501b051a1c2ae74c86a580edf195142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ca30f767dfd2ebec6f987d076907143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d9b772e5796b2b3b4ebc83ad38eb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fbb9dd62e91def4df3348ab097b6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed489fc547ee7a8b4c1d1f019a0ad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0a951b674cc55b30f185ec406611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73a74aab030008d159df4b615c72db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17425a070d97ea279b58d9e47c008ee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d4949d9fcf0df54cdb395080ae6c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06fa403121c2006222803df07d293f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44786a5761dc86bd1c2a69369a882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea23a868b013fc5f05b7bedaad7737153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7e56f34d865675285074c58d4632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc76a3c784cd7b3738bb07728c9255155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d0c2821043b24d260fb885034be0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c55324a70da63df247b9dc7ad946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8775202caf0bedc9feda4b280b651b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b74dd83bd7a195cbc7807ca8f76bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b71ba9b0145bc169d4e60ffc442a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef647550cd66d416e57126370eb01b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae2b776aa48f4be501d29d3822acd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8a0545a7e070672e43ac0dc2444d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6378cae4133c47660894ca8bbd0d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337ca53a727bb0e9b631fccb8d7ae5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5351fe8a4426d052663046c03c6e90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adbb1e2b821c141008d7c23e3eb997167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56349afc6a77905a99c9938e71cfb8d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a79696a1b2af21110b35360819440169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267cda60110ab64ab457f3865edcd0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0199e5823a15551a593c2d2931e9b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbffa6307b0280d6206f08f0bfda69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b74f54556fc3e395472dc16a883b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840229c4721f946c7bbd85f44131e5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb13c11c461a96e5efb49feed18e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc15c5668f250a956506b6c972c5be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357907a11383d923d9ea1ba9a3b4293177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37eb3e3fdcb74d0bd53af50ad8ae9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5cfadd746a4d725b8ec7a0580b063179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e79d060460d92e653110cabad3042180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c229b35d2cc9a9817ebd1f82377e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581d9a628779793067557b9fb487662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f936ab73d5cd39c54f76f9d45627f103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e048d2739e2c419ad2618a20e91680d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b318dba5c8a2b23217d35e5b829295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efacf41a6c10daa4094d1b9b788685e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d5efa9c2ec51d1508fc11e4c16fc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f66fcd3694937c26e600c21861c4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db763eb752a7e8b468e30b12c6b354cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f53ba617b02ba2861d9391dd001410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808486f68bdf5bada3d034358c5f39ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477aa65b53e7f8348df31a1375b6acc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b349b79159daf5b20560c7421a0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af191537ae8b313b89e7bc2d7a1a44a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1c6583b610a129d63b81767783ffa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cebc928cc9064b5c7a73815ca9fd1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dadce872b282aea9cd82f680e750b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ea889c6314bfabd57e7a84c87ffbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbeea1df94627bfa21a05bc45ed5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c47066a7f0cb819fc04a75ed45c9f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ebd276e5445c9396743281a78f6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8949e99ead2ca1441fe547f8adf7d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e7189e58f6d6ba17c0802e4ba55d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be911b8e0ba433c06b3a91aecfa32f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5093434ec54339b1ab7e3c52882225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c1de8353dc3bd3b231c0c08a5bd0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba67146b0c084952b09230112d411227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f431b48c1cce6e532919b7c9aba1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7fda9afb2203613ae0c1e14b486bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ad421672b28bcf2be5ac6a11093f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3455e527cc8d769585724f3825a73531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60f5335417eed20a7c2f49d7b481b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a20ffb63c48245c626b02ee3982e4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348614d835761b73cc37936e52c14b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87bb17e19e316ac167711b27ffa3bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ebd5817e253b3ccd808cf5d32161336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1750567d98f38bf2762b6c1c01a4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4070d06c2efec039ebd44ef55167a6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c5cf0bf2bf944718a283a5e03980339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a419b93a06ffefdd34a30a8e39365840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffde8d35131716edf171796f15757c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b3a47d083825d43c896b6958500142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d73ba4a55f49fa2354a9d1cf8a3e4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dfc74de269a6ac231dfaecb2d74c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02949e644beb1187c42b321fb731345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec2701e98832b8df874f625c2bb96546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aa0329a8a8e14fefa817ad149eca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd3d2fb8d43058573aa155a44d963648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27ba7a1f56a3af1af749caae8a345649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672566f1ad5cd9f195252ad13b648950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0fa7e4c704d2ecf3f9da58c2c04a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b525b7c8a0c0932ade7aed88b00ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c281ca35dc04b6523e24aa30855e51253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc5a23ac08ca46e84848618204ef254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83738d99d8d4f82c04f7ad01cc882155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c7eb22eba83bc2f1970159481593956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d494c58edce01e9eeb3ef65a817a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c239bb002521a403752cc40ce21a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516c68dd6ad48a2091fb6c48cd3bf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9f0b4b6ff24fc73499be693a873f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb8e7fedc2e011ca90ca5f9c6ecba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a00cf2a8b5331808fd91b8d7e6a75c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35271be58cbb38cd1308d47348a383863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f2dcaf60ff49322f4f37977fec6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402077837a3f87ff716f99fc7b26601665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cc25ae871a4916ee3aadd3ad9c3c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08445a1319f2c7bcf3103a4b639a6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431609bc7872f05d8f619a622c0ec0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28d6100e32d3ccdecefa5ea87e345169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3e897827d6c55ce3e300098d9f9c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f25ea9144e638e6a43a37d0a46f9e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63a4bbf629ac19748339bb14201ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd139f9a2c704ee48c39e6fcd4da7ef573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc4e554a17be8e7b0ad64f232033274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c7badd1a635b273b38d4ebba5aeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452e22499d678487874513fc22afd8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077679a4ce1d974a1fa3fa38bc540f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153eaad981b6673b78c536a298170e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb320111b56aadfc6315e88df980579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd6b06c0510df86cae9781c6d59b2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e395270cd4c4d36bc1448075938f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8876828cd0ba5f8ae101f94d7497582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db19ec7cf18f1090e2a05c6f7ab61783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767e8b66a7ed5e86f78821e43e8ff784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f77c00fae4860c41bde8cdb826cee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574272edc5cdb7225b9259cb2ed054586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32b1bce35d7e9cfb73f5aed05e14387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2dfbc5c58a80e4cf1d550285806f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da6a0d41220d07af10650d17f34b2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a54be5e15f7dfec34747960121ace990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44dd821481487e937321563a69342491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7ae14f7c46d30fbc72c999e5ebe4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5d85e5be04d139820380d33eef70293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e16bd625ecdf828e1e60ca75dd0aea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c07b3448a981a1ece464ecf8721795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabbe17d0625613dea717c0cc2efc7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e393875ac3948c55f42a7e1c4fad7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff54b205c56b61e60ab89dbb4c04398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76481001b22e244451ddda3046efb3ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf059b83041a49819526239fc713a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfc5321892e8e6a98aad70ded2c2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f33640c0591f92e4ad60f2bcec9d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27af49acabfb2b051c19b58ea8e80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519990f309152eeba098cc773b45dfc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf7570fceb0df061447730b85d3ea1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb192fb90eca08d8b24ffb72dbb99e1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60eabbdb89a495729ca1a4d757c673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c77895b6b4be4cd0e9c29f59ad4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e0c4e0da8b5bc0568bd25c3d7e3ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f47492f9de4bb5179b418fb93911110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890db11ba5a3f1e01a7d247aef5e86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8ee7170d0ddbca980d6e8144e638d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b027e80280e7b991aa5321c918b88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ddcff7788490f4907ef1a43c3d8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a86d823b125d3ac28dfdeeb817c4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f586320bf938a9eeb7ae2366781e532116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c3abb82540c2141467822e411c42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa939b140ba66c25f5329dadf0200db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a99445a3ad38caafb242e9064e58a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50bdc0dd2bcb5d8bd31a34e65fe32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07de4c11d959690981cea9d27d0284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135120a7de59a965483d9f930daa746122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ef843e2b77c992b65c04c9cb53842123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6930eed2830ce9a9456f5245985e05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2c23af03219fedf98b9471f66d27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895bbdb375c315021d7100210d878c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe7b3fc3f9a8bf1ea6510b909c441e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc4fee3210cbd45dc5bdfce0f3bc94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c1f6829103fa5916553594365c671129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0644e831fe80b71cf8020388878a16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f41c0e5fdc25048ea1eebba609c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820a3d8c4844b2797dcf3c3a0c2e05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c6a289166d38eb758ab5ffc77a14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df8a192a996129bfea5cf4ef907f91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e2a68436688b615015228412de611135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71552a967e8c57c0a7735962391fe1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fea876e7b97c8bfbee3bfe04c7342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b98a46a562442b182bfd59fca8e19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d037615fe6d166578afd95a3625169b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7156774da9d07a0c865d4bd98398a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad28224fd0e7066e6d89ff4089ffc5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2eda057cd9c0b48015c30a7d6a1d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14104c3792aaa4973e2685ebcdac5f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2dc8881b4838adbe0c036f38a0c36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6906b84ed63a63363cd8648b383f7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989089e7252d0d9622a3edf6d6c9af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b804d6e99b785803317065db4889d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a79e216ee787f123b9b44e157ee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0b563966b0143c1c255b756f3981149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6828c2341ebc8452e222fabda4d013150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d7b84c4f49a886bc07a7975e9397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab6cb6cb5ab78abf6c7cc9e2f94bec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252120654b1ebc5c74503625f9568ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90999b6c3b10d37641e01c427deefcad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a941e68b2372864f1b25b52ea9034155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8a204f020a771bb71b3840b0b5b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0937477ff96a843e3fbae81661ff51a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68fb310092c95e7ff1af2d569ad95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed096e85313f3847a328bd0f8417cc48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeaaa1b061934b57511833e1fbd52d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2f72f89f5b0f5d10129e9ae709143161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27863f4e71e3d525269986324f41e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee97c7e1834623cc69f589225180db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950e6c7b765ae16264910c2bb87c7d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cb0e7012bbda4492651730a715eb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697bf65e1fb663ad436dd772f8c1393166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61e0625dba906a0beb6a3b3cde47d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0b2fb75d7fec62f5058d676b49226168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1b9425f4c673de3a629d38f1a48e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb2c45d6d1ebe1eace2e72d058b70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812459586700ad1230d5dd5fd94fc33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da72af8503f121ef61c93c27c670dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67453472b54b066ddf63cad0670db4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49521357552b1a630e3f9b8f125b09174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>