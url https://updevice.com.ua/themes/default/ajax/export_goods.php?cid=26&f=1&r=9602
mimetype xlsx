--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5a16acd3f594741974c0f65be28b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195959bb2ea33ea2c58333bfebb3262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681a33c9d206b33059a9a88a0a5e0143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4513f7ffa58ac7c460b46ddf6941d994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e872eb2d63b4cc074c82039eefab85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024604e55d19019820a19e37f93089fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380c099ffae434c0a2eea0c44e8bf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8622069fbe812066dcf46b73bfa58248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8167491a276c6976a11a584139217549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04100ecbb5cddd41b8ed039f115a24e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19510c52de73a24a1816b7a62fb3629c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f31c8fd51110b9693b75f3bbdcce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab1e679a2c7cc099c1d38991d8eed913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b5afeec506666c6ed1d7851aa05814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640306ab017edd2486c724ce3debceef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e56da5dff3748c513a5d212c295c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1b54e19e66ae30ad05ef37bdf37e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f93f75218b8cc821c24a6ebea05818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181fc7f747a28b29732401b874daec419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f893af2335939ee407b512472f66120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c97d31cfdcf0bb75f903c3be651821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a0e231b59cfc23cb583dd32ea87922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c613d268e4c7e9485c7c8a1dccb6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abb95d49ce73039484a7383e1823ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b370de6f9c36cf1c94a500440fdb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afaa400af120585c00750deba1f4d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461822147375d27dd9aa180181097fac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b8850eb80547254f4aca5a14806e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb555a8ea7bfb3c22d6e6f475383e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1dc745409eb73601f124fd960114d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fa0eb3a8128eb3475c7f79be4893331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466fb60096afc76e10c6d40447892a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f71fdd448b13db58701a8f60a9891b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa885893539c5df24bfbc3e62723bfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55c068b869fe56d070ea5811ecad435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b378de5a5abc5ae90d4bbb5fea1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194b47ad12f13f37962a9178c95b9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a47b37aeb0b02338d8edff5daad5bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a9f5a148c3a35ada2f5ad148c96d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465b236efebe9f669bfd610e65eb4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d48004ab221d696ad1eec9ebe9c23f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b53debfe756e902dbda8c53df91e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515936aea23675658c4773ea7e7adfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6b268b1b7c455f0aee7b5f4abf2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9fe282c93b6e83ca673a3bf868b6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f3f9550e7acea04ec4c78dc17992846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50897022fe69ec4adfc0697ab3822cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff777d739225af9bd1e11dbd3bf4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329acc48e4a1fb706477e9755af71149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185ac7b998f2a6354fe52deacb29fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69bf0a5d993c805d67d807b694698751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf4928bb213f102ddb6e010e7fe08b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25051842df913ee71f351650daa1278e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765367865795b3f39c5aa9d8e7c08d0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fd1836cf573752a3b97c2f77a772f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b9d8aa1ab5bf3a10f61d8fc49325956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9e7bf4e4ac713b8010139acd81ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b425956048e507c0bd9b197f86458a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b7d1e96d3864ce8e26f43ab7ab80359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9113a502e2e42ec3f9ce5593cdad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d302809cffa098fe503cac46e643cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb62617579ad0285f9d2a00cdd969662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72936ba3982ad295898d2cae41d3c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b67e7bc69e261e7c1ef37eb13360b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818cfd54369edf2d5b78d404ddd05e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f9765b6872208b8380e406d84915166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396a5d04d9032b13738743446e9ebd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d555160596aaccb1dcf7210ab5de8d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455e4d1c3138cf5bd8b749d448105969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64d363ad7bb06b9165e3237348598f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bb4a1fa8d7011210722fbe942e15071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc905f8d939c336ffbc2c2a2d76bb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc514e8c3fc3cc1950f5eb9ab2635273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c50bac6378f86324d5050d6629a35c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffa75b63233432b4e2c433a7146a5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fcf7c6f3050a14fd57b5803920e0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef962c349c1c43731fdd1a5002280b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0771da264cd354df7e80a6af5b422678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91a2ce4b554331176a72ccc8e377179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e9245339a7b0084eade21fdebfbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cd05bafe3d317a7ab569842d0014e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c07c661fa4268423cff68d695751782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461bee2cad5826e978f4fa8b90eb3bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171370e7b8b6c185753efc0eda75bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79d70d5a46344edd326733dc64d4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e99eb013c64335be74080a25ee2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd902aefeb35c5a92a628e41d2ee7f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123deb94b7fe19f8c98e80f933b13a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e126701de881c7c2941b6467bb44b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51699ab28bf86d8fd255c4e77ad975790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d26baa8a4d49b8fa51f2845d2554591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2666cb81ebcdcf867945756931ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab677461e905885771489c15703c81593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb651ca8da282fee577eed3d30bfffc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415454e665d87ae364b3bba3494b71695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416cfa0e865622a52f19c3a5a6d221596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e77a3225166c19ea74e943e9f8ec4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b1ad69887278b36e18c2b509ea21098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687978cc4dedc3922dbe2e7cf238d4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3ac909d90c2707320c6b3777c56e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c811e2001c18537a1bece0b6cb26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec2fe54772e1669132e3477b43af3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed182579d5d9fc191cd2f9a78a82f254103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096e2f4f3862d521f53608aed90894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979260ba5b47051c724a96b2b2b33ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f003f42b1821919a534e6eb1fe1be4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28a280ba6d9d58640c5b239d2db637107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d0cec5bd085b6b9c1248a68123a38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57db5d4fb353346041c80f76ce464a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb3ce6e141398598f3d150f85abf97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d82fadcba6756b5c88a31ff6d420b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c8234377b33b28975634f5ab7203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a1eb7d3f3f55324fe9d521d3953b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02676c75881d833797e58561019db23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f23f58bfc3c76f6927d13aeedf0e7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9749081da1ab147f7b6e23c6c3f4c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93fe2ae19740ef6980ca9aca12903f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae57dd38740c70cf37f1ced1eaa8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb19fb793dbf4ea4a04f0ad830f023119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba6b541048ddc2a17dc0b154723b81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee87c33e11a10a40c8fa7e202dd2d7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c650f963d6846f44b35ca2280fc20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e959078b211f65c19d2e643d0dd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beb1dfd1c5b86fcea7bf62d8432f19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30e1c578bd60556df059c5e5275b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3fab580a2fb7a62e3b535080f6fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032487d5370e4d17e844748bbd8f6cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff12f0c14ca3e6f83d80e46cbc29f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eeb70ad2815d31dbae603eb438153129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d16cfdc714ed2b0e6684db07917ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c36cf6de140c54464621d485f98347131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2cdab9de4209bbd9db3a805919fa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c056598411661d2dd835f81eb6885f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a2a13815c1cd7d357e0e801469cd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b3d081da24469ba1012e6cc1eefd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eca00dd6e790fe435d050650d9f82c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21e04d4cbce76ea4db44cd22e8b77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aed86ef518a1beda80dfd54c92d55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5867778b6151ccd90797ea9b7c7174139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06807e799fee36643c79adc3c326003140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c39afa04ab10ab326b3757c6f073a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f2be15be9c2ce6ce9d4573cb1cc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4931e0f70079c87ccde2a8bbb0e1df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170bbf2db58e93ee0af778a443166c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b26ad94f55868f8c46c98125dc126145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c52801c855ef7e067c3e3cff05265146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937437acbccae53c8847837e79eb932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658cacbbc4b487f745d97c71666b75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a8276b893e55fe90b780adbaa20a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0bab9b1242c7a5af49feb535f78f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae3fe7111ec7ad4172a19045eed43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf48151fe022f42e3ad99cd7d3db7c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f7735f11fc6b7f023e54cf919714153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a2ca67899760498c6b393c2ffb5aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea282618fd2fdbaf6e49ce031953a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5366abd642577a285ce2f88d9da1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7111dc62954913bb2d03673c4d1f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c05e1a24894057143b12b9f3cbb56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb40fe46e475dd37411d494026d3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a8a534333e0daf25298a3195ac16a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808b2d1a7bc8f3b158b1f9c095f7835161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725b4d15b8a48906652597db23130d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83c89c2601e18ad2e44403193d0f4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504cdbe9583578c1a5f76889cc2d9eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88128d298eed4ca25dad885c13483a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d4b184bfe2fb2f87e5cfbb598dc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbc0dc9557069afbe90311e920ff30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67f30109c426d299f13f8ef836816168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf1cde6594ff07c1dd8c6a985b1afa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8249e55013be3dde5144109526c8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162175842aeefb43fc4c31b2f5fab934171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65030da5defa7c02807878e2080c5105172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52873f466e96efddd4512dfa28cf9d3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55461431fe67ceea160bf0f950b1a90f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab287760f17a95fe9fcbe37bd823fdd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642591248d45d1d36b5433c47cb13f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f6b3ac1e0303d7d0bd9e27241d2db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7ec29482618b21bbae595f3e7b56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0351bdecbb91fec6938a5824ea03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a63160e6815b7a79af8b0b68992c8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e023fe4c5770ec22cc6864c350e86f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0d9d18a82c7461ae6d4f25c53f8e2182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1318af8b4d7581403550fe4c0056e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e16a114dd920979bb0ca6e116ddfb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa399105bdde4991327c11158c1f83e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dc6644926cf9dd22453ded2fcae884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f1270e50b63449a688387969ac4ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd5b9dc1fe20a94e1ce1364a6667ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a819a87ea342623577c2fc36e52577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd04ccc974998db0cc3ee0946298838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7100f3268b92cb4dd956a790eded209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235cf8d17f2be2426a7e4a9f220958910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6851f06c4f0ff8326129fbedb55d6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f2af016f63fb600d044a657bd94412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efb425c538e1e6f0968a5ca38d5c0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14717bc8717032b268c34156150b00b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15dfbe615fa30b77e32cdd3540b9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5912d90ef72f7c82c218775e8006d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e79b261f5e43c3fc842261229a31b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e73c2ccc0ef394f587ddeb0e13571718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afe0d11b557124a8e0c22f064c166519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36599652c31665b926c20f2d2cc276ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d8d9baf21761409e95b0ef23636821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758f3f4eb09a721fa886276ac4a8f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f6826cfc53633071d1d47561c47723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cca1e40fa0458b17a92ef89044e98e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24036f22cd26a088a0ffc3d7db1b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527d800147525dd916be79ef67b089b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530e1029131097bc818e20249bbfbf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47958823197e0ad367627f2b29f2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123a1c0b2ccc7cde1e1fdf5bc26b35a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673256ffd79300d64bc6de4f73097430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda108b56338dce05de1c6880e0798f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca351d2ec6a71b8dac9ace2a4b7d8bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838318ac573f4c01f77035b3ec9858a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534bc5f78bfc84ce78572b396a5780c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e55f2c03c628ef48f1e207c43985a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3324ce1517aded7c44a0bad2fe2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f294cc936010f6e107d8a514a05768137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a3d51644654ee0ffdc6298e61cf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d794970797bafa490d084168e0fa55939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c029e1e99a6812393c6e2fa2ed84640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce71a49dd2ae216a1589349bf4d2a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b472994ae04166d21312894c474342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404547c95416c12e2125282f62697d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946a0143b80ade9175fb2a966abfe9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c0d8d71820ccab936dd339fdb6b7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223aec18ba48f61e0b88bb2bb8a5c3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33d2f6df00f0064a3f3e72b6c5c2d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879be4e3b1dc040fafea66adb2a98fb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc62acd295604e863471f33f56ebf7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a98ea5afebed6bbe5441deb07cc37350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724e1fa6d10bfe5c536257457ebdc0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb00267764db59767cc4da2f75891452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010674cacb02dcf7f34dd9eb6c1634653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa2e5e3858972d8fc0259f529140354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7656ee3a899e6e3521b7a70bd9000d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffdc4c5ca65b673f70f4e19b9e31ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a995c06face99c7dd75d8c49ea357057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ae8ecb0024471ce8e6ba2c2c6af5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4f97c941c696a809d3be11ebde12a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91632376bb8abf69672cb0316f742060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cec845587fb88530760b408c23b6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27498269a563b2ce9387a5c8f5e33762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c999290cdac24bc0396a05b46f39663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29270207c9aab3be634791fb886866f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366ba64f1ce36933d5939e978e7751b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd703b0e1dc9cccee03a9c0216622e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba0384904b43df8e2f17abef8a8a2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3066095b28041e094aaddca4aaf8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c277d0ba590ff2b5dc5f2e6e33081c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989bf012f796a279dea995716ce95df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93880d5063435ef4f8919b970413be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b598d15e12c8c68d4a2234d09e56e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0195687145cd11abd2436d7e85ff773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0f91e2f69c9d536dd067422c9c6a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d67b6c457415a6bec6cdf0a650fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23ebd90eea4120e9b10baad279b5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dc119ba8054f60a3b8177f6cb370377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be301e84efb0d0fce3398ad59dda46df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6864d62b97fec8d7fc40070cc30a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be84f5a7e5b97d6d905cd4a71ed69dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6981d9dd768389bfb799b81dc31f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905bc4daf205e33dff65dc029e3568382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c5423b81abb32eee97c2abf7ce4ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e92a9224f3b42e295a6afa0340378384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10ed3eb567c0d92dbf3fd5db3c95fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b1bc73fbbfedd7867fcbe13cbd4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b387d68ab9490420c80c9220a97487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71332afef1040d9dfef25e4a6cd92588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21273747c70ed6b6774b33947496dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a754295b78cc4fdc726910eee6bcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd751a6cf25a747a3233bd3c262bcf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3cd5a267750539b9fdf0cccefcb5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e874446fb47210fc2356d31ce674293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827bbff98dde5470de5139b69e627a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530e558f777d4e9ca7b2fcaf0afaf2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1f1790139087e9dbd6270316379d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0c3e9832393c1198c51c545ad8a7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffc97738208abd44d5fe4fe8d7483998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc791a1664de0e40e1dad5b3c624acb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d51764b3ae9d0f4034d126d4165348100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2970396e49a2d1237818c298b70fd77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939b8ac0ec4421efcaf79f8ad25ddd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb70e9c03e1a0f6c0adc39423bf8cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e9ca32f52da2af2c2c79d84f00b60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf586f41b9408550b2d17270e9dcab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533167bf52c08b0a5267e1b9122e6f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865ef26ea0bfd65ad3569552980afc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda04a0a5b6c68afd8b46db64efc76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7520fa6dd58cc0209a2048317ec93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891690e5961e7e6b802c3d06cc43427110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527a9c92ddac345c06ee4280a8f215a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f49455f273cfaecbabc91d54f2e68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a064e38cbeb5afd7286936878c8d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f2bb0de8b312de65fbb4137718bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11801388a63dac3cba88034367d346115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7bdf66274fa6f486e727734487d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e8d9f27cf87171ce10623868e81f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240f208cf8fc1d88d33b7019c96c04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a62b47c3abe00a49af9cdb565bccc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ad62c90cd3162f65fd8c51215e4c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eddff4e40bf9558ebf3c8550b76d00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58028cbe25f915f0e01aeba1895c6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec690d2b95e0fc1d148009872d2bae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e4f58ddcefc1ccf0defc9671c15a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53acbc4f9debfd9b7a63a8a439cd16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4191c0359eccf1e4525b561455617a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242df28da59f8b4cf120f50aa92e41f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975cf678030ae08ccd7e950cbd6913e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d2e5f5f87868fa44f2038148c921129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a85f351133e85cfe7b99c9c0741022130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f2a016fc2ca9cbee042c69fdbb4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830fac580aace99bc723fe906b64c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf024cf53d9591028bb57d6c2c4cff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3ac3cac30e94b3849a56531d342c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c97ede621321e95fd8672845ca5e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31de5505311ef8a283ba8749c711e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa313501aa6903a57f38ad751a1f9081137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c6a30e84c71ad17c9aa3bb634d26f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493025138e1cca87e55921bebdb7e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b044b4bfd7951079d2c3b7b346fadc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461cceaa8103c81b46a8fd483def689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c29875b87aef497cfa3144c36e88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207dff94e2b7bc43cc336de68c8259143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77086bd975964484f5f81bb0f33c1ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3a15b57ba1e33a9badca4a3727afe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55e612f409569eeaaab2d9f6c9a1b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd414bb3d34c505cebe374d0884274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae2251557c136ccef6b04c9ae10f3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884ceabdc66f5fb301472f9029cfdc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568bd71b3dce8cd0d517debf2d9265150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95932be31c7754ebc078c7f7673bb4dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ff819a7c641c19768726e34640be5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe3d29c04084f67928ad5d074e4d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58937c0bf236759b95f18093bb5e86a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3977ead08b56d7534af21c107587c97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605aaf8aba1942f5dd07e33cec16f08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e878046e2f4cb8915e8036d19d8e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1c457f541c8a9578e9c859582f40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e58bafe174df45492e49687461038159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c18c0c1c619098f214fcbc6a54253160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5562b606448f451d5e8e200a903db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e2137b9390e421e379583e5be541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d8b0711cc9397c045c07189cffeb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3af4dcc8c6faaab896c8872c435325164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2148872cb4ca9076610bb68fb29a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f0b65b9a9ba6dd0bc79d26829121166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b1f6c02e21a66f02e85eaf5b3b2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da73216bc2859698a7db080f6249fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605da097585d69ff37cfa2aa9402566169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9cfad6ff71455429024e86b70d51e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd4609e8a7d632f2bee240aa895da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c8678b88319e993869f1810fe228172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd5c960a27a7275598d236b7ab18d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b4092059a9140f56502cdd64470f8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>