--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04c87f7c5614829943e78eb91ca281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450c0a914613b67fefcc07a645a01d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb582ba34069b5f9a27fdb529653fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d7c2f579481a9ddbda2883ce59984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd8758e4eb894426cc0e0e7161ae35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67bb0b5754014d6fc10fc079934e1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd41e33208623e549ec28f2838b1327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b6031e0d57099225a6aaeb358deb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8ae185aed9610fd23a2e6a6ca21279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fc10b2c7b8b849ba64918630a16e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1256e82d8cd07cb7809d289d6f3e94811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08491e12b226560bd602d80d37ec1fd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3987b8c090f7884c8cc9035985ae80d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed1d1040d8db18f06daa170fc505d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c0f889f697ef113834b01bf3aab1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a79781d46731786fb23d74778a82616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892083f3ecbc5e49434d4d692fa378217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e2003a0f45a36a3d752152ff93e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65421f0b4c1b5e763c76ea6abc70719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccef24c2a3ef51e5cbcdd3b38e584220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca0c9c9ed24b2e09f1f9245cb0b7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51410dedc2528b9e57be38988d971c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa55960c8d6b29d5acf27a5e6e9fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb81f126149d014555ecfbab6e631c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375314b79ee2ffc1c9fc62c95bbeab4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240fc6718bd8da7b4fc6fb12c4a094426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6fb2cc5641621c8575c66fc98bfd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa8f5931b43147400e7e7460bdf5f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388102f4c7d9049ff281f17246965c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdac91c3b2f76fe426ea4be00aa55030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a0ee7e98ce4429cbe1418f2713b5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5e38085ddc53a23136f7fe6b462032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1105ecd277ae06a9a4027e09539da4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2280c158c5b90cd207072569e2096134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6824e19b3812072196295894c674dc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10effca77ca35b9df2b61e975841bc8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f3ea9a14e70ee38780db09e4760d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d332ef970c983928943149715290ea938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacee82b378e62189c014ab14b0e63a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c116390cee61f171022daaf1ea6564140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b3cc4a81de7f0b68d6f6f4cd920b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3abdee8d3c201dc0b132262e4f8c4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fb4081248108b0bc33c88be03cb0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e99e7b5d98014365e6893f29561f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72f6650b67ae22b6c42771f8b06da945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701934d04fac6a715de1956cf15593a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47d014861333c50182f6dfe6c94ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398b6f222f8ac21cdc0115907f978bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360976f4e9040a0446568c1c35d158749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4ea5bd965a5cca7da6e99f7d15b2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c19f760dd4c8d3b7f827cd821f18d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413289e439db7a5c9cc0b378c6445eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e651e0d949afaa49d57ebb328afe853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb548ca0851e739a0055dce8eaaa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a809fd720e9be76a22809f5c005cb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b868483b7a15eb9fbe209d465e9d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c272181e583ee28a3c8e4af49a1beb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6a3596e964b711bbf5edf8540d5e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772a4a669ebf2ebaf7c73a00a07c7a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1976539b51095b008e8827b97d8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295582322cc6140e184aa67757bf8c1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e028c9e462b0e4a38ccb4404aac010d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff05db7d59c26bb936cef242fabcd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aefb74bde48b78c7622e09922ef2fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677287734c5f813573194185e57c8e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e759e68ff5c2d817b06d5a92e258c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e00eeda4139b11187a6a03635e0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f14609ddfe2e0ab9dbc467dac5844168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe5657ed0835ca5f0d600d0cc34b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6a2da6349d4014cb2c90a7f40f05270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2028c3b099db9d4da12fe5f9af23671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971a6ef35a74caef8a74d13923a9db372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dd1042d9dbf1391e1eb7d0d8e3c4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d64e0914adacdb7a64af06c2ac439474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a785677a6187ee18f8fff57a70af4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4cc0b54c3886aeb6a0276a6ffdabb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5fa065e0fb96c717cf5b80c0f85f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f1de108aa4fe60f816111f70915278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e20bf7b7635746cd5b3feb907e03e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1471a2e53b0a249efeb5d53e4e152280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef98517fa2ea0af5a194508e61064e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b829367cd2e99d7b8e64f58caa64682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fcf813c166a9c9bce502fe9fae7ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6f1323a3ad269ce30a4e10dae75784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55df765933e2ae25a1fd99f26e1c3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2a0043d9c94a73dab420a6ae0776a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc0383aa71ad2189b7ca5604a10e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a256d6082cfa80b27ae88550c29b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1649dc1b63028e53a1f537fef9082d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98556f6b7679b9b9a3234df413d0f09190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e42a01ae440a00a7617af1d7c2bf4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb23c7d51d906fddf5f168e66064192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0299fd1a8f0d3e842ca38ccb1160693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d38ffc53cf52aaccafb20fabf924694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40cec1cb07c39822a50a9ce8a3a96195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc66e65cf9f7c418ffe604b58232d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6c366cdda70404c4d6afeee8ded4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031e806a60b04538fb06f92df63a7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc124ca63db6da7b207aeedb7fdc3f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f49228fceb2a11d49dd131825c02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09b18b6bf4abba59598733fc3c51e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d74612d583cb70084a592ab6aa7118102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7707af20eb1dc571c5ef0a5eb20cc19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a067f5193b7658472b4a54394f6ce9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a75918596d7f530c2ce96f37e18cbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381143c287453cac60677ead059e18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ad8b8755229f425376d9f052947f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5c148dff7d959141be65cc9e9063108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698f39fdcd7bc68af669c9414d874c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86deef2d0a40d8e750fc152e97110e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597a4b85d3637d184d3581c987f818111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e57d5c588a1b69fba91f5de72d1c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c236adc54e64d3bc500a72c157397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d0252cfc93eb035db3b9cc63b448114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a629b67f08393275cc3446ffb974090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b4d1944b46286258acac8842545e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb71fca2c16ea3ca3d6af85e097f8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adfd296ae0e483db6f28702b5e1164118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16274bbbaf0a41834059de85c07a403119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c86809b173eae99a08e3ae6bbed7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d7a066fe42ace1f6cb1f97e99603121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de6a35e2870d8efcf5e29ef5e5f75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1efaef1353a668f7664541e2f1437123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fbd41809d4dbb1c95290502b72dc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07c5145cafd1515c4330d269a9be28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca9b83f953e77a41818181ecb6ee0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a2acd72af533118b1ea21130547a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb4a4b7ab8690d49ca57cefde3e80f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc3edfff5c4e632e92a6063a12b9a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f416c5c3971d607d45ada46f2801b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0dba1535cdde7a6ce23c971f573a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dde2092bffa1e33c9d5b891a61f07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90d74a4fdbcdc0cb559a374e7ee85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2d538c6e7e41a22c66aad1d4bf5ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8421bcde7f8d4ec12863a1b55b156e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4a778387e41bd430058825134195136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe2404d8382c878987df37ab0773d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b063f8a0b60054f60f5967eb9ee26d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae63514ca242425daf8ec3c96c7b1b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23560daaf981c02ed2e38c05ece24dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bbb5e6c067b01310763feb441643141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ae55375ac40d93fa7395143d59c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36030e174f69dbf76733d1709b02e7ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3704fcff4d3536eabbf5178fd23643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a316a0ec301dd026c54e4b3a2d06a1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316eb97191cb3181edc57f09a57175b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf3c99d8c5fd71ea0980e88914f3d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5148a0ed82efd85aabc8ab22f49bbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1278002021ec9895b35995fd199152149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aad991c3b2e6c1d5d82cdbd08f9b0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03399b5a6f5c0bafe6803b8cb6c96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946116003ad6f5428bf954a134ba7a51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02210df0cef5084dfaaf5c0e94247153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca8eec14f5205af707a166165f70dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350ec602ba2f9d5603fedbfd34054c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b4622337168223788ceeb82f72452156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117efdf8d97abe34bdc1404c36516fd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34eb972e1b6c4e2a678e5ed5ffbf7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4be6ffa4bd34a06a512bf695b8c74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed44aa3ca3dd886f8eeb34c181f324160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e131e7aac2f4418d1bc54bdda0f891161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccaeedda8b56f78fff47885ffafae8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c6687d65ef96b49b045155ad1510f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6897b9a6db631778f630a32ae48db0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f863de99dc11e2b4bf852fdef286165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf1ee39d659c026b6fee235f60bec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c017ee486b35da15dcb97d7e6b386af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aec72d4bcd9879e6d44dd954e63b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f29686fb987e9ee8003e3f7634b54a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea3d4a310a3caa49716ad67fdc695170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441cab007e42ee6ded43c564a6fefe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07f30c8537541856ce964873721af8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828bd4b369dfbf4c5aa1940dd30dce3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3952a7eff768380f472383644cb966174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b05915c85a118d4e3591843fafe8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68931f5d298dd1af3e09a615aeeedb68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9fd2ed685622cb593adecd9183c1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7e2a81c6fc03136865780bec65f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b37de8660e8600a66a1b6d37d50eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0c0fb34f8f1c0c37793e8d0315acc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8044db19c6db05dbed54f31a2af4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1857ee637e2d81044104f639eb9e98182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826b8a5570af1700676574395bed821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ad2cb02febca3e431b72e3e68f8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958452d8335ca5b709d5b370a4be94f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f1516e2de4f00f32b83f0dc7346c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0e9c8f8fc0b2a3b2e31be25c23f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a48271dff704f43f49b848f5daf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe9413e9ad1a2e596020089c68d2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af43394447e77fbe8ad008f7e7e07cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c854af371711cd70414b824ca5919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651508e43e7327254c62fad74c4482910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef3fcb31758368e1cdbd1cb48537ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2dbb2f12b41cd0a9338a40c1408d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b297de466881fc123d4de1da55fab013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377a3fde20aee4ce229028a2eddb48714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fe7e9d2749fac908e93e22a6f78d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f76c68a4fe4ea83de34ad5eadbbe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a633b37be0559f299874780625559e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2258ec9641554f32ad51b40b469a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74031c2f165c41eb24cdfbe1cdd2a3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c9a1ae0cf3218cf3a23269f713d8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9f6b677318d7a8f72411962d8f20b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69023602c9959013620830f013b88422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec0b1573eb44d2401145e1619c733223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24ed5349bc89f1b98dbc764ada0f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acc71d35f5570984a474c3567e092025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e4e6398560c3cf1e815fd4b85b27926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16413e55cddbecf14c949a23845b027827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5bf6388449be17269541c2111399928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2ff91b4cfa71e2d719941f81f75829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467707ea2d9eef2a4a5d06d2795f5fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039668928da3ee40543cb5ce46911231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7befb3a1d205030e2036dbd5e0b8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb2f2170224cd1c1ea76fce561f0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe6e8ccaa28fd40e01d8a195b3fee234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d5d0eeb30863e4c0b851cd74cd1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f413ce5a06ce0a255b8fdf06f485dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad585366dfa3125e1ded417b20766cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d983c987b70fba4c76727424bbc2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517e65c490700259f0a73b6d37ca17a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d768992ec637c9840b10291ec30240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b60da5946e2f382ed9502b3c179a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68640fb9f803ee190875d7b4b566d56442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf091d9b2991031c14a339e10b8bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab598410260ef0e56cea11b6d073f73244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad15b7e671235d625268b3cfdcf64045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274882152bdadcd6b00830a548ee53346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e490e28be5dbda9bc6eccfff5f8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef78d5faef5895c3923e1390bcc8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5dfbb15d8bc8fbb6214ee24e9b52a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb562268cb5af5f107649e93e5537d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2482d4acff31409b25aa486aea815951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb2d50c855ec4700510b3c9c532f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50608b134d03b900e6112aaae1cdabd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905236bd423b3d46c6fcce7e4533778154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbebe5f47cb42c27bc6d217e0f0089c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996d4f7ae0abbd570f419a1e02b2e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107061122bec4453560100bb703ae10a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607cf1b872b07c71fdeb39eb578dfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac413728c53f6ec92fcef16137345759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e29025692a9a4fdce2c3c2dcce6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722a8d2008d6d583f0bfd69e770683f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22116ed211f3c4e06e29cb9dae47766862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826cc5952c7136e3f309b6e3109c3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcf458e0a96b487064f3153570a64264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436e1f81109aeac84bc6d7d6af8b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe045d371652a5b183790b95fdbfcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4f7d56fdbeea5f1ab72d9cddb5dde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a51b86e0ac1d63db8453ee6cd221c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419bc836df3b158a4f5d72500d58d9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef89108eeb4abc0326f98c8ec641ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81371d3965a7e14028370e51451bfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df4e4e69a01336e93a79640a2643e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d20a9be1aa32c0b2fbb466dc893773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d41e0d2e3b12e46410d69b58156ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261c69db728b2d0390fe0917700a0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2d3bde431ed0db89f3b0e7ef197dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd6babff7ea53a63dfb495902cbdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4ee9e873336c47dc9441d3865b33e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e008b295488c7ab715144d72c17979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c2cd898511f35ace330139678c1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a55b4f8a6f4c1c2be1d27696ff0b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7951d0eb93340fff6a50dc0089a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b791441e4a168662257e954cf980ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e87d5b47425585d1b4763ba64f3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce42ff74b06a25cfcfe520d3662369085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873e6f13ee603d75a8f2fcb6c6716c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f86a68bd9c0668bb74cc4aaf3daf7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7a220b0b75a30dfbb2065ef14277d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba1583cc90a5549ef4109e7cf8523089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120991c55613226c524867eed00592f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19f0f8143cb9e4c86f980ee588fdb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef462628629f90564d5663a031afa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e3219f18fbb7c5c4e4b11a67fe2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4af90814d521b906b4f498ceb3a3fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c58c72c65a31d4eec531d9dd217a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a158be707949ea91241fd2d48405b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561931041fcc2f7e670c9a24d75f93897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c0e5b8cdb516da5708d02bf8d61f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53872a28cc49af3592382c4880ba980299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645bdc67c581b3f6cc4fc9a3a06113100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066713f653938f1f1be34a2f360c1e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcb84cb98a500190acdbf1abefe94a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be84fc2a7e0b35040abda1e086bb45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74f6f2919dec3a5e6f2a478de8c532104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b592c8659e52308ce134188994bab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bac2cfe7d8b5351200a977c1bf528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393005767d87ce574bb2cd03e985694f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86499978b2b3c34689b08e7f770b0ba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f492447ce87071433b487f9034e0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ddf90cae7fcb5b9b45fea6767fd41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e3717fe9821972c61660c9ccacb3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50933b4c4aaea8721e87afcde16f9f0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848239e284acb913884d6518771d4093113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750dbe73f74c24bf841a427d5051381114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d1a916efbda6bc9880acc73fb5be7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b39506454341796e6f2a9d78c5b3b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2c41ef9475fd047a526b7d45642c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f99a119dfb91a8ffee5a0074279592118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29253262593919abac035100fc63d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d57da07d01680af1469a46a96552e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15df568afc19da47b4a34a9a6b2d5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2965d2ac44e2ca6c22f16ab9698a81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a61ec6ffc72171f13c228738b3fb64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebaca961f0c9f35d9a8b3ece0bdb89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c18c61b01c1a155b8c6882d74e8a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a2e4c59653122d12a9739bd899a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e7440f8a846e66ec350f06750fee4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c6d8a106ad59d72bbb7dfbabd2e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f528a1ecde899a25cf8813c7d7f080129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262674233650333a82fd0dae503c0bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad83e7328b5571c2be1551a58f11f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55102426018e94d7653bad711b350f9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96707ab00829bf34b183a0a4f11b6689133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b67eddc830bda81ee99e963be0dd32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c02ee8f350c37341bb75923383e7ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155f0aa9ebf4523e2cc04d25f6309a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536865e1a14b2927d6d9ac9459d2ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b18c288644b69a9e29b9f8535029f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4aee512cbe3dae1f2950e301bafa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfdcbe323f749f9b1a23a6f329dd9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986067b218b4d9185d90c950fa61ceb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4748e2190850a5497b79a8c0e6b29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429a0474f62402c0aafeddd051135bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11a5fcc6ecaf0d35fb09284dd45df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0b89e646c9f912337c350c2ddede145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685b04ef64c993c85aa940dfdbd1d2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653590cd8bbc30bae1d9bff91b737815147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15d10664a5950db2e32cb1776c1dca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea53b5cac136707a0c5d6915a4a77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e7ece58bfd4496bfd5cc32a547b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2e0569b8068ca647b0f4886d5142d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0481202a47e4c05ef9e8f538b4665152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f45a3f13f4b15c4ac398e3c57a98a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8de56ecca2543568af5b35f3ac10ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db2943079d7beb2a6d9456ee0270c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8978e8b2500f4c43dc585bb74f21e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b0993de278cff2c19b9352623731157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2063659b137c9fc97bdedfb3bff0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd80de9cb79482cd2945566f75fa99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9081b193f6710dd43e5a65d69b101f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e76fdad229cf73968cd9fa306add99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cd4a591da972b4983b15ba0e6d970162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e51ad26a185b349b21b38330bb1eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94877d0bdf1af6a85efa9045dfb8d18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8482eb63643890c9b7eee5449ce955165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1df96a9e43b43c908a480b67cbe10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c55a43074aba994957f158abbf62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8b363dbcdd4948abededceafac756168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e648650b0d6656a9dad3305a3709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a0e804a9ae679affb4f301182f55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b40c880016457d3c25d5c04a19a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac2d4cebdd7a1bc6e33613b9e10ca8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1cb9af4048bf9dd963c60b91b503e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e887f3aaaf76bafab75c22fd5be2b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>