--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2908b613266611c8e3351fe99636af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1adadc071fea63cd82f0ff0b8417a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eee178dd401d35c1c31e8e0a2cd6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62024098a77d094f1346e21306a9ffb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429f5411d6143383572146595a0e0885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165dc2bf9662c262325b0fc04d8fbae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec9898fd0fdc99e461ed1b21c31627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc41301518e1723beccb4c81f22018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795786c9d0cce9e25959b20dae5a3af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5fcdd9acce38b4808b57f2053eabe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120de39889d33e193f403ca731ec5de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094df519cf5d5655df32c616dfd38512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c477f32054adbd147effd5cc13db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68e7c494217484f6f549c98c9da0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfbce51e67a1520ce08c89d9f5661615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de97ec4f449e3fceb2c7b516face84416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8345a22b2f340a97e978ab605da0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74cd97b728abc4ddfc1ca007aa7a7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e2975c5f334eaec3e66fb6bba69a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227ca283d9e1c45de8d35b6d00a697020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f920d61fd0ac294f477ffff8d5b7f5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe76d80d799daef6e37c439979da5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73758880dbb81cee709a063e7784b92c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8117009a249d9352e35f5080aa5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1efc3a79de5e48e2e014ee9a5f06f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52c091edffe52dd98f6e09cdccee526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7d1df3be9a923210713d48fcfefbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e595d78ea6164b508699b02e90441728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570df2bfcb98f102cc1d8ba8e8092df229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20930dff40c0b9f3be58821d11be343230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce5f99178649423329887a5dc154431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178438a3f2041b688b020ee1becfce332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eeb8fa5812e3438bde95eed2be22633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03731c331df8b6ea91d29e4fc2ec421734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4070231420a5f1964d10b8cee1ed1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a2aa4ed084890bbfb888ddc32b2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85978ca8dae8de04d8630e417ac22a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1f1ddddf00c71765208a1323a539a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75700b5a83e476755c45073eec37ed539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b59b9611082dce06626f0e97faea4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1d10bb3d6cd37fabd20adbb3320241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad978e61f0b50134453bec176b5943242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab942dbf0276242e186b82319bb491d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd452670e5a37aff2bc38a5f3ac1b2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b144f65f74de94fc0546af00c78407245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61fd85deae33a2061d8d44dc1b82db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16305e5fcd678c4d82dd2681bfdb9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5f18b317e78fad29d1636e5744e5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf99f4fd42813ebf32134dbbf3c55649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba725ff23127f7a393576c990f906f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1eaea7b9412e4a50f546bd46f42d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81be698667a8f80b59d5afad7ccce952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428697fdcc67e2c7d1af37f402d9a56353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d490d14b6b477a40612f966767f9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb87f5048b06fad19f50edfb3625a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5529db98ae24592969baee29d4d951056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34458bb8b14e9b22df170e23ad4bf8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dc84619ffa6c85767e811100370ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505147d42d2bead268843b71fa61ffcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8e4233fca41301c2b82b7649665660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528452af600920deb00dc1946172a6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a0b9448c5ad8de590bdd8dd623b7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce90dfe880d781f9a6aef8609641863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a149590bb1927a752745446715cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ca6899c81d04c86de982d2fed29d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aea23025e874c6181fa41f62c746f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6067ef1b44ed00cbf46bdae6ec3ccb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0338c4a6d24a4409b09a47c0e887b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f402004bb8270dfc16b3c08788451e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46624be54e25fa76e2fd01bafc6c160870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471fb613453fd5686c4503f0772a34371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1674104fb4d0e79b4ce4b20495f90672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c2883fc81f43339c36d5e95f0aa6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46f3c13d89db90d1c2f420ff6de3af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29b4639eadda4ae314bd3b91c62b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf8c4a9c4f89d3802543afd1ad42e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856032434a9f0717c57810bbc907ed777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a190e3f0a8fa8b7ec4145aaabb5d5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa1bb34902eb380060bdbff67794b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd0d586029054d37b6f794f19024580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c733705b6eb75e5580abc711cc8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe61932b126537983b34e493ee82d0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c84885fef548afaedaea63a46384683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e862e7e55ba15602f58b4b966827d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839c86568673a6cb43cecec765a15cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac53797e05cb45745ffd92cbcaed5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc574f7da8d11eaf353acb422ff066a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327eb78eff94748cf8672b42584629788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f22d67766ec0880be59d1f7dd3c3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef93bf1137a9ce20b0da6752381e6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d84041093a25a89a11614fe9226d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235e1e62635ad992960d7ff926f592392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324c2d17f9705eb3a614946aebb6df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e9926ad424d14e4c9ce4f5f61eb2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf445b545af7961b8909906b75e9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a079221d06b896bc8c1c3d073dcbafe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd579e5becf5912abd70d2849c784697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d9eeaa942da366557cf129fe3bd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f14765dce020236899057381553699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bf19b59353e286179bab92f361f45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962572a10bae5b5b85004495262c6e3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffff8f9d2d6338696948326a0bda12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633efeaf0617a1bb391c304b2f9380a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4606944943eb99e37347b8667181704104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7006c26b5061197cfc0780e39df86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9d295b4d7ad0fd3734af6ec90f4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea0eee2bc7133a588fc2d976e1990f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ba649a0fc70f2c7fd4ebcb3d7dfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7e0d975cac4e2298847c85f2c721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6549bdac26f85ae47a229e9c04b31d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80c9d1f8309683ac29fe3afb3bfdb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a132333de2b2466fc4c6fd0abfccd98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6159739dc626edc6663f90a2b89bd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026b2d60bf2df95550d43daf6704a1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d26368976859ec654fd77d49a99f57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecec9a805ee0330a676fabec333412116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724e2509be00ded87628d32486c429117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834290c488cf1a2226880d60b4a3ecc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b8062d1735cc8b13adf73deb4cac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee7e0668ce7c9f3a17a75d198758d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb50896eac0c8b1627976a28e462254121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d07b52487a2f1f9f7886d27f297dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a99d5d294d51512c6a1fa2e878a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7fbedc918dccae48a2e5aa291509a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bcef26139d39b833217fe6fdfbf34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8655a20640614991fc5d5ee265b3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4a424c5940a17f1324197cca90e31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26315f1f6a988f52eb7509bb24bc19bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3f4abde4af712963cd8fcea1a1e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e2d3f49b5e5b2ea38efb2e602a86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca192498cbeb961d8ed083b243f5864131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78072d8010a3401e2fd042fb4775f56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66006413e977508e34fea51ab15ad4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a29fa503731787afdaf07b4fe876b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311d6ae32aa869222127fe24d234e27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27497bf7fcfd5ce412407c7d36f9d10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5693ae381137df3f37fe66a4ad883da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5415801c68292b55f9e22731eac75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760cc736603a111b916518dc7ce9e8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c1d0ad1699439f1703da2d28c086140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467cdf0c82ca994b44213cd0718bb17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d20b6a42f0248be5f21b2b387e41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f9f2ec80b9ba68d921d867e3305e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d99d95cf27141595e37e1582b6eb18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5bd8a1f20041209320351819c397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda460969fd736b9b99bcc08846e0ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d16945e8f6ee950f66253dde2edb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70da1fdb12f92676f136e98c8b0fc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805866b71af0acd2de96bd171b1b4a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eff66eae35e2639364b5077c730cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ed8462e8ac7ae65af0f6624c25b6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0585a0ffd3a59fbb7d0f91f750eb2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17043fd124231e14c9eaf8e2126d51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f77e86dead741f8d6abc17233414154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b711c12cba718725756dff760e821155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15cb8b5513ba840e0e34d530abe28a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7ce8f191cb513e2da85b51256237157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f976925a2f800d473702508b79d76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ede4627f072a99ebecf05fc3a5bfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4b0308b4fef20ad068a45b5062078160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d53c49cb3c70bed7664e88f94eee61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee876095df26f98c08eb3b6edea08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a89e4d3cd729220fd5ac9e3c6f9f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab49309cd468c29b7a614408fcd08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0b3d8469d5b70dedca58e63c59e38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d74f6779aa4550fea226e8b963bcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36907d6ab39fe61542dbc6a92ce31748167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a09cd59a32bb39436f753f80626acf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990858d387965c29900d2e08a0d33a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e58b1b052958f1ddb1a3bf9fbac51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b16f06b7c97f59f3ccf8e5a549807171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec5ae08848afebc133b37acbedd9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e721324612a4f12d03e24b619944a44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3fdaaef455d473b676bff81cd860d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c7a98fea95a80ad2533aa52b1ea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8de7b468a3afe98ae8092fec89619176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712802e7c609504f3e631bee73302c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc4c0b4f5d8a5580389b25821cd7ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee51cc235f6b3bf5da0e4b54aafb198179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a982cf40d06e5478188c05300ff468180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25f4918a87bf45bad3e98e653ae61c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdded030aec8acda843d430938235e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c3aee84eaa876b95b3cac57f6682f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ac27c8fb7fa9fffeac805930028574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b168d9715a504116d721e42ae8ddd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da89658e5eb5b2f1e128a997620ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee856243b916ad59e5f09fe06e72407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c8c84f2b73a25a6ea5d3f26e37b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070285a35da0d8403ca65fe6b446ab629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221731d1310de5defe57dfc2a6a2f2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbc1b4c3025f5aee902d7239b1faf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ec7d84b6e1c862ef3130ee172eef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec69b736f38ab06bdc75dc5cc3ef6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca7dd0211e22638ebf89cc10002eac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f4c49c877650e5e5323d8a150758515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f68c05219fdcde7d10f055fc6bd5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f12d1004890295dddacd2065ff4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb35f50357168cf876e015ed1032c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616969b7e4e0031833139ce81aab1b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aabac1539fb2428c939659bc808ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810642b9a43aad1f711dd866edba90b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55813feb4b9af6270374ae64e552722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73ff331a75a4a5425fb05547eea7e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb014dfc0fc1ff1edc5821c225bb45424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21cbed0a0203c7e4e5f7f19347326625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27280cd0cc5308a05e557648c7b4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4444bfad6fb75636d80b146f5465327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7f6984e8804afb10b6385661c43028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb584696a8fde140611d0f13cbbb8dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4350e4a023740f070165e792a5f54b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c773949690d86c4c32d6cfef8dc3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bee576321ca8522d5a531e97fe5cec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669299d3d12953fa0fd750851373c5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de123b696e74e13f12419bc2c9fd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2557e9165144fbcbf88e3c2a7ecd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ee298eac19308d8f2950dcb0ce09736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec19419c408520966fe1ad12b34b6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27353153f634fe2ea7e57b0e0fada7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1681db3055bad3438462fa0f3ce4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb8342771b31cdfa32281793034a4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8c83f50fd617af77c29e15e4ad7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35555cea76d9dafc69d9dc56d0a0d07042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fd9e92ffa95b5bda7a906ef98758a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f7570b2cd4741d9cfa7025035184d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d9f3e229c4545c22e480c168fbbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d5844c365b223cf2eb92c3bfae01446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fadb3c7989d056c8f549125cb63dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf294977f4c61136da17488c6f1b9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e354e829a0f20fb26e2d082f6d533749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a6e8a7d46dacf76fb38333354d2ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56355bb7ad7cc040ad2c430fa848d0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1193b36ebb3bb908db689d306cfee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3766e4d7641e9f588ec616b2a6ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6526b82cbb766c90952454cf053a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566b7c59d50e8b38ce50b088ae0f5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64be6e42b44cdf0864894f7e2a71cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddee30621c299b1e8b14436ade3d7c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6386ca265d6f01594f424f8ebff929558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c02fbe754391669cce355b1714dd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d643a14631d82ce7145f4efa5cedde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbb3c919fd109902b7a7f31c2d96a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93aa60ae58ae3c963d817c97d863f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1a92c7baa87639cc270bcacf762463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a83503a667a2794496471cdb6d7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885664388b95bacec630118ca0a349e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885311d034246fc1f68b1f490e36009066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33419ea9284f846eb90680c6baeec90167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4200011a6ad86f76649c78b1b2802e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d54b843cf709386f27d490833fbe3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393525439966cd18e84aae50965014f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352fcc6b86126ceba6a9ef8cf74d25571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af995fb753069bab1bad70e4d1bd7bd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942cf9c244304efa3c5b3b7012f803373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d1528fa1994851c354b4203c077c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbb28e7b08173fcbb19d8a342dd34f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9167280b635d5b0f0092842cf4b2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d6db45cfd2b798f17a2c45595fef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949526eeb83f843ed756a77c351a03378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd765e944dcdc1af19a4de8c2f571979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac79138f29f443fa7ecb1e415886eeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6b253233b4aac867978a588cdbd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503cf91be21688331ae84ae9f0a5a0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1c688107fa5de28264f083ef3e6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3ea70d5b02c7f2a319877466efc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe182c174647c9fd5aa8bda9b500be685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333beadd32cda1253fd10a70b96aea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5e33ad0d4a370c610356e838c71287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2caf3d7ab7535f4e50b1e79cf8c3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065803729a4304361e266075b21945ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eb94b3b27d9de30ab7740c45be60090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8e66e10d0f05816b7d0c311b9a27f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714806aff2289cf90ac35640544f3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4645a372df636cebe508a65be58493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668596ba1ef488810537a1c754a7eae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aabdcb3cea211f66017168d55b12a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949b65888953281645823725851478196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f938c7ffb107001912149be0a531b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc84d333f04bc86a6dec97a2097a1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2cd38bc3e051322fae65a2729027799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adf0b4af981d51751832363ef8f6df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399747ce6b25fdebed017acc417f12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db993bc0ee109f30204559d236d73693102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e6ef22ef6c386252ac2ce875fd732103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd181badc78691e231867ea824b598104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab388cc7c3738b294d751842b3701105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cf0025103ff954482c64e83bd2660106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fee2b05fa52c1bd728367d1f2151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb89c5c47c59c345a7222d918b03ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4e7ccd0beaa16d174937ba8de797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd97d757b9392a6a821b88e4e2ba65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c184c170a345a9280efe49cbc43da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd76cab78d228d7ec662bd340fe76d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6524a38628c7577bd43a17d00fb3c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968341e409f0ff2228f8ba8cae39ad1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a0f70a53fb6c07a3663ca5e034279115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0519ad5a5240558ed390dc07883e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ded46f84006983979a0e1e82a2101b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723529e91cf392e410555dc593ee3cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144419868dd29f7f477ee34c53c929119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695094e7c9af824c004d90054613281d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7e2b07926157849d1bca37d145aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3eff1090b6dde1fca6c3b19017c72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce9b23537b540681896870bb93fc93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe148c00b537547e553d731c531ef9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114844ab75c605d3fe87ee1495a4d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb7582770b903cf166e00a6835436126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a81732807ab995268fc4fa4f6e3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb347b396d5213893f0f1d01afe58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d76f8639fe535b58291b51abe2222129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0403dd7e1dc74ee4e29d64139f73cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153224dd287c3ffdde5666691232478131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63043ee25527efc3022925dc9ea141132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766be1659300cd8d226f3a84cb8fa3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e7e6eb2fda643e7af0644667f0ec1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19abb5e0bec2ad87ec958b8772980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01f6f3931599c19004c9e7aa00b0db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdf8642b7b42218d12288e4524ec00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4a82a74a5399b53d826c3f183bf09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a893837c2d65142edb154cf956b8873139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdfe790473cdd736c5ca5a062fcd78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f796bc46274f88c5d79ed9c66c70e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c494f86316cdf01840b65bf64338c38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c85dc11efcc7a778d2d1a79c28788143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c50069189349589f55010aaf21c7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be12a9246564df77726e093d8a978b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d42a32a20a11fa03e189856a45a35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7328a98276787b0b77c2db5fddc6610147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f94fc3447ef6ac4e184cc96dfb852148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6924921fb0412a31d052752ef1c6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080617f00495e1ead65f566be75f9ec6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f935a9e8d7d9b7d685ffd73bc91ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc82a8eb93b0c7bb289b4a0075b974152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146e31ad9a1663f41fda85673f6f33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676e52fc353d55440f0e2c1c1e65fda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9b21f8b88d6805665122c2fef5455155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a8478fb693ef3e8d579db701c2e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2780a31967a9da50070bdb489aea12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4bcca796ab1e0ae19888d18c92592158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7208e1df87e3aa87140c3904e25fcda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee480afe7e98fd06079963a55dc11bfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a9bb0a8a0afff0b467f1f6dbd0c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1366b5595ce08aee0ed2d6a15f4c34d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0188310a72af0e1939bb887d7931163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008feee5beb7f94ba1146286603bf1ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3cb977b167d166b4c54da8d473fbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0776243b6a0f86747dbabd113a128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3cfdfe7134379de372db636aeaa1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfaa2e537c8f3666517bdc4b1476a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598056ac9afd7986f8801b7610f837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d470271b4784e2fc0c58ad63557ed3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd4674d1ece7a4637c26bce8d04e43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84aefd52c5b779569727d44261c8b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5286244c32c3dc4cddaf83606d71d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1b07d627442dff746458527185d29174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>