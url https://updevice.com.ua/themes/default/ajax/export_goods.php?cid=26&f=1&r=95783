--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -799,51 +799,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb612f0719da8dcf0d368c62d387a2931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bea2298e1862fcbbe45cebc9177f452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7925f77229fb0a60c118227b266273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b80208a36cc390a1e8b55b59da3814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5d19701b13a25b9424ba9d2e9bac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb007162c3ed95865aaafd90414506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7386f583ac3e0a42758d3391f34257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ff87166f8c25a6d73c09cbc9b99c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0bc3483010b792873eeeec5413ea39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e2736408d51e8decf1969b978efce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557221a82859800afb790dd617c0d2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfee92d0f6931ce3f3ff12d3db62f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2a42f5cfc451b8bb0fdb3174effd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b23d240d8c51ae99b6500cddc70c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f72847daf509cf6e1743cfb338a72915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a51b70da0241b58f6285fe5c22ac816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91ef6a8f2950444fc93aa534ef62e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232256490be6184b7d99a0fde3c9b03a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f1aac838b674fa352d475d7734f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74bb9fec93b973db8e4825e615024120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303471d7c6d0c45aac19900fc12f26ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc12c0044b0e60a7e58e12f3209fad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942600a1fd79e736534f6efa1846cfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f9d59bd52f3e2106001b74708444624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8c8c631f86680946119bf768b47f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb0b39764d022315892a36962dcd6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a8e789a4ee403387143f96740d04927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278da1003731c474f0615ecbbb63dc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c9088c14e712c4a5a3e11d2cc1e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3abf52eaf10e259b4fe6424f8690b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eb776cd9ea55bf936cc8ef682550031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867db8c5e2c347a540f37a730ee0acd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d85c6d9f432ff38ea81757689a38233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10fa8807dd0d6a188a9df5f536ca434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abacb4620113a67529dd9e58ff39fda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024174cafa8607dc42ba2eaca9438d3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407822b75041384095ddcf3c5e62d1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801bb07412259ee8890aa5b957f20b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32a452c556e49803cd27191db7f8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119523bc9177a367fc70c4459f3fa89c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03b09f432f60b5f18279e2e068919841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9bbc1997b940eaba29d6fc7afdb6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175729bb1231fed91a68978dedaf9d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc8ccaa9889018dec07e017655d40f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c769b082cf8fe49d8604fc84735e8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba4a1535d97f10f39ae86791923f9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6afb44386f98e5936f5935df4c88d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964a3672f998a03dd84036168fefc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e4953a71fb481010b3478544e6ab649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ffc94eb217d123acd379ae0692da750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31348d07e29a7cef9d1a24b0ae1a8f0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55428e87764692801923744cefd05a7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1306a76b1bd1908743f41cbcee19253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f083053a0330b0824a92421d0fa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d521df19cebc958f81aa7dd3a95fa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc340f1350be20313b287e3d5f8bdd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e58b3c8fbfa9b2ee94d8ded9c2a3f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b201302e43aead0391532d505cc2fac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4686e6e07c83e8378eafefe5f831559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba6aac80a786804dd0877a7bebd00860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed91a799b79badddf19b71d50a82b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbfcd4efd972826c746491be12675862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531d91d2cd97434890362e33a95612163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918e36a592a7ac596e9f0ae2237ea264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de107b8caf338202ed40631f1d04f9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71e75074b4e8287d8bfc5ed76ac4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349ac0ef48317be08b92e3446ef53c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ff19f44bb7171ae343fb4d0e78f8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4c66aa594bcea2cfd4cb66b4a4bbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc12eb43ea4fa0545731edede94d8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d30561c81109635049fd07dfb1c2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638010000f9a6586527de02f1a085af672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406462097bf6f1714d0ad7af671cd7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52345ab8738f42e6a613c1cb5f8c6d5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99307e52b1256ad2c1f796732d46ad875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4b8380d933103a72acc8d389bd3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc16509f3b5dd21465eddfb2dd9efd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e0dafaf473944dfe53eb7e77fd2ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f666f1b736df0296d32b51a25f93a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87641570ef9ae2f7dab2452f5f39d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8361b769d8fe383d6fd2df0b76639a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5d6a473f3a3ebbe384f37c25adfbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160ef07bed36dde5bac3a59067935a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e856d0df8f970e1ca4e64432c1838c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1252d758c8d5f92725183a95d4741385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d236a61a940472e8588bca8824cc1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469e62e4051949211dc63823f1d44b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf549d0ecc2b9ab066592d6af39995cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edc6c5eb8068a416ae6bac5fed0bed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0852540a427bf5cf031213c9bd8f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942ec3fdb750b414ff7bf4427d272a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e190c0e2953f2689ca069dcd9a9818592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca96b7c7b3b927993e559c71a2f46693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb77dd9aaaa708e943b687452ac2eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffda1e94a60f206f89ffcc0ee46c6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c774eadc432356f98debda3bd66e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5261f2795b3b977715205fbf1df92597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ffd6a6b0b5bfedb54b8ed984df3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd038827d4b0beb93c8b555b54d6143699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c4c1a4e8f62ac316132036180d093100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886d76488dea50e844f83491cdf3ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc2f9be3a68d21ac6231a9be6b43d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc76b3276df9b6a6c97ad9a3aae97ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417d7f488c615a0788e835f398363e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b57c2d5ac0281844ade0ed4ab65c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68a03c8343a49299b799ed249cf65b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0190150d6131d0beabbe8e7dbebf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1fdd21a2931ccdb37a307b90bb262108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6389eaa7bda24bd00fe46a769b9b45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875e22ba709fa2295981aca10fb83e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62b74ab3ef396fb40ca3ab172b3bea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e44f788263b42caf5be6cd412d71c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351d27c066bc14b1ecb71bdd22ccdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99825220da067887722fde044ba79b1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a7eb09402b59891bc168b22e7751115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e6670c129879f4324f7591f2e36f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c777ab73ca981ad40d1b916c8dfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113625d01eec57bb540750e4bcd03f25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8714cc260be2bf682ae6af10b73de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a43fc982ddcf5fd54abfce59cf30c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcc319559df3b446d2e799e613d9b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1499518aa2b39011167a388a6b3a23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3086df099cea0668041631b53c3b4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7a6f09639aecd61d0bfa2c38c2563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb617de20047137ef728fa4d076f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0849872b09180660916d0757a9d18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137064b99bb0e9e8ae0991a69bcaa82c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32049aef8fcf403f67552d9532dbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6e6f302d853a0cd32eae314057c2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097da18ed8e506e63717228c2338cc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8286da1f803ee6a5a20bdd127bdc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df061b9463f2bc3d3bcb624be101e9e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15fcf59f55c9828a1664540135f779133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c03fcb5c358d035cc9c0c1efe233e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8b1c1a6f55e07a1f19334b8cbbec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b6cf1ad8f1c4b85efecbbe35c4a62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feaabc76b71accc4ec8ab94b6bba4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc19e005dcf77ecc46aa8a154c770d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3c8e550982ffbf7ac60f8a42eebb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4751193ebc6dbda7ae1dfe8198525d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa20a52e8b3b9dee47258eb83464d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cd39db5f2b8358a6f850543610fbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6735096344e2800ec0027dcda9df986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f412e866c9175f98041420ec9402c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b3ef156feab259b436cb81171fd3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb3168d76c3ba94dc9d59d696f2053146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cac111b99c186342cad9dd0711668147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4c6a036cd5d43a7ccfda6c924cf2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031029ef11a34fcfeb6abc2930dd26d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675be3796c696adfebc6fb7e9305948150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45757ea9e87f2e699ff2c7754030b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3c0a7ab84da5adcefda06f9ad0e69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca7dcab6df9702548045afe780bf5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef10187032fb4e41b15e35415ef5b08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6227acec071cf21e4bb233bcb3b526155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691a52177d8438dd7f5983538d64156156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54226db62f8ee9b8eb3cd64bbd2e3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5737a2613fea73c485215a25fcdd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94836580ff6089e3c9605addb5c1e25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70e0a3d5fe07c08c1c68c778a3edbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7ff9991ab4fc37a5d1b1617ffa26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7896c702baf2e0098c2c9cdab5b00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294650879274958bae65a89c99237ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae335b076b71d263358c02f849feb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88473ad2ee8c827c2c249827ff98a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08714cbe0e4009ccd9e8fd8d81adcd6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37503a198c169a39e2a9089fb5ed2a98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823ab2af87e4b27253618c0d0f3af7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd81d95f6502b1f2f3faae6d14292169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18000cc48e6be4d1f146d81240e2c679170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2103d7883c28942a03b1ca31da955ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cccbefaa93b394271d0910ca9f654172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6588386b583e65df31466562e5bf45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053e3dba7efa29050c64c1c797c441174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde84d11fcc420dca6897c8a8017e39a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d2085d66cd83bd8b25bc4ec321235176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca30f0c0f2472448ac041e63b42d9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad97386de1ca62aabe20a909f1c49da178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b3e24f5e927deec6e779797e872131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d388ef8c90d8686b2d92a42943e762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54a15dae8caad505e4faaa66edde373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feeb2d386cd4c314b1697c514935464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87165fef3f64e5a864e040c5a2e202b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366dd6568e9b8f05b4dde9752603d016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427f3856f917277c8fc74470c468dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8cb94fc794c219d4cabade0ef8cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab6d54bf54145104455dd803b181d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403bcd08cad9e0f43d6b236615d725010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d560ef2fbb31d58d01131aee33d0f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8132cdc8f4f5248f0a72d5c97c870012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f039739b4b10e3bdb37b09b60eeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c50128b48a1c7551c45b0210308114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23cc6b0e7a35dc14d496cb558d57ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b256aa5c211cd0064593e9bf825ba116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6425097db7ce24020f431b5cf4e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d049ffd6380e699cf0f3337813c52818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb11ce8509fee31d5ebbed8539021219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd216028216ed89bed899091b2b26a2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a622a05fa61de26b766cce390011df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea224edb8d1271ea3a0873b5c268716522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb750e1cf18a58433aaccaeb1bcae0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32840f682e7185073d7faaa36e91546d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb066eddea98196def56971d697dc35025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb4a56415d573e220bbe7e93f94d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7007b5c6f293667de4a4f8302da31a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1fddbcf98513ceac8f47a01f5522a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dd40a2010f9b7a37dd0701bbcfda929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43642bd0e0e4bd7ef6d227a76e82222030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602115696f4cdaf42059de9aa2d49a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15183472a33a018e05b04a9e5521ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc0371a46bfb7d7520caa204180a7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b9b58ef1bebf146b9002d162fa7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85c48ee722731c5d17fd9a5b1d5c4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace15dc0319d71389c85724aa158d3e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ff56e7796b71b83482d67595dbed837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a7040d7760a763c9557bfccd465738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcc2558e29208e52112ff28bdb273e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1240b3224f2163ea95672f74351eda440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc6eb8cb727752084d01fff9053f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf5bc13870907198c42199838495642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3389c0ec4bfa21869045822907a6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0aed8a7dc4c4f42ae67651d4a88ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab3e41fcd16d2b9213e4dce5f2b17145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57691f4fb1ee3c466ec1562f7a82bcfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09adedca0f82423ba97df7f84d5de847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f45aa1f0b0ddc94861da4fbc828f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214299da895efa722854cb24962d657f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b09f82e83099ed55b80fc44098f50a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ca351c3d15fa32ffb4efcc1422af251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195369f3455fa38381aa69671d522552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3b472a52625a71576fb304654b7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf5f580ce9afd35a51e8d4fe4ad12154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7b45fc3be0491dd437a8f34a6397855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc47f4e2a8213af08f261e25cd2c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff6997aed191c584ea052747c505657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3503b7196219f604c7e40923c4286158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848aaabdb5dcf89b8f289932d3e4f0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b476c6d570c208f490fa661db49960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d80f38bbf0dfd38b7b4a5fb4eaf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c335382d815582321a0603ed818f4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6928049db10266bb30672e1306271563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855de7c3b66c349be605278da8c741d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a1bf7999cf28e1da0d94828b0609965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f39fdf31b6e4ae38b3f08c890d02f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01600fcc03c3f221c97b2669ddc4f80c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90da6bfec3578e5e267842145f3c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084aee4f4a052a3adab2f200f29dbfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dd587d272c60275969d0775c900a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e5d70bcea82fb1cc3a43f827afc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79bee9bdcd8958d0ee7f045bfb70eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfafc12b53b9b99b78b4e6a1039fd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0e674de9a5dade412ce46a7ab61ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f5a494d37b58a8e24d2fce9df61f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6fee492a27340fda6f5476fe975f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4f2cbb31c33a878f74ad6fd23b4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28135f3f1fa9305302cfce7f773a9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90643f13a3414077debf92a027d427779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97db8923beaa6bb4b2a3d489beec6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d18792472ef2317c92313e1593382a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935df26d5cd43913876c91a93f002d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be501c0961fd6192f844cf6bb37c5f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d17a04b3cfe51d8c43b30cbc759884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7204b3440ad6bb4f5f93cd8140c28b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1555d56ba37b68a1845d6a78221c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d99f69b8bbd1c31178fd514d4498a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65b3f699202421fde7567c7646002c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc1af28a53c6c7a33e1de869868dfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b04de6725d679716427367e5b1bab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f604c1f4d5a86ec779262a2c5744e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc9855716c1878a57a1b79f2aa9b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4f0d2ce1279a2107d9a6b00047e7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd532ea444b44778fbcafa7769ccfd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47780d2797745468a8b9ea97d89f024295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2fa2dc22686c2a31512c88b18106e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0d32197fc5f111c9ffc786d0deec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218913bfa294dc5390e8c103fe88792398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d23bf7df514be7e1cb93b369e237b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba22b205e37f531e773dad4c92275100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38484ef33206b5308f09aba9eeb1990101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ef8de402c10579a4ea65aee8c49e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade2ddbdaf4dd6879b018d59a946980103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95297ae1dc7ecd16a23190e870bc10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09993cea56c8996e2b6a2adc8a83a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef8cfcfa8dacb1d3e761d67337307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69b4af8959f5483ea36e9be9e94c6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0fd376f4b50143eb70e3b7953f83a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f39330efc89d91b812f4f5cca0c7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e58b5121da74811e9ea959712297d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b476c3516df5379fae3e1eb619c115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf17460d9be4cf8fe3c1489fa7417112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d61ce922993b30496208188dc5c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f10a416dacba0fd67c3a3a2dcd5a68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e008db645418f3c5f690fdc1f0875115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4f06b329600947f26e4b7133c1f90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de79d985d3dd3d6a369327a5d209a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df161f1ad44c38657ccee10a544fb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145be8a478cab50da952437ab155a73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f120bb677a45b7309bc1ebba08b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce8d59fb18a0d44834f0cc3790f9c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e0d33aad64105695ae7384bb7c17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290312b6807c136bdefbf172c68eed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e83788fe30cce93123e52cdbb61ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15848ac9edb55399ada8c2a764ab851125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbba7c4bc55c99196843b7edabf66f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d6965545600c6d30f611c634f553a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f860072cbfbbb012ce75108af322128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f47b328aebd404535b2df46c8bac3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e12fa262f97eeed789330f5bd9cf38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceda7b6ab70500153a6039855480b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d2c73bb4496ded1fd7589ca84667e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba4b088fcb5b0159f06582c9e0fea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d511f8158a5f69739b059863c24463134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2eddf62b27db59a164d200bdd74f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5c09a12fbe92496aa5b78a8dba258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2cff82171311d8a985f4c9d2721f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fe0badf2eeb99192782f6ebcf757f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85604edf452b2633b44b28d8fda1fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b262edfcc808a3a0dbfa863a4fcbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8e303f5df9740e29808de386d195141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de434473c89af0fd6b46db0949c6d3f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97281108ae5aaf2ca4a8833bf3e170d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7e52465b6bd472c74d372f93c4d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d35c887f7429f640767c466772d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec7b23eac29461634c3ffe6166a598146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a7bdd1a58d3deffb74eceaa2c63f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c5f61a64bf9799c25a6b7becf87a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60152fe5778a2feb2fdfff74e745bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29508232adc13cd7ca165d5c7ad1615150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a98641d61bf066b6d1d73bb82dc5b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399ca40aea2a0ab4dbfb93242cc9d91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d87e81c088347055cccb0cc95863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decdd14bf69fec62a7d2964d4d92414154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f1f6965dd993163a378ca4882ea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8874d5b4fe7558971480e50c96657b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd286c170e22517f72d3c0b2fecd70aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022d6932536e569654c5a9a163ad6d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22bbaa7cf71c948bc7278e17c2b4a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671483e53c6b2f76a22232fb12e6697160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a99524c259c3b03ba2e211f9cbb0f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658631bf3da9f031c874c70fd8d9d9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6119d747acd0c868a8349a08c2e96f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb27a027533ee2321672067b743b08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5b46b842150faa6f853a1e645b32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7094e154f0f8151623687b475508166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b670fc2594a13625727d62b8761b70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbad0e804656ec11113eadcaf354c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e81f9beca5afd08687248a56461171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724eecdee99d9793e69d98d54da8b00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cf8e728c0b05a575a4a0d52193d37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4368d4a4cebb0ac2bc6f925842d3a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149dc4f3a8f9539981a8bc1863221a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e73c1a5be7c6e2d76876acead4fb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae3d72e28cc380b1588a1747c20c7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610184c1d0cfc6a2b8f206bab2cbe7a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd6a102119b32cf38e6aa2434448d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5178f597affd0c3bfe7d6f8b52006178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>