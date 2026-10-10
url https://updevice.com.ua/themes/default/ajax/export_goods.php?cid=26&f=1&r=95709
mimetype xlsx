--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4df882f844c33c40ecfa48fe855291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19efd47ad3d37ab1d96896386c504042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c924f4d6191bbb81b1093424bf65e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea2f15642278e36a656c0ac545b9744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9fa2f88d3fe13aa8b85cffebf3cee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171037c1d73adf5e21a0ffd466f1c56b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a535a3095df04361a36629c404648ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28714e185af5d541ecf9b9fba9a4658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b249abebbc3c214585160b5b04cff59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59635f9d977fe74a8cda73ddd60533d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6ebacafb5f3301d51f86dc520c1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def834503931205232f609eb1360f29312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e07924507ce5a3474f2bdec2e6ee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c087c168ea7d2f7d68feefe4430f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a5df0688818a757c81e6f59fd1e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6e48148d76e53b87230cc6940b04f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9803f78afc56022e4c9408db0995f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f88a6ac28957035eeca655cda86d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf78edec37a2463dbd0d36e0fdc40519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03559b1f9def510a4bfee60b58dd6af920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9163bd2e6948fab89b0b6eba2b4bccb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f130c3c10a8bb4b75980c9d0f19622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb8b994b3a10a67fe105cfb9e3a4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36abe41984e81b7973b2914e8ca0ee924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cdbff0e84b5970c969450997ff13d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb715fba1a4a6020a154073c29ec326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183319e19daa1126389d40bf6d70663327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8875a159d923f3a874655d08fc05028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485d1c38ab76776bb2535c733c82b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0570455e5afee65d148e99c46a055530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944ef2082e4c9a1c28b2743dd2e60fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a0f176ac609a4fd67795a2cefb8ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8c7e992abfb844120cb3f0058ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ee1c83bc80885ef5a686ce8e5f46b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea55afda93f428c980ef5ac8eac3cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2755d00db6b6cb1b530f114f639a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20568da34bc595efa8f0ee386b1ce90637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01892e06e8fbe385e87520e0fa530f9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945adfef63ce8c697d65f4f4210cffc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee49424c7972bbb14b8d6bb6fbe38440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04810cbdaf7f81ec812af3403033f5ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c07d46f6bcf5eaee0ae3429c6122c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab0b557f5f8810e11312e0138f24943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5f18dfbf9d12fa2201b9c3e67160244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69efc13321eff775a866d9c6f9585445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b7a91659f2242c1abf8e48c12994046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c6a2c0a948336e06f7757a96509347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9e4f13f1c25dca5e43cd582b67fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd806874ab7fa521c8c8cfbd5632b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca6ad879051c6f115d0ecbf6eb8b2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79579efcdab5841d6ed7eeb7b5f96c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ff47920d00e0d33d97aca3687d5d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f01765831d0cbd21b74de2f4c763e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e15ea1fe4f4d43c36f8abe675fab8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3710ee9818b33778f3252f96777c93955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd89772cc1c2c882e3d5436997c55356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb385295a76b45115619fb325a91fd5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502996bcebaf52b33e463dc83bdf905158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7e0324b71111ff49ed2aa6660cf7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cfd196d48e04ff85e6b76379f6e2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ebb7097b8118fc8a6d4afddc442b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aec2279348c2a2a5ab6374eebc8c0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ae7ccf7ee7e1b6c53e4e38d5384063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3a7c220d18abf8478218e395701de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae667fb4f4bd5b6d22736ddfc3e0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aded4ea506266fb2753c40e14b3d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939843841ed5c4c25bdd6f5a4762afff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68a9212ceae2498707ea081baeae7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f08e8ab5e131b0731e4a7b8d06c6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50cdb6767121957bb8b85e75ca420b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b2caf7947cee49fde11406612acfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76da924d2161df455eaa8019941ea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249560a96cf92845ac001da975f2ee473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295bba9157f1e00019ad1e35dcf226774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ccbc1c6b5ae2380e1548f937415175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e367367b22c4c6e4b177ea2701e5d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb970826e48eac97aee0bbb659c64dd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55882a8be054391022ba897d4cd7dab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08bab572f3327116ae28602c03d8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649288c0e8410723ccd7d50081eb5c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10edb314a4aff7033e892bf655553381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ed37bb9ba8f70587239f2cda559782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda37c02cfef557f9af48d42739677483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e7242feed3e3c954ef7575efd141284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f0255a230d808498252cc1f94ecc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb2d7059640e663b9efe17e83790cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1add2db2d55967c0d4a44b36bf51487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440b07076b2eb96c19cf89d5b5ae5d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449daae736361f7e13f826565d1c840389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf8b0feb48e319382294cb6ac7d5a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751edc256ff3260d49c9f9308b89f2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fa6a78c7d13c6d3900e67862ee21e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1152f568c00538699aba8e30c3194893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8d4da3226fd2525b2a7b336f891e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488d01ca84c584943d3a9d871fd5a4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b5313690b5376646703019cfb92c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139461ff1f71052195ca53b6ff40c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481c67386f8648d000e4e7284fa0ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70079120cc0130a3168298243527f44599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c18ec70cc03c63c0b454ab4a24ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd067d6468b78794d646e0aa461a125101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992d79c3f1402a3d3c54aa6db740ce3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa012697ebceb9d3587c0ccfc343f93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b85c8669afba9ef9dc63ca0d0769104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b75010d09d772445c186db416a11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dcebda966d75dcd654b51b481acea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1868f62567aa98b367dddc008dc28e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5d5c968fa977fa84933cf8e968dd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e5e0965e65edbcde3e5ddd0c1988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad56ca6c5c3d6e227dccc5fcc2a9e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affb73f81cb23cca578cc0578dc47f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748ff62301d5572ba7ae4fab0e84505112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c65dcff00b851586662bec14e404d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522cb688fad2347a089a47ddd39761f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c05f32f942952f827cb84c151b9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af0510c8a1fbf38bb5c77405c3741116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94c8083c43b70ce26cb222093fe988117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31773c32dc3c70b21ee6c82349d3cea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea954d9e250d20768997c15844e0a0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88c24d86448b7b40109d93743c50b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0612fceecf0e05f1dcf774bf2c16eb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2d36c2680154a8f293e46c7e9784122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb444c3122be5e23a9287b4a255df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf9c69c886caf1b4095400a5d2db10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8be9307c30e8343db316b239695e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d679532cec20ad0d81138066dca90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f72f013bc1a9559f7eabaa847a5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f894f89adc86d5cabc2d0901eca4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2be0eabcc1222675764c7a969b835129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0da9b1bfe58d055e25c47cbcc619130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad18fd531acb3f1d067a1ae5608a87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741e0e1960dd8d2ee0e35123fe8646c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ccfaca47701950e927bc1ace7641b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137457d8ec598bd1e42b54d11d1ab1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910a06cb40641ee1efa98840f804c8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f893778fc8f861123b9acc4c6ff1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15a2c65f8d326231229c98433e964137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c06b9b6a2dd98880845a24338b1661138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acfe1ecb548a33a0957f457a0d4a42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285e8de5a2b0c74cf93cc772b90a1c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f824a764551230539d271d4d940a48f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e33914e9b6473d834fa752ef128ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ad379bb116e802021f70c91b1f0a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b828d966ac47aac367239c1cf4e5f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56184cb55d8968f7416cfeeeb6a65d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3134d6ba1455c26810e51cf8b0e1cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde60f16c8c4c1c79573f43a1c49e6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bea8f563460db8f9dceb4f860e07e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83eee70783325d211ddfa925a51f66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d692d346e084d62de71560a5952193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b64287bf4b763c24e6542f13cb519151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57032461016070febfaa9acc6f21eea3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7d778cca38962736aef40e736e9a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d64201372dfe7438c36574a3791a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f67af0f338ac5784c2034f4fe370e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60760714516194087138d07abc89a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c69f279d688a5df42a361ad6b803157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014900f8a8faeb41da5e314bfbb6a3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dee6efca20468208fbbcef07703962159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277e5c161cfd233abb4e46ed7556e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0dc389fdd5d9d01e951d8797216a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a964dc44a04f6f87d37766c8f7d09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfdc43fb50f306573d52ee58887cf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe856e6acf7ed0cc75c3ca3909f76d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5855404943a6463cae40d4a0eeea021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5702b3cc5ccb38e3644922d07fc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3383b300150ffbbca3df001234a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e057ebb9ae2e9dac044eee246861d87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d13b258bdc3f421babb5a4eb1d0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373350ff9ef42e2317ead11a9907ddd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe968637f6ef2f16fbe0f5930debea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef768631a1e63902c7bc2e54b7887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f74ef61e387c4f81166ddf78f8f45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5386a825340c62b70c59299fe38d56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73674d69f9090571659f42aa721dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24e840aa3e980ce3dfddec6c1fb48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c898f663ec5cd3ed1372b0421a7ae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ad1b87f2b14ec7d5d223e9112f1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f594786f1ca5d36d3ffa7f73aad0f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce08e8a6fa92b69604d776b5ef05a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efead1f0e652252389faf2850693ef451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2179594de76fbaea63c0bbb937e9cb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a73b764a10c50dc764ab102ff405823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e444be464e075bb5ea0b5bec33a7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679ea844828d5bd9b26290296200125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786b87f353b7248397fd8d87f0e164f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5663112e425d63aff86ff04dc8d727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d3114544488e5af9f3da303975058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9172c686aca835e4350748165b569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fcfa3acb0212c6d002300ba23094010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12758c984b6ec294aba8e513c611ff6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae020c6ae37637caada086d3892ed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5bffbf1b01668d7932fe5bfb7930413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0017d0b39b9c5ed90fa89381f13df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703e59d99790d4c7597cd117c5fb1f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b36018ba196cff4c48ae0220b1b0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da22d2f8b62be31dbb221753a323fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eac0eca6c35adabc6dd540a86fd1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a9efb73b455e0a3c2dcc2981b4f7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6d9d878cf160eac6db3b338cad42c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55e805166d8ada35558e0ba7a556821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0db3c220a441cf47d22153dabc27a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d38029d63ce6f2396dde77e9f5b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a25be35373e9cb9c1debec8ca65824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4c90b3327b186019dedc4893b5ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8947e1370718382879d409a4507c0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322fefc48598663acdbb1e2e98bc77927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f637c74938916521a94d6ca8c34f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59513e924490ab94b798e29a67709d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d14fd6e207f6bacd6b6d2315595930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8130810fd9de08ee78f25f46526f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aba563e5ab6e5afcf3b1cb34365d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecd886c7515d264bba521b196b7dd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c4341a8a9a3e1d8c5d4e6c8603b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81041e4050a4ed2370baacc27c9aac8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4437827caa1788496f8d71295c88b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5133b3a2e5f59a5073b6f69fbfea80037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e98d90767996db28bbc0f01ae81338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290439bd6efcea8bef9b908e0f96ce639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a219256fdb0490ab6421431979c307340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9794ed1411d9886543a25cca4493141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c21723bae4b031684dd2115a7cc5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e033c1444e469e1a7f582d0b222f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717656883dec6e6d8fa39fbb213661ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76c647fbbfc768e0ce84f80a2c6c8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31518b4df4eeb54d6bd502884e91146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fb2aaf849e9d730cfe4fd92843da947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec078faf117dd15abac57a8eae0283d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87229cf88a0f55b3f2e8f32f706dbf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70dbce4a81a772e8cffa4aac5ff62650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6af4be5a74179b6bc9364be2a710d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343cd55014a213264fa2391232b342a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e8d60d7719244275e192c3895ae6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43236464d7892a965ec22d1c42cbce5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e342540c2645f693ec32523833355955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f837ecc029f773805889a4d3e47c1e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a1721e10f2768d903282190abdf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8410bba16360e9a1b1d9ab5afa6a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd05dde1152d94d4dff080918defd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2321b13af7fdba40bffeb98b8b26d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33988060dfa2301a10254cc9c0fc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b983057f57f43a2b42cc354061aae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261bea398ed182f4f63124e5f137efe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a7c2109b2ccf55df1b5c29164947364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd9c8dedcf57d1b50d66444b7612065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271509eec8a65260af205df4bc3bac266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cda2a647ecc856272704e9c2c11e6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b9c2d3473dccd6b7e45a8a95845968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ac5a4955032667915401ae7008cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451b47449406a77350d4749ddef87870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982a0c0b62bd654cb7800291a9a2c6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfd4cd935cfdaf93c43526182eb9cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3649f9d39c289d3979fd94b9ff31a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31740e418c692e613d20087ff4a3acb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf2c9a83317785eb21c2432ebea94175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6c504f2a859434daca8f8e860536c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bc63ac774f0e581f096c883ef567b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6feff016017d3933e3202419171de378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00931426c571e2cdfb07ca5482afb58b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b970d021eb1dd95329181e3bf79342880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983178326272574e5165bb7a0d501bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be2f52dee2d22bddebf8869fb15dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc46d66064d1b631dc31a3eef7ef38883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a604ec341e7c8bad711a60ba7160284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac88ceae33dcc81818943431024bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a693609b2eb674e36aef01b46534a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336b235df486dc873eaa6b360b7d7e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7376c9a22abc322447c674a9eb4ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c7ebb1f494262a59fe0a4c8f822b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096a4b3a30a7aa6f0a054570b8f1f6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f0806552b574910cae85086b4eed591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c84a54e24781a974b4d94eec9f34d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4862c2884a180122c5cd11c06db1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf7f953a857c1e055ef1b2402538594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1351cf8b347512d64db9dd344fab0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95902223ddc464d8fdc6c25c1774c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966d955ae0673849ee9eaf448afb8b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273e524f0577fe518e5c3dabc815b4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068592bb780b0c90fbd42d604ab1e8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a447963f9fb634c008bd826b8a7a06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c044ac48de58e9f587c571cb4a603101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90278bc01f3856d7bf7bc0ba7b1c3bee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfd0f6fa706d28d82aab3278df98bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a512a3340ebbbb845ca771e051ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd34059d90dc627e6b6e3d1d8f0e0a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2277987e767a3aa284371013c0fc41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2528c078a8835afa2a41610b8a822f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9733204714ae6f3d4d2b83a49469108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a65f20a1dff394176a03688d6a182109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b695a909c8cec956871ea4182e0fa2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec8902bc904ed8aa2ccfe25e3e92b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec5e89b647b74ac60b467cb95bdee1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131f9d3c0c8cdc5b323a869b46476b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec97cd61dfbc1e6848fffbb29df2c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca89d0e2395296525a69bcef08a7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f69628f86b6b7c3c3765a0d685e106116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfcab0927600e0728dac06789e4dc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a931e3aa15ff8e466e7e06b7c5e7768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63a890f125fb4855c3c9fc52fb7f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28221efdb474d369563ce2cbde096c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f81d3d50331c42fd6b11bcdaeef01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f03750b3f4a6cc84141fac453419d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2040addc90a68817a519f419646abf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0682e85a4d5fcf9a15c30db37816bb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081628b5afade1ce04626bb10e5237e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e82641be7842a7a801190a3eacfde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f588ffa566ac1779be0106b73cfd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c19e9ad741b9bce7a75765ea864c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85407866069f2997fa0cf81e0c9a0676129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d52ca89f5536f45cf59875c1b38a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b958faa8a27859c86a77e52eafac4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992873a25a647f8e41cb3a8d060a99f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce41ec94c289b4e7a7c10f5382a4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aba2c58ea6b18beb9d4693d7708ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6672140e28d825fee673e030544e54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e713c027ed7de9779c95ca39df5513136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8350759680e03edb4a6c073d0c6322137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9fdfd6553194f734ec3a6f8fdcccc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21534a817bf3cd79b38dfb33929c302a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d8866a0a6a09d3a6dbafd5e12908140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f16632328de1d32c64576458a8a899141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5b847ff0df54dc9703c9ecfef92b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004c37ef46e94c5081da14d3c45594143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa27aeece88bda89335f90f61e66fa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15b95fee8aa2d98c39112d1edaf4a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff235d2f10365c7a14b861c9b92a6e78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0be77de3931254f31f3342b1852072147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a48b7719f92cdd95fb0adbf9b280148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1abda229cdd20061a11268d234b424149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cac54124122391080549a51f46b45a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47535b545877c685dfe97b450b7731151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb0c4defc7ee6fd80f89b0cb4e0f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b22696db10392b9cc319bdd7a511153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df07012fbb55ce614f87ce1e82550154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14a063372e4417950bf609b30d5fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e937984767dd7b04b10ade1b54741e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee630a7cd89fcba27c908205b58947157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c354b1db04337e357bcccad17843d52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a8bf35c5fc4436aff372279c3c581159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf87b4aa77c7358e5fb5b5fa98b313160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75632c820e3fecdbc1086e9b0a6bbab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d47d79c6f39690236e2a36925e06fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55255cefe8a8d2489750051964fc94c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ba0033b8fa04a8d089e92d3c13923164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcff151ded57346aee95cf1c59fdaa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a4278af7067f8ed812c73e46a75df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aca978e84008e8e622a57f6c256085167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1db82bb56ad101a6c15cf173e4e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2c94d04f8523c73a6713092e5949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b4df15b517858b0609734740df8ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb203ad247bc4b46cc6253129a680b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41466cf73f9207a9b3573945da6ff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f34e404e989e3671d4075d6e640b3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19fc69d245b9ef9194f21f85e2084b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>