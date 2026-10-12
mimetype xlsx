--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1b85853e9d13d7e9ef4b003ef2ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f8f12e0b6c5d339442aeb65abadd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1cc9fc2d76011b1d18d8b37afd063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1eb13bff3172936a55344951ce984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25c02cb1f3113174e9088d8ec83655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5aed718af83058c368f03ac226826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae9c259e5ae7dac4b091563cb186b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591b9271dd42a7332538401343ac6648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8c867429432d35c9f8e01190bade89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686efe838a0f9f20c2cf11868eedf3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4aea20638559f27e0a014157a61411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a975ae02ea9a2934a170143fd82c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0e459829220972c72bbc289c7aba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa10b81531df069668814ed4bed204c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860203ec5c9ac7e0b839f8efbd9a67f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef665eb2463d7b1c64cc00f7527a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415afa45da6ad36b81965ad412b5fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b4683e7ac3805c3e634608908a2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cff6ce59c08aa025b550967f3eb6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb54a8744df2a9ebf5ef6abf1662ae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf9feb2b6ca4bece03b93baa6ac3ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef76511531fe96aa0143f2cab0eeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0877d271d0a90cfadf222256f51d5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c008a9cdb24c70f001f79a76e555824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0e582db28d036a61b4161da48aff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc0395cb7d0a21a9a216d4834cc52826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f5db15803ad07da72b9a3dacdc04127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3dc492b0ee9ac385d119fb5d720828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eada2570a05b2d9697d71a2fcb6580929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932593deb4e079f7b3a46b4ef149e6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a227db13b25766f331f8a374b3fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f92905ce675d482ec45b20a21ead8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42a921f7797ccabf9b7d32af5333433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1cdd20cd48a2cf01054b3145ec5c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73cb1b2d35f152905cd1aeb3dba12835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4445ef3f9220accbe384d122de0d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244354f9ee092679e76eb79bab0235fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f18c045d413ec0d9273d292ee898238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733061735713db7eb42239de7751a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bdd62161aad2b307d28e7028e5e0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203371cb1b5505be13aca94af5ebb4bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168450a8b4c0960cf123f9eff0d82ca342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957ef3ca88111cb8d28558d67c4bda143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f20ea1b341571078f602417275d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57388f5e2228428112ddc52f4ca96a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ea4cc4927587b999c8466bfd6ef7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d10e3be1dba04d4274b0140f0957e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b79256cb8b8b976374f27c7ca44ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4939dfab1d64a138f2172ef12c2c7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b503ff35088aac2e420ed5d77863c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1843935f033d1d7a09cfe29aaab6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba3bfd0acadc6c2351be70fbfb27252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a49685b6576802a1f165d3a9e8aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a0689682c0212b1b21669e51350e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d1ed81bee53e02cf0903acc1e5be855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d200a40f4971cc0ef34a4834625f7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7409c4ae8a5326781b4242d94e2f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db23c183567e222b3a3ebf02261b5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d6b069077baac77cfc5169a393e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459afcc137071d7644b122f26294d1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96540375f9ffad731b94c14d55b0c7af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f04f6bb6a2f0e4541dc769bc380b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560fb59c2387bb997a63448b67ade2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc9aceaece798c991e8fd41136ed064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba35c629366b0bec3cff87bf174e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891ca484fc57a601516ae1c3f8767666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d175ed224b5f63d2ddf568a5d2f8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948980e22f5749544f2d4a111ed4de568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a93c64ff3174fc04cc422a0ca429d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c68aa8d82137260be7f3c9425417070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d53f0c466e447a65ce6aad5a0a45c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2e48f634013acfbfd9b4ca5fbdb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedaa1d34b6011582d2c766492980f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c515961d4764099d7d6d476e9f1513f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c787ab203719291b250c6e395cb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91fe9bd10354dabe20b1f7aeb8325476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c114b514be480b915a5250e8343145b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473ed257a8f83ea8855f16c5e1665a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a836fc1c8c9ef202ade89cff15470979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01212f362029a39302fb8cc709e481980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da03d44cd47deaeebc855b01d641dc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7fbc59b70650ff93376e08ab7f6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401e21e67e3c411a9db9152ebc1f7f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38e7d0817742b2df888aabbe0b49584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da115a3ca842c86ce4240c2d6b19b7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659eaace79138aa1d38c5ec12ea154886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641ecce63779acbb3729a2ef51df0c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad44d2473f440ffeeecc6d3d27b038e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778fa252cff20cb0324756daef6ae2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4432f6fdd5dbcef84786b5059413a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73294597e7eee042076c2d588d022191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8979ee5ee312d925b568c7aabb5b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d47f39aedd8ed122068d138114c23a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2ef0e255e521d6f73047b172e76c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b4da17b62c1598d2d55745563c4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec2320d8a8ec585c931568e78ebd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021421c9fff28462ffb019dc29b0e63297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b270567bebad161685e4ae7b67eb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf201346be388f7d216f04009c4ad7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b188c7d3ff800624b169bb67f19d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fbfdadc71c80022f9ed8e0730a8d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8de7d08e7911eefe048555e5e64f3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aad77304dc0eb7752f09f77e50691103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a75868a482266e894cef2bcff4eaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acdf2fefe5bd8a513caddb5203518b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc414b206cf3e6da5dc11d39420e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c51341003b63ec9dd1862ecac37ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b09f4af7d97ff894f4fcecdaaee5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2502acd7c70e99dd81bb83acb1c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3e97b09de6218f5e254708866f2a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435aa696a1f83e89dea8357087bde6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39733ae9c294976300f7e5de4f5fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ee1a5fbcdee3d030001d88531322113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879cda849beae2a7c72af971fdc9427114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709ba26fb87ca9cbc9febca6dfce57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0852c8c9ba8b9381c58c16b20b6c33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939cc7dd0a652959384dfa45c3b3d14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dac078096de99e785871f7387bb3be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779c9fa6a699496fcfd2522d71d6121119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759af0fe4c8fa819fe3fbc3bed4ffe4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f02c50b5c5954298eb7305fd0e874a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d50397805356cf79ee22c623e788e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571049c889063e9321b7c7ac7ae0feb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48714c4f2e0458aab4eb006e132abb53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890355404f20ffbcf205e70394c704b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b5ef02d8060bd46d96b3a3289a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cfd237378422c0d747e0c0ca1dbfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dadd7b4960d7de3aa1b6cc1555aa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c61e972610f9c594902889d5ec5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df08680f040a5a3a7f7b3bb3c71377130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27652e895294d022a47fb16f3ed4d1a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6f14b89e902690a71800aea4fb421132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dfdbcbc2452222d2a4a3fedcb9e1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b44ebef8d9b18b7fd97ed157bb3ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba94efa1c12844754d29850a6b829df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6c1fc89d2b956cce1ccadb815c8ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28ed001f080d0315aea9d9356417c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b65fa2b50833497cef72d676a1c049138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40845b59169b271f698246b836b8868139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540d05e2c04f87c0cde8a1aa017562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6aaa32c592b3727c9757d49f58f4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c0d4ce53f89b2f6cfac15619619d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861133062f46a39b44dafc306f82f4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9233e436da9885cdef4cec875c8976a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8efe8d77a91d2496b2d47f25d4a8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e45a521186faed699120d009af2fc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac063aa0b91687c57b8fb7d39bb40207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a96681788c10a7138cf3ad9102590148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a3cc4efd40636c31d091388953c2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e9c7bbdb937bad7b925a62e838730150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6b54e07354a020bfb8535917dcf1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba02723ba3861977b1d94a7f1a4e3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c8c63347c50f1af0d8cdbeaac96f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566723d2d92626d0a1eb4888b598abd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267be84ddfdc9c915a519ece81904409155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00121466233cd176ea30cfbf8f503156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d355ec1555c0e3ff1c2bdc62d3f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abf27c78d424d82f72454351facf46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d7c763bdc215271c428b18dc0822159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a83a69a6939ae3d3ecce2c6017c59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9929a5c9a54e4998f63dfc7890b156161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805150d83f773393aeaceb67b600759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a694abcaf94e4661e22e455fb2e0d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9118135587511ac877ee2257624037164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1eb291539c13be1ea1d306e72b917165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3d71ddaacf83676a47e42fa06beb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babc272cb272ebbe672a5f0b7c482c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b3dbef47db0e132acf2d539a24a22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846423f5ffba1590db82f12dfac84c8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081219fe5ae07f321f39e81e901d6260170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85965486d03ac345957082ce5173506e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642545fad6cebff062d8713cc5ce234172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b4b22b9e9dcbb26e0ffe2c0d51432173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f437754ac1b2a57493e31fce0927174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb0cb408b1cc5e5c71c81691693c02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff9865c007de89ba969c2947fc2f41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263487a267303a8bd65c4b651133d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a229adc853fe7eaf5aa1799f556f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390f0fe9e61352cc2f7fb64eaacf1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169848b73d1111b0f994c4a527f89cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3f16a81273d0fce2d8a048793a16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a9871de6df8ba3746db818829a0f182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d85ee3527873b03b62cba15d46e0bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d148991bbb699c427cb4ef9946ed772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde1eca4c253f419c0408dd47f1535a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36475c6270b260026bd7ede26336dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44b16f3c98e22c12b75db854eaf5445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4f7e8fb44eb23990fa266d420c736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d55c1251641b2a9389af5333249817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9db512db98ba9f70838aa91bc1381e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a121066719b0dd9f1afc50b3e5a899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59bbe69ccd0a12acbcda27ed4183f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9c3ddbbe151aadb19747168d975c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04d341acc92caaf0eaf948e93b138512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b623f7c405a3abe2d1fd2dafb400113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6268ad50824ba657de1c69f709cfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a0a41c5ec355c08a87864c61d38415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d99316fc4f76e574f3dd94689aeba816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f4856cb4263b33ffcea28854347217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0289bd41dc1c3f03b3dc716896b560218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c01ebbd97c67443c5d49a108978e0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fa7670f0f555c2d6198df548ce54820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6b3e8c4e6cbd453a0d97ee4e5a5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6488b2192be0c4797908b34a66ab1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee7f8b9b9fa9db35f3da7cdec96c7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade1858b25a76c02d98b94c8bc5a02224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72155c1489d8a9825104873685ddf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a381af39c5e6defc864ea94d6fd6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff5b51f1d3de932c80d81146c72fab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68a84a182d861d63b4aa4cce0383cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d829e8029bc905b75482fdb8f7975029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e514c81b2f60581d8c8a42cc2669d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e43380d875c126cac7982cdd4724431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a6d1734ece2826a816b3c969890c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4c4e8c47fff34f61ef62356531f1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a5a45dab4e2d3d0af3210a86565d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8929418c8a2bbe57adb3656709d3a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e9edb6aff097192d3cbf9851fdab036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382df381f716dd8f7abf26572246ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e4f03ef3ae701ed7c4456bec5b2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbd26701f117ca3582cf38507d71d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f553ce88f042ac8be0bd27254f5fae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d01bbea1ae829710e3f314b025ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345678d856cc195dd4adfa8de6ad39a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056796cc58978c207c7741e04d81219443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3129b879ae6d79935065aa45c2d04844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf421e61cde2e5d1697762441ac19d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b95c6fa881495acdab96b5f71a1dab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5434c4c03c3cf7d31b96e3a4abb8e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477da6e657e4d5b5fc18b295fb3c3fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ec9922f5be4b4c04e48645c73a11d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e655432c4cdbee9b8681e49e51975850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484068410d481b2eea852238d2cd9f4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04113bf831b1e92e1805a6e369e2d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ebc6a74f11d19ce827eada8d773c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e6d6a3d76ff7c1d86df66a44400bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea0be3a65be0bd722e91386e0013655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2882f449d61df151d537b2e16c2ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee685b389e3c2e89966f74b52c6a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568395ec47aa990576a5bd4da4bc9b8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3c2890039cf69c96b3207f5dace4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81d205c9de1432f6dae783d5cadc7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfc79d6c7e1483c78ef6b0c03a278461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88448a7e7eacbeb4489b0830c0b621a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df132293edb19030b5eb150d2741cc4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d52983012ce9226655c61f06a92f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd010af3c3fee92e569715db07c7c10e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcf19a822c0e63d02875ef6f0ae6c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5263aec1b77b362f6d46571a75ae8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb1c172204291c74029772a9bfbc8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db92b59e18374c52d4a50e924edb6ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9396b1b8641c06a6d26c76085342d1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ef492e0d4cadc52bc2e341f5123671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e06739f08f431a8c99769ced4fbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5a4b9831f15ab0142d2f6555bf3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869db612812eee3e315494ebf42046374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd992fd152ac5df8884cade6fa794375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b1a544065430a5b64d3d7ecbb7b6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94b6da31386f8a15c95ade939951b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663101d5e2999f465d549a5804e3360678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746760abd3a58750815665aec0470b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f364be4cf590b3712c889e75a894a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc545b487c8da4ac4d450aecb859fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a90d83e1fdd12cceb906999439eaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf1bff3188ca1ac5a6442add46ed7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f542a6f138c16ae24e2aa8c979ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559707f5340c9a7d202018f7065b5a6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fed2b363057baf244b1c9c3ec7da586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a41d004be4281d218c5b10e7fbeb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57586d964d80c41af5cfad115f39c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a088a4660377ca422d8c816233f0fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195a0eee1b472c7a7892e0edaa92e0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21fc8624edbaf82008790fefab16ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba916bbb72df1822ddf1a1a1d62fe5a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e6df608c70bd8a816d917ae8bfd9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeebf212792c52eb5e0a641a9725da594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95994c01bae3c3f9ba5ccd4cb65953395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4075b8603ee0c8ecfd851642de2e2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7960752c2e0271fde962a339798a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b3dc49ddb3a58d895bccb6a8892f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa98eb82b975061c708c98ceb52456999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472618b876db65757bf4da9fdb898fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f78e5e13b55ddb813880de145eb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b48a14143783b57e6365e28f19b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97908f0519df1270972712576ced3eb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406eecfe6c0e97d253c628838608d97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128a8035360eaf943428050d8f0c5bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9dfb64ae399b45319d59c2316864106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54328e65b5ef7f047f513e4ef64db44d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6235529fd0e32c39e1ddaf08dfe17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94291edc9bbb3781059c0c21e00a3cc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde29cf0b7865db307075083a6fb254c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6a630c4daa8d4b716d2cfc37cf53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864786873e5fe2ecb7c9c3be35e207be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c0a6d72dc52ac4ded78cfa478d875113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee79e6612e25585c550f4221bf8bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f70effd03a6b4a8e205ec6bb88b75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975087f59698ba1113b1dda234ebda3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17fbf999a5236d0b55fd175227ab82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560218aeaafe46e9c9b1417492bd43c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4987e35c3f0e385fe808b9ed26372119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11650eb98f1280eb905ec497d50684e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1645e14fa2d8b80387a3ad17a7a20c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8dca28a205876d1a0e0484a9f1977122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750a57ef5214f0ea095b59c7f6e1a63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5045edc955d495b70343baf01c4772b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3663a43d595e0433a7c7db407293002125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d57c9c5cb5de05c4b2df3478f7f57a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6343c5f1484b460a1bf35d4819a76e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d13157f1272f8be045f216408dd37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609317f9a35266d54e6b921d3180d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f700bfa7418748e1d55ef37e4ecc3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067702e82ef46555ea031ed8fc6dc92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f5758dc61c0454d5b03fac1c1307132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf353071df9ca85284c656feb97b01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f4710eb0fad236e859cfb6ba389b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2391871b5994d9e27f62fb1b2edfce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274749f59ea8930a74a04949a63ec4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084736e7990b12e25449793b1da7fd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd7560cf526bdb632867b339ec33f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59598811db49a1f3c0e2fcefc9862567139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15786475d366ed24736ed97f66771491140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9cd1d3868107c5a4140052ead1cd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a777d2331e88f7982c084c81c19e534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c317ae968a5b24df5f47f1fb132d87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618481b7b3bdb36208a2fcf499c59d06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bed056fb9e8c8ae9bdf228f562e8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68792ef6522df76d7657e4efb1f4836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6a76f7021ce52806b21e9d8c819a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbdb13d024fac798af83018386bd86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcaf07cfaea90905821e1fd66a23c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed94359a6ca1e61cf7d8bcdf15f9e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e498cad88fac3655d9b07d371790151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25a64e15ea49368701a8e607df01ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf610d3de09a9ce6bc74766f7cee91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2496a15c012a6f27da94ecb103e8f71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296198fae439935414cdc931f1e77769155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe79697731794b4aa9896cb0252a3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d6b32130babd74ffd66332cd421fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230d3f4deb2fed4aea7c29b50ca86d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35ae8f218281478a24228c4fa8620159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68accec9f266acdca8e6dfc2b83961b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622f8505e7dfe1ea6b19926c5bc604161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a6c3ff894329bbc5160160fef13b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9842dbae000d5021b9f9cd2ccab4ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0afa0fccea89b46fd34172c2d08ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199da638d5c7a5e8c66dc2356e0b98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f47a50377e4df53ab6dc28801de6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f0fce18387557cf595959b97da6b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031256a0b7c447dde3d39c70c03e467168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86910b5016d56b1af585e5cdb3aa70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c66a6da4e74de2563afd8f03bb68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d42d10cb7500c27e7abedfbfc6a53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c78c6dae25ff4863c3c692d53fcc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11521b1c8d2462f96300262214ff71c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906509c3f97de71cd9a0f57ce3d7113174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>