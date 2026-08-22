--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c477b42e86bb4b402efe7e709f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7c4f627d7b7024edb7cd462d6e8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca9d2eb58743ca26ad6c8a70842d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9654dc7dd54fed66507e044197da544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cdc2917aeb4ca4f725da6d50c28b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf4ab20eb3e67eecc4c2dce6d491076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0f8ec2459d2ac14ab1a51f2492db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61bec1d3d38c7b2e0a1815e029b51f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77199ae84e90631bbb12a59cd38a4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ecf4eaaadc256a17094194f1ce9a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ec51d2bbd1fcea18f84185857191e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd7440990d27589ca261f01da4ffe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb378a7969cd7979b0925bea8afed713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0bef3a32425efff87f31a6da806b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b18f914ac2887f02108994e579da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d880d400ee6a3c9b10002128ca0f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d52919b779f413fae006997ecc41b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db7ee3bca27c53ad83727f5151273918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dfb3cc38820693662b7380f97a9e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad15a975da13f0869152a89c0c3adf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8424c02068a70b2d518c95498c35f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd83948e2c5c28b684cc8440c5ae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a07ae4fc9af412c30a1d205a19d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfdef7db01557305378d8f5a7c63e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf70320aba175fedde251680943817125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2a7ea1bcec8c8d4eb3d3ab08307526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab3429a6c7e9a8b6f1b89fa3033f4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0f488d6fc2d29f2563374548811028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517945b1ca4167ce59108244617c1e4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83aefa4f3fb471a5d4bf786eed90f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6518635f5a3df378f219812893dad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65624966c203032558fea97958461a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814db741f91e2a3a55b66acbce091633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb889d843c32803d0f513e2d05bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b8f5fedf4aa30e67d2c67726015235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65cfcfd74461b6951deb0035909e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133394c773cd28ad9f0044c765167c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a667890acad98f59747abb99af9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be46f6e1f287eace638299bf2764cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820593d65677052753e50dac3b88ac9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea84497d29ebfa310442520e659160341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201510c6cc15324713d7d7c555098d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c740b1016628cbfbf4c376a5df3a8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778473fdefb184c095da666b08c565444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327af24998424f7ee4ded0d6be033145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677335c6a39814828c052f4990f1b0bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a42a8a51d550255b9954f218fdc7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a35108b7dfc2d36f21549947eccb5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de5398b48d0d061fc0397160b28de949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8976de6e62591829a0771d5c2a4e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e3a1664663770365ec14f80ad6c7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a48ce819f0e7a7dcca162aba21f0fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205e695f508d9b6ed2ca599680302d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06742fbb1bfe6aea49420a20fe723f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7874d420facb947097805b758c1160455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1ff92d2b8a356850ad1d039a0f33a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d87fb268fba642f2b16b258745a80757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3861f564df910e91dafdf7e601ac458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576e22cb9298e9b49c7871554ffce5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12e426b5a8d4c5efadab3e6d9b50ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f293516f1fc680bf8f211654508861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a212eb3cddb78c576a79e930f429f0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47654040694104b4864fbb81502b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2372c35a99852c7796d5ad96ed7b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c61e8110eba437cbc501066fc4309d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93b757b3558cef6db34d2f9e8c99d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ab88866e39c7262af4979afdae8ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165c6101265cd3f810882be29578f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63287ac78a8e8c1f45f5c153345797f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d71616d2b7e1fd6690071aad650cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b2ee88844c9aeb7b4178ac5b5f0c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e990c91f33b49c33d0636a8789b0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2705df9311a02773a8ef560c001773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b1f7338fcaff9172056c0ba15dc3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa691d92376769a64ab897dc71abd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66dcd92fc1e1adfa2e0171f3e10efd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369296ab543996460a5fe7b551866f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9afae6c11a44d6e3bdb44100b18d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704a1e84fb2cb35ffe96a6037b5a86f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131ad0398f1cef07fac0475285c8fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b44f272555dc8bc3d6acdefe86cb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd412ca27ade3a988ffb26b45380a2cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2516308cae1d0cc23feea5666595a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f4931ca3f09b71fa4010448ee26dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e36ca009594d048c6bee8ccca51285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23109d680dc7c6bf2d20f6575f02c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c2147b8db7e53ef67d670b8985e1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ebc562283b39cb667c8bf22c82e9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99041e95d25e0d45461f541cd30d25489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d744a6b00680ddb71919cb5921dbf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb640bcd4f27b833b9f82a23d92bfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d19f304fb5d11fdece51920dd4704692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c11df6ed40d71e669e6ab223b9cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6101aa8f97a05fc799a035dae01357f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c654e740d5677028a6492a916b009295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9b559b52b191faa453168891a10b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e93d0c2962b04a5f53e7636db92b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636fbacb081179a82c3c4644bec45ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a8f856f38e1f729bfe87d795e0cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04b301a214bbeded3a59abe3fe594b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301a366509ea44df77a4406e2b8109f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc2ee67aeb2b8c8666e1bf0a117e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101946f82de54b37d86da60cb554f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcc856bbe804920b23f0899d934870104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715f252a20161d7ceb32ed056ecd85a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff42e0e5dfe036da212cbe12642b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72b5380a89c3d0dc8a07c028455a23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de7a21acb923e293958ba0261e2df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512c7de88d46cbbde14cb78f8f4e362109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f1a1c7eeb3fb0d73293dc5e6baa6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae99d73447afac34401a7ca713fa944111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196c24935165489f53acbde33f6c20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e80d3ff53e495fc212b6c3f733b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a468690c1fcec4d033f6f256caeb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ec3f886cb8e3ecd09d0653c63366115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb73e1afbff2ffe6499912d59568b91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565389b347fbad99654424ca94f2293117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ca560e463622a342c551a8a80a260118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19847286dd25867fbd7546427e5ee5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9a0d910ce99ffc606557d54abefec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333f04eebbed4ee7878d37351ed7a87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7e5b9f72edc8c521025b3d0b49bdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2c0641b5b370e8cf40a581cdb2d38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255e60fd5438fdbdf3ecb94500af03e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb1932379725ffa9e79d47b96ecf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e9098d7d639bff4f9d7881bd16dfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f1314056c8929307dcb9030528f1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bdfd5fea87710142909bff0c455ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824802cd2fa0992944f78763235f91b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189e4d3f66f2cd6665b61d2652de136130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537705d1d086c6372ab7ba336937f40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130880a39dc36b0f7553edb3001c5120132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8b281a68954c86870b6dbcde51318133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de1c8e05d3d26ce17d19b26b6b166134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a93ba433573e6ccb3dbde147a56a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218b9910e279a0ac762c3380e916782136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503671d88a8104a4ca733ead7ddf562137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df39970bfc08c19a2ccbc8a7c11ad6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f9890d865ea2747aa6cd925af414e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42af0ebcea23a9f39703513708efb16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092713bc632631f175c79c2ca917af4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750faf1ce8adb943012ff46dca54f60f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04de62c30b93fc20308bb7c15fddfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01176058e52526feda8aac52da90ae48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c662bcd53d79b026b139f91186788145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabc445af9410211e0be0667bfcc6fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728041407fb0c9b0eed4d0e51c85578147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f431594cd67e8e8e101814f735db63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809b87e5fc88f10b3086429269db3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6bac96cb36c769da8f7812225f84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886610ecbfb3d4e92071dceca8be25e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319e2e4a55ec0b1874af374d2cdae9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee27463076a09afa57e100706a61c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704551980cc6a03ad821b3f4670a0848154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a084bcbdbd42f35f5b64c5083c8adf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1932a76758ff1279f82c4b7c187cc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330446b2d6b66b2d75c9a699ddde275f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6e4f5155ba772a3f5fde9c9dec8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e331805d6716caaf4ba36e644f2db3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f3a0d6af8784f5fd4dadea115c18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104abe1f493a368d2b926bf7cb68718161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9395a77977a726d68a6a0ac64c16428162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff3f12eae9ae681491aeeeb17c3027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8720cdc1b776e24a5d4d09f5427b6cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b00b5582c5b7b7bb6c7eb14772c43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3735341ec8bfd083163f74f643c1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae172d8f71d8ac12b2db0685d6b5d63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c813918264426c1ec523e772a99ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edff1b8d608657bd39ab5786dcb2fff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a826fb323dda7f0f13b4193f4d80dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b85e7cb83c955589c2e69d14b019171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0216dbbbde7faf823ce0dca23bf6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645b91e07b28a1e87573c87feba9368173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27c1db1dcfba837d68533dadbcca4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1782eec9c6d58c04f0078fcd116b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648867baaf1050089a0aaae30c0f4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092afc37974aaab1a835dfa5e8ef80e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e456ad73746219b679546415863a45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcecff3eaa1cf9e9f2430479d84fb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad920b43e716dbbc0769d07866e62180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751572ffd4c5ba097fff4e10128c551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5779f4e279e41470cb3ca05aa3b7d792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354fafd300c3191a756f4fe40346ccb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0f9e3a4c36efacbf48026073a95d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6359259ef09c289da5ef0bd73d475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf7813e5e1a6c530d19a7ab7f88ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daff51dae08baeff987300ce42e62e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c895687af433d36f4ec43a93760bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe379b247e36fd034eca4b781354f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54142f7beb8698bb648fd9f8149e9b2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee241952f8359163757a017156147ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382dfefb23428acb7759f2522dbcf5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcff3bfa6a7898d8d89731b3f8dbb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5018fb1e336716a2fe69dec15457f0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d31c8e56280264f22e2d54547d12715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db69b38765868fadac6867596645c0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530752d6b177cb70ba474d84bafe7bd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369eced100e34e6d49eb2284f13aaee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d804349de71bc36728eedcce1e5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11a323ba82762b125f4d44c13b538820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec991d08c62fcd9b24e08e1e1a704921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a438b26b3fbb5c81a3cc2ed0c55a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fad2129198a8eca8728208c76c7bb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0d5c89899a23ba90d40654373fd3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5284a0056385be14a7f7f484118a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe06c30972bdffac24cdd78341bdab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7abaa8340e60ed696a3dcebf093e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f6ea72d50b19ba432d1f2023d680e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b8bfabea46760af29cd1a6c39d89329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde263b0f51e5112915211631600f0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b7338444f3bd637c1e9602a6301c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae08fb396e5a0707035cf9702e215c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b851be0fd71a566ef0278bac1666b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8033eac0708604df34874776de2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a7239cb3cc0820ee9ebe1efccb3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88c95122692fd7f80a16cc44355a2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22cf00211ac0e91d94f6aec80099ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1385458a8286b12ef9a3ce6c7958a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ce7229b1740a3a24e3228e4b72e7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddc9b197c07eed59ae9f7af9381add40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4fc41bf1215ab5e857686d3bed95641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3688f5400ce009503067a95c73c3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7207ea29f06b5e82de9120f12e9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a915d42ee345e6fd2449d4c731c5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fa336dacebaf78ca2e6700906ce8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030417ceeb33cd30b17307572f4b9f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd717370eafaf11f9ae0408981c2e9f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99611a734915efc8ff4cb89b50a0cbbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7872d6be691b50e689f57cad8c846ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e01656e9a748a51ac94748c7f29b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33054a365bcdd1e6126a52ceddba251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74550576943034bf33b6d137ec755f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32408f6926bdc4f341ba8a9096674e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e26683dc1ffae8160fe9b8359f80054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8c9a6e258f2797a26e7e159933d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb0b575de7fad1c12f0d4b4edd93056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e05dde3cd0b63749c357ec3872e04257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327165e43d85d8f6295dd0249a7d457258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80709eaa35141aebb410237110d0b1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cfd3bb9ae33bf7e82b916a0d0515f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3be91cf054507056169833f53d34161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9506dc02c1983c134080144006d3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86927a5daec5b31f7b6f9f3ee72186e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811170abec943c8fc985a518d9b6b2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef2ffdfe3240356c15306b87e35a5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c968bedb0428041467ef694e0b9b66266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c51917add265162b098283a7b7fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8bee6cc19a1fa615235208fa1d4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3b6ec2a0b7371296a6656549e95969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa46e06c6b6ef3d02f481a8ed0c7a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a7c283b6d0b5f926d84bdd9c7b34671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605dc7e139a711eb8dc39ee507846d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695a32963154bcf231f5ae0a130989673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4480f51f128aaaef3099cc621498874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc391e2dc2b40f06538f81570f063a6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce5c225d53bdfe52e3be7ef5b23b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283962c4d84e3ee5576bcd4a4a6b5cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679b1534e41166d0b0286c18d2660378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c567ef03e8c08fdb505b5b54c4f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99679aad1dfea43579ce0c735bbf2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e901ac4585497a52f4da14ce128681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c4e8178ca5cd78815ec4733e9443682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa8765ee7639a8b9490651a1f43b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0f35582988219bdf0f8c18cdc4f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5beba93c6c26823f984b09c21d5e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a17bafb834d3288239e41eba6304fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e04d3ba3d247df28d85560e5539a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe9369e80ccdd72d1876345a2ffede88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de089936c883956a5f7dc83237ae6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f0c622f1c08b88b9b029468592a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915af6806e90a985d6895e036e6e12df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb593b1cc67a306aa6c3d64d85cc251d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf233e788142230fd5c15382b2e80993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fbfebe735ff9cceb0590c8613c6ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ae2b7a6cafb09646c1b16efaddb4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672824dde816a62a633f57749fd2798d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4dded1e35dd1c212ffdcdc10d08697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f9484a26f042b908b93829e7d95e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d421e21de040af476adb49380f22c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003724041346f896ada2505eb0a9729100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf1146c26f095723ec66574b57fc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad966a487698263d41a77ea4c15b16a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c83e3f79f2f67e29e46f1687a843b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f8afc6c1905e2df19408d3bd417f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5618d7e2da2d873cabdebac746c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4578dec15c71e7a8640eb147d3361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705132852aabd982b0fd69131b052495107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01545dd80bd88f2ff64bc72434da547c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc554aa74c756a57f06bea2c14ce6e36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bb9237a778f797124ea99ef4fcd1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92557b05272a9f0fa5702ceeb20753111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c570de8d1c1400938e0256edbe3065112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd46b5274c152fe0f832a0e212513b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7dc38e623fda1e20ca11923bd6510114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52bc1380b8629ee816df11d540d81e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e83bca06149fbc7c49bba93de1557e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fee6db605e285e91e7be8afdce0fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23e5b32a5df61be80727bbf30abbfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a2e2de5dc8ae6f98acafe0eb3b988119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b6e48d951d8eae05241baece41ddc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc8f3f9aa1dfe6360454c59d818be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9778f1eb65c88e448d096ecbefd5fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368dc82aa83c0f0c1071daf25af5b02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df5f26c99693ae54ae695061111c72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a78af21a5d1c121cbf5799b3c5577125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e1bac0c271b0bcab407697aad7861126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eb1a87d8aea6000ccbb569760e889127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e183096ac365f73617930a1a44e74e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f91750e73001de511367b4aa6001e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07da5df97249224d52cb0a365586d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337809fcb959a03ff77a43f7cf6dbe7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c38b17c594950d855fd23852d8c6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb472218bb465d47ee4ba528213f83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54e7b55483003c176963d1270f0b87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175d01e262395649387470c9c265007135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1175e72210a4539e8299306403695136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279524d8efbaddfefff31637a3e2f302137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a793b4586e4ff44bb0f6e168494c7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063992f71098d043cfe9c70d0b004d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42470058f74ab1369ec1eb0ec592436140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087bc03ce13c25cf0235cfa77cf0e18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef0389a71f3fcfd22a792bcd10d23c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4ebb6bbf93a8fee4c16b5f4c561ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb61bb708c13c9fd21a0fee2e17c6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d68af10df92e2f7cc517ae2f0c62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d74ed96227cecda6986399ef8830d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77676b9a2e2fa4e36fd5d7673a326b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e4b56a0ee931d097d9c3d66ea4667148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9918970929ce07b21bcc8bb50750149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5eac4a226b978d5fd05e7c3957191150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e083635edab2251e0f9e42858fd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99096a52aacf6a0bbffb6e3993824c16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3c386a3e9434afd2a6f3157e64b0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efa24ff035a167a6e4124700f7d155154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e4384d0c003a7c258a9e8949fa6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b0efaa06f5ebe020923da2d7ec07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b41962d41910cc43b7e5835142045157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a696b8af84bbdd26a498887db36cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf58f6ad994d2783ea9169d1d42aa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ccf4e6b9c68eb2866f2c8a6109268160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca338a84e614e6c9a2ef921e1df507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8251f77e66ee4ec1f93998021ca5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70e1e768c751df3392a781f578bc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d01d69b948ef3cc04b911695f0421164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700d7ed04a1440b6f572d44c0b103d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e4c42f037980c89f22736bedeeea5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301406e7eaaa62e4848b0842bd1fbc02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8937b23cded880bf8c75eeaad516168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63319570ec7356268b36e76b774978d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043d341ca28c89978517a9c15e1366170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05b0c5f819bcddfd5465decae2a249171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94884199c78b02c7bff8becab016fe9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c261e50574a273d68419ed266a442173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ada34b0c89d7108b8a94e08d91b65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759b88b87a3482c551bbb89fb96b3de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c962eb05b599e2c0cc38e837db46f8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d4ddca1d1ee14d0cdfc7122cab6da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ed0d8f53eca65d4a9e718c393986178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b224c5491b1eb8ab0c7461a56116b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b960438674966c389fae90472075f180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>