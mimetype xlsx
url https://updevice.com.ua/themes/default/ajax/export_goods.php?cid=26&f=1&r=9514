--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13941d2b2ebd7d76d23da3900b81661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44efbd20e05339c702754de1386a4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b0b41e85583504a7836623c5ef223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69320bc7a1a42736f4448dbe9533d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ded4f31a836c40c4cade15f303e9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427b98ce5a184d2ee0941b07d5aa5346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef48ab579fc2265ed7f4bd5d7ec2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7604e6d58cdcd6923d383147e5139b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf025ea9af27a8951098dbf4b03b449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7387e1f842446697fa71559eaac8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b9f97df85c1b48082223c443ffbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ee948839c7681e7c9f549522b0b6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a615efac9c477299cc76614a03905e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d96c9ae09692111a336e01365014114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400cea350c1b94e196e1cca0f375d2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d582589c015057199ddc8aa8b0eee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409394ac8c034aaa1e91f3530297201117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d667f970dc080a03f9879c609d2de8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a604d21b9f349b943eb4fa840fd3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6e27bf770cc56e38c44ce05d2e1e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f95bc084ae2f2fd4378a494bec61921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9f4b8f4236ccaef54315ef129f0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc87c2b78b70426952fd2d31fee57623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59085b9c8df60522a5bf678b2ed38ee724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded712fb7947154cd420c7b4d2a6425525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b882f5876f70ea12cb833fe6ed880e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2300db6154d7d7e47ff51e49e2e08227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862182ebcbd6dd2c8bb41b4f6783093928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428593fca7677e057c5ea1a6508f68c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24481273eb2b6f6ab7ddb7dc937ecaba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb54b61610d8b1a9ed46c6e85748b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f1837a8682d31dfab1489cd3bdba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f40bdfd848575be7c60a2df3879ba733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7448f6c44e09fd61ce705a4b0325534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0737e14f974f6529bb4480f23746c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27cc88cf85b6b6fe91eb733a5bf0f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f50d614e5ef88cc360273b779d0a0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dd2fc9d264eecb3733085adaef05638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c0b875e7c499127fdd023166a1c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c606c33ce3078181b2e1f3c971e7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c70526acd43382ac7ef4c54165bce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f45a6ccb1e5b2afc7abdcdd7c8513642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe079b14f859a0853ad7eb63bf68343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f50a9e11b32984207e88d43e2d01c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b075690e58774d94f35dcc2c1af2a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117196c9fd85a2b1cd86b83aa1f435d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f6f37c1e420f35301221a46b7166347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50552ecd94a8fe322273c188e651f8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18c7b4dcab863873f3e4f3711ad5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fb657e7a6f6c74b0a93f886350bcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d34f9ccbebb48b7c7ff34a143c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53006286e4fc6b94347233b936130352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9cedaa39d58b64ace831dde67a2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a066397fb4f49c07a89576699f1f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49ae4b76eaf6de230a68a589c793555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7de878696bbf867b984ba4024de8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd49a9cd01452b6eff855864aeb0c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38229a625cc703943d6e5a3c81d2b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e2ea04bffd9a32eed854cff774b8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8fb5dfa126bf793b587dbec39fb0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b51ee9bda8fa6f91c6238940cf2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe3b56db92578fdd03186f9210e79662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172bd3fd3ae08d59b2a14d4746f6c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacc4493a8ec9f8b732091ebb0d868764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e620fdcb28a3becb44d3a6b3e3cdd3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40deee1b1cba9cb457585e51a9e131866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837185e270163a7a4f05d11ee72d66867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f149b0f1d765b9c7af1b3b6ad52cf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc0c61a79647c4b5f7fd16423e0de669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47215ce443334be5f905c0795c9a5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5441a2f6c1ea879e41294893eda423b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcfb604d02e2f07e1431ed35a3171f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c6760a42294febf5d5fdcdc1b777b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6a2b3b07b2c63509585ff5efcb94374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b8f1e8efd70e841a31358feea8be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ce162dda8ff6accb37a920d0253976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1f902feee6bd08a8ffbf5996d25e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5320ec2a745e37a20e8b4089d51a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe67f9ddd17377f0ab8b95d3700d2fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9eda5fe283dfb45873819d0d877380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe6dd6ea7820b7d2850a0e17a7e6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56914b04a7480b8c8b13545f2529e0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03204afc7139d0badb610c7aaf1f0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab6e13bad835f9eb3395cf262630c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7349227a04577032e584347011ff12885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e069032de5f5c4cee5b46a359294fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2101d6591bf8b068d937d56fe45aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b953f0f722f711d4a779310e2a0061d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d52db065280c1d27b2bb41cea0cfb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46686544c65eb08f1a7b88c7dcecd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d9bd7190d9db654860b7f1d11552e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9b8d9893c1a5c208f2e44c86fdced92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7680c3f7fed5befcf72884f6a85f2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b745a230ae7131db9d5c0ace9175794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862d43690958f098b5b70dd46545d4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e1c53ec8d3fd050c384e0dbedb6d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e845fba00bc11f76ddc3ff6ae4cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209dabfa8378d199d575d2d245b2cff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7c431d519a371f5cfe967feb1e0d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae9af22ab6674fea9446123a2f4d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec61385af5d660b1be9d91fd9e5d466101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f6bea8ee88ef6ae9c19243d1f4bfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699593617019937f3500dc7f4bad858a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ed84258cda3bceb7411d6e0b6fd34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3683069357563c7f0623863ea6f210f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f2beb3788149b66dc45df54c8cbb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56dd4b299872d99b2069f3123a9dfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e2928365b728bedc818e4270e0cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083fbe4d956b00432a85aa3d708193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84356a761fa56949878710a9c7375cb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215527ed0a7f5b2a3f0f9a86d7ca05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995dc76ec7668274e0a1b2875aad548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0e209c4ea007c8dce34550443aa71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f815090f7c50dac4f895c2415a5ec6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c16c59402d6f39f26a73c81c98c6ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756dc5f1b7f09281a5da46753478b05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d8a5c76790cf96235aabcf50d617117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a841acbef4cb2844e6633a05964a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf3517bd9c44ef0985df84c5cd30cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da811198a61081d95a20b03ea3334fe8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61fc1c2a15b3b7e6abf58c22c3c290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4667d25485636aa4a8a519574230b03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757823a664393afdfe1146c66f7ecf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16452995e1331c3293e03d0051418245124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629374d4b8f5e64e2402d15b418900c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e049faad88de77d3577b06ce70d57b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b744a0deee03889fb297d78acc62989127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4826ee176db28d7519a44620907b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb0a46c5787ffd3e72cbeb4f477390129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1da64ae869eae81075ccb6e95ffb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852431dce4955b511ca153dc9e47476131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced663bdb66995e020fe57564a06147132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d56d38c974c621ed8e62200fc7edc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbacb0c158484b3803bcb3db3a0340134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a0ade1f5750d64d160c5745653c68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cc90f754c926f8aa6057601fa9944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf1feb6a0a1330427598c5fd77f9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badb74c03569f473292bec1d5bb5818138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b902dd6607d5cdfcd536cab51cad9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c530d82508bde20ea4c3324b54f55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c16ccb2a92bf48c9c4fb4b876781141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366af106bd63a16ea882005bc046a7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531bd8699fd5227739e345db5d26eb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffedb875ee8e690360fb2053b10e81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405e1110a20cd72d42b72d2929aa96a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65fcb5032dd5c07652cd00a10a1824146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1950d1f5ac63d46f98bf7ab203a66f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2c79e7960e83fd34fe56f684b9e37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f8a8b712ce9655b4db2b83a887138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb88a4a01447a4b9d6872b91ed188ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f998b72089ff47743982108999358151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7e672bb11708de0c661f8f89d5296152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b09e9d456b97ee06795f09e5e9cafc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfaf11c5980dfdffb4cc678b08ae74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba9369f6efac46cd0fa54ec23f481e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c863430ba4d0eb45c0ddb9a94daf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6d348692f4d17a8be60f1820401c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98096ba18112fb4652b8c1885dec7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c2f937524d942238c52fa2f88d37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41738a4e254a1c9ffdbb5ea745d5506160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307a6444685d2b382348283c53ee91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefdc156c1f6673436d990642be2c82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2726e65d7e8d378ee87ffb02985c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09c1974d2f86885637ce7c965f8d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8648413eed662dfafae6056d9cf12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138003c47e5bc3b7b86cfd32d6a647d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843b9e86762254bd5f14c48d34d914f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9b4fa0e6eeadb1a3a55c27888ef8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f3003626e03d6f7754da7751941bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fe8dd3197358ef165365ed3dd609b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0855df80ecd89b184f6b33a991a72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf9bb5fb30dd6f8adbf94333cc592a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e41216ca063e956e3dd385212880c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679454ac7565f5779ac3d8885de226d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0fbf7e9c68e5bff1f301d8f27fde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986b693ad26aedceceee7fe58e88117176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c6f587739873c06927c4064ac74d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a723a4614d22adcfd74d4ed7e4b43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c454ba633711a3e40d14277167d57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2754494b794b7bd68808aba0d430c9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd893220770c9e6e4d860d54f0d60491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6304fb1b0c619fcc83e6a2968ff072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ec0ed8b3b4f617bf5ad8a99682a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611552e678d40ec3442f57b50f53b5d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8a78fe63a38ed754087b31a6630a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e8802456bda52bdc5fa9f7e4d45d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c271f11b44d04c11471be3967bae07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957fd50dfa8dc52d15a3222cff00dba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3f13df3df9cca9fb396f53d00fc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c09e7b85d114427d3c7e6dd8428a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804b3582139dae0a936fb4b5646474211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfdf23641668e573be7ac8909d4ffc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ab5d0dd0d35f8d426d1e3eb0a121713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84789587e4fde9a3afa0e0acb8ece014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077fb94aa00f1e1e2442f1f17b1ae4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67870bea44818ac2cd42b77309831b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab698bc3c744019792c47a632605b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af008877782cc301b178334911ae9ea318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e19a1b487946f6ac9f80955a3d8e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7bbac0bf3bf39f21b8307739c177a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020817f9de97c11626a9f75dc67af621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f217b60ae4fd53a013294506fbfd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35bea77a041674b77f136ce25a97b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b669f8da532b686f05bb4e25d05388b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4981f62323a15030525d10dc9afe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50750f32ff491388cdabd490abbd0e2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1877c0d708400611ebaa9742f5573f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d29321f80d85eaa9270a81714dc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950810694ce1cdd759496e22215365ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b6a784976f2b19add700dbdb2cbda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45159740c9d8fbe1b6f07b136ce74f5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081381b331467a8a86b981d381a7333c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4433e1245163b2e94c5fc17089d561e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f11f6ab13e8cc8d5a0c2d430bdbd9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedab562cd4c54c85523ee842c3148135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf88db5d39e52d54221510341a83136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fc75632a10526deeb7c8b75210a5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5f5916dded080b68922c22001b33538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75895055b74f9fde675d32d9bd8982939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9cad81ea994b304ae151c8032d15840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e779a69190d488f739dab1b977a1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c36ecb7826f5fca41629742844a2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e2de62b1781aa315f990aa68f4e2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e96f02b3f4cdc51beab73ab7bb1ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5487cbb3a23d585a27988919735b67f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f5a29d2664d3e0cc2aa86396c360f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e9b277c9735d26957dc01fe4725a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6fb6fff22260da90c1b7a62ad6d9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f67475a68faf5035c48bdcced993449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc9f8dd607f3501e4b5e10457ef25850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d31bb676a8eab5eebb60f1119bd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee54ce0ed3f12fc043283e27197a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a917c9c9f3edd011b145da7f7abffc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c540a1c1d09c285f5e6704dc979cec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37103c4c67832d93c8609ec75a2b4ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6b81fd2472eceedfb885038da95e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144897a88c09f92f37d4e6417f4f06c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba6e928787681e7b2f6b834ce540358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa3d81e385ab6432dfcfbac929a4d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc49879b290ec5b673a00ca60066e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ea5482b85da255c4b9bd6dc0068861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d1f2a08733784f109836d501f386662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81609306875acb48fad442c0f1e05263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1849cf17ff07cc67292a727acfebc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ce4a201fb6a816181ba3cc1c96c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e341487e62520a68dae8325a2ae007966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bdbc497a1e67ac878816116298b4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb2f89ad98ffc5487655b45877b5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28486ad306c4b0299adda8213e824669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf2ffae42c22db8d862a4de39bd7cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07aa3b2dd48d0393290d1560a3e47171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7f0edd66fb5b206120f1ba70f860572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348cc144f9f8f611f15dd0c517221ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7597eb3f23034e52bc7a38af746e8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fa4f3bdfeb69adcb514162e3e027f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc9d5769d82c96cfecefc29d4bf9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d361db7a30567f71e7509b95d16d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb82b09b09efacfd494901344419578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb315fe0919b8ca587985d64e9996379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a157301e14b514a53afee6c523bc3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b4ec7bce59fba2f8f26aa396126781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447030d3e3abfb24c7997e61c06d35c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404464c687a5e0419bad50e31d76f0ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccacdda085c66eb74e5e59438b30d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239246903179a5fa754f567be2f814c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ae23b8accd6468817993bf58d2e5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f68990e04b286463a3e79067a0c1c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193a44d26fb0746c0ef903a128a907c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d55cfca59cf93e9c71c599fc6d01589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f864880d7145772116b38cdb607e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00744ea60b32d4c61781c3858f46291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c3faf6106590fa8625448e7f1571a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc6d72fad5551c6f579e2e07606d9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a5a8fdb04a82e03f61c37598cd73794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6dea1b5c05c4b814227b46557332f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a045a650ec60f91592d7bc3269d29596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484348c7e7d7fd0a165b8e1e3f0cdeb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6082f2c6fba30c5ac6e8ccce5bbc4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8c8a217251fdc47657b4e096966a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d2ba2c0e22c4c17ff74de97a185b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad90f23152361687cc4da8ab0e432cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b6c3c45b567df0558c7d15beda5ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acefa52a6294ca8d331affeeda6c23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae3d89e032d5a74b30b81bfe42970a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a18751fee17b754bfd1d128426ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a75a3d21deb590f470eb1a235eb7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a2c2d35db464e5e192d4fc1c6c551107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8893be65279f818ddee6cd21a346d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a39b90db28c1e4289e56fad46d903109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b1677210dc4764a913ce60612f20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c915a9d86b4f9cccfb2e4ce571c84b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492f29d60bfb8bed5ab8c4e501c2967112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98174d210b56e0749c96cb698ad4ddaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06404e0552e9b0ec44c1b03793d41031114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a77e6e08892217d4e2d0486935cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbf54d6239e43e806a4ce14d7ac3c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535e371046b871f3f835280dd221ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b48b2fa8e0e95765ba1860936fbfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a053148222e79d6eb2ec2af426bfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ccf4429d00e13b0eb3dacc022679d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b88e8151f6428d20f16647240e1aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04f1fbd27822be9ea07768b61dfc45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87f3daad07d67c15da10886011b20c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af12f946382873da332469f084025124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815090324679e65eb91a7809ce1924125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed58bf46e3d667ba4ec672b37356f0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9324dbc610fa3a048ceaa11ea62ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74219ff95dd6fd3d969b65eb9d7ed5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706dfdb108d4e18b81a7580076ad160129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3230c941d2bdf386fd5f5a1f72043130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c506779ddbbbc29ed0c6cc4cc9222c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273fbb74467aa58dff0e5ffb4d084b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab9112bd3a2ce27f162e72b1b9dfed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e403e676c708d8be638ec3cea2ff15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548f8b85036634ec24dd2ada4ebc845135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c02f8231fddb299498b6df177ee46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe8ee4e2c8ed1afe5e5d0a1dfd3e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650a3166f0e59c841a8569a694075a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c248ac3050b3afa0e9ff40b57f905139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b169bfe1b9d4b0024a630a251b1d99d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad57445bdef2553c2724233369b407141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077f01997ca5a6ef871150d20a48b3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b592d50f399daca7a370aeb86fd002d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ffcce4db0807bff10cee8d73e4c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44febe5062a2eb9c416d63230fb414fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a3aeb75658e7dc26ca5afa7fdbff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d16eef8f8af4551076183c6b87909147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508b05b880e068946398c2ee1bca3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0b3462cdce2fe29f3fc6a45f8255149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583f799096859ccd57d2642c0e74de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf991c9d351a54831509db2427b23f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a349d664e0456237636ff0a24e0c7ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6779b2fab2a0efe3104d65e12824fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041318513aacc18e5344ca3d65fba535154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b32cb0f3f2a96e1ca98fbd54a26c8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1651c2941303a94fb1348df2871b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4d8a1a6437aa10630ba765e6c441157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04733d57b4e66d43f90559dfd7f473158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6c28b0fcfc3d8092656e5e14e417c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc699427b00e776ae6d9abf99b7c01ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe825e470862f3a7522098cae11298a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d872f3e3b2274f160094597656fb11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df933451aaf190675377a9d635876e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52913131c7f70174bf30a32b72748573164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edeb6238f357327988e8287d3315b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698491651af37ad46e61deef86fd820166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b893b6ed0a82a787b68692a18f95831167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c332c167df0f1f89767cbefb98bca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37279966dd7d39ab5b4b896d17d9d618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a135718c15043ae7decbf2e0da8aa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e8a8ee26fcbde90effbbcce5f1141171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71dea6136c5aa035601f11668c0dbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b8b8028fdaa9c7e37052dfecb696173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617233ccfa3b91e55f85b9ea8d24cf174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>