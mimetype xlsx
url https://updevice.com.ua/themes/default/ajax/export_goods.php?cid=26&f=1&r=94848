--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdce70725cb1e8be4586630428aacb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d31318e54611833faef16a25498002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce716a8c8373e9ae964a0d94dbf20763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0f02a348f76ee90392ee5ea026104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820696166e619a466cf44b570f1de0415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe671f0a6d15423dfacb855255d68496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa2b259e0ff5837cd6d5a998dbdf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1860fbabc283ac13b82e5bef2f5268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79252380d382f82b857b89406597b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3811c01b28663450354db46af548c5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a823e49a29f54bef4e6ceac8a992d4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff72cbea6f6c196fb130e0b9d71ce5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879f099bc3cb338db14f5c76e3421d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090aa121f7fad9f998b4a335f2658414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8e1b3fb42edafaa6c49b30fac03a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f6fbe0245d48737f6df320b8f64d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea5631ab99a8db6e93b8ec1617a89217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36eec44d32b9a761085d14562456e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148d61646bdf3b08b46a65b2611ade219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7ba9d4ad65128ae9b30cd7551e11b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8013ab6595f528d6bc43631fc62121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89e52bbc22468feee2eeaa017eaebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3cb1f1aa8b3f25905eabcc96dc9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163fe80e32c136260c5ad55039248024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc090206aaf92442573de9febbf1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7ee74a7198c2fb6b075c80a403e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cc3d17a9c86c4d2d5406b1a89f24127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016ec5a28633d8e4b0d5bc8273266fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f99cd582fb07cb955d12395a4d18629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a28594b8dc25418e12661b29d2bd6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a9253765b8ae6296264a1fb587ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6485a7709577beaa70ad0185a106f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a384c58ecc98b7187a305d253666ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25152b6fd802bc12557947baa6af1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c90632879f9cf1396f4335615a21c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eeefd79c8dd061122734512635d1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acdd3011553d889ff95061087b399737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716b17f96db79195507477927d9f1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173dc8d92902b3e52caf699bb313dd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc47033993c91640e38ef823ff27d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cab6d67c1e2ac10d4751a6fa02beb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d992e489cc71e12d57008b18165b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94d65fbb22b65b25237f628e3dfb6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b9b0bbafe0dc8975361cc00ce1f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec8c3decd7d7d5288cce425022949d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe635af8792c416558ce488f4d6f4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d937245e9820d5289ba846dd34153e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224330861662c61a5adfac8eb76c19d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44587d7ee67f65cf82af58feeae5c1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca248f4cb6e8fc20f337f3dd2d7c8a3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b3e611768f48de3f00fe27c71b98751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339d80c237381fde93098eff3ebd0a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7111db5b402818d424144029f47953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110106c3873bbef925711f87dd1fa74154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf2404027997748bff58029063fe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b236d9c432875e3449a194b7df9fde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bc363c9ba8c278e00756bb6ba3a3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8b3dd18d069305cdf519ba6be243358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522bfa51c6309ac5169ec7e0a2ac82859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d14efa0a524fa02620110e7e040b9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4dfcbca8f4a53fa922945c2aa76161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6166d56143378d63b51e09602afea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01904d6dafbf8752728fb1cca8e0ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d3a5590d24f230162b0386573965264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95280e0a34350aaa5ae22de3ef75e79e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2cd77bddfc53655860fffa006997166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b1185f0dd3b2f43fcdc53d3ed9aaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a028ea8635ae72cd06299bf9086b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a781e22cf1b4e0289e539b63bd98069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47fca7444bcd05f2ccfe1763d6d31b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df16b3f08393afbd44d50fe248a2e6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279353e8f069fdd376aae93b3363c2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b368627686b49acaf10b731caf0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e04b2573e247f9fd9287d1efc5e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533846bc9e15c1a339ffe509302a93275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f0d3369869fa926996e78b7ce89576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25acdfdc9f61d7351dd1565f8b39d5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60805070358f67127cf3210a40488178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e836fc59f1be75cc1e3b2419228d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049eaf63eb0466fd541b707cb384bb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819bf535d857b887b3df3418637b66b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2f4300c8148dc274f18435992d3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a609fec7a40406d329cd88ee000a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaccf5c88f40c6c5dc0f0a446aa20c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe00166b2dadfc89f3938a1576eda2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e01e3d79d5ff5a169055585edade1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db807da456c3d22c359d9283543bc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83afeaf10e12fc1ea4f6af1800f5aa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd91def920be5a287abcbfd96d5bb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500073941e190bad0aa2401fad252b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933200e4975a56df4cdd5c0f4047240391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4f1a90efd2f9ba83ce18464ef28392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6452c76fba4bf13b8900db7d154c6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391668dd54992b93b47eafb1d1948b7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5fe06091c5443edbb05dff52b5b2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bbf667eb98279e97bf4a1308ce8a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6638b393cc641f9d774f46ea093db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d98a1bfb013e6928008a37d99530098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846871174652059cdf95c47b6513f3fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6436cdddb7ae78e1455a6995e6f104100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66379e25497ce47d5e95ac86d0577101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54686427c4bd52dc00bafa38dd11f09c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6d473759ac60e0e4a52ca9fd3395a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589ac6d583d01b752c7139ad2d8b5ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62100410ea75df51e99cbf6fedfe5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a27860c341b63c616e85aad9678b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a3bf0037b95972ba76efc6288c8eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb03f6c5a75dccad5abf955cd0197b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1374e758dabb405b17ff495eb5323a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237def90672bd50daab57c692c0c5a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db46909a352eadbb81e4748106b28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda07ae8ae65d1863bc10c3c6af0977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24be8e17850182ee4387728e8795d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0fa01b82fea5c68cc35c0a62d51d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825e06dcac15ffe9d515181ab6a375115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01873ddc85263fb8d4a906eecd5951d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a97d15651e789939d68581b55e2ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95994bf4d23333539b526440e2d0a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8708dcaf11235bb3ca304cd6b51ec94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e16a1b32219c1991430fdbbeede81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b2a15e9faf816067aa9550e49dc9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ff0e7eb92d6587a3a2b56ec81280e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c242d322267308950504fe93855e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58494fc338609389191a6863eab3152124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b77b577ef5e3524e3b2d9030478fe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a04bc25a75a8316b3695fe6f16bde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f083855f5216c4dbcc730f251c1b4ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2882a5c2fe3e42d0347bab99c3c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fdb0b378bf815646294d6c0e99efd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c3ddfd05b681000e8b1546879958130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff099d546eca6c2379be32df5eae48c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27224c77ff59e2a64c6f966ebca3c18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b4f8f8c06fe58e6c064a03483900133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea8afecc354473d74fe72b49685c58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519cbc7f2661b3fb1e2a8f05f42e1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf1fe6096b4c3309b4fe4729ac8e96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34fc8bd3da43571af9384689525606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a26b81a220182541a8a9dd0fe12d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fe336a6c308a85afe2aab76acda92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fd4305e857ff3671f60ee776c0aa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fefd65e7e424f4a646a782dec9142a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded739d314a3f4a15f11217271999a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b52fe46797f2a5f737b9e13facf524143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e955e2e7caafd13c37072a998e11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267c433892d345b0ba399f27d4ce36b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e12a9e2816db64f828236bc26c5dde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d52389dd13a967ece2426d992b99b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba472e979c96ec63d147a4b113fb2c48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a358f25f30dd5652c3de506e12922149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51910fc6583c2b2cbcb9438b45d0986150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a5e65328e67008ea5a3a6e7008318151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a848b5c910ac156a7e4f6281e602f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb023a2716763ad07d2808bca5f188d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ca96090587be645d4115134c00fc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3205ddbef6cfc3a8eda2b1df3ea3b91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d255fa523adb9fc50ecf33d9975a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d739bf09614eb021ce6c4f18a7ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3228f4bac6aa9319ceaedf7ca8a368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ecbc6db94fdd7ef2b9eb355442f2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b61e617559ea1d7bd9a90629eef8fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033b6e9d1aff069d49121ce7ca6d24b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8b151392224eaba88dffe566fb79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458b4a37cfdaf3f94a343d65105fd54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf81c7cce568c3a714ba530f527f2a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858240d6f5e2af11387105f718b288f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b84fd73bc12c2457fae0d7ec9164166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129746f265bef665cbe9e926395a9bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e3dfd2575e2805633a0ff4134696e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f52889f4cb899e1f23eb7431cd92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db48efb5936fd9c566818b13640b47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7010e306f227fc2db9243a23eaa6cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e1cfd99c6f8a389e50ac1d3dacf84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abae460f33b623ae03e00305fd34f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28164b7c27609fbda0b5b473043dbe28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe36fdd8c2c5e9d78dd932f68b6176175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d712306a0820d3a136f6cc0866a3e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d28d57bf447fad64551a36015723177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449255adc8b1802e2ae2a2f425417765178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb9677687fad8b3006404d6fba91d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf146e1d51342fa04b21ac9451baa4e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ff8abc00c6f010aaa413f3fecf961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192b7eeb35716738c93bd1f4dc8fe4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0551b17157d898f9349e18a346eda63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545d1ac0a41e04536b5d6a1b30640d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfb93c4c93cd2ac650e6015abf2c635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739798ec9737f436bf5c3b11a184ee1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b523fa93ac51dd593d1ba0cb6bd9547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034843ba2a1c5dc604913fd17e6e7ccf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b0c120240563294283f742e4650209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c48aa9e4b3d0e212f88ad2d9b0b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce422a95818494cc3cbc27a740b8bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18665ad04406bbdb8b09ceae12b60e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8b827103fca64d68747705b33a7cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36485f9fcbaa9f273a6157a6dce74f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c62fa59fb6a6f31e3fd528338ea6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce533cbc9df79e6459b167947b5d6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6882a54d3ce5cb99edb244ef9277e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df326a786d1198880f0011a4c4dde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7365f2497be3024c9859acd75ec3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6985a85daad6b31b6daf5c1b775736420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8f515a6139a84650a6b99c12467e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3434ce8496119207958ae0a23568322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee719cd047af5329797a8a863bf4dfc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce37a8ea72271e48636a4082e59cef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf4d7f397417ecb4d318098b02498425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3812f756ab4a7c325410e2e1df0639e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b331da6957b687c11de39925209827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcbc1288db438f038cb2623625d59928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee46320975955b39df2a075484511829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5ed8e2964640a97c1b4e285532f5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153331b4bf8c613d267431605a66854431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a2ee8821964cd1bbe6d47b657c18a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9662c52ad9f7585d08c2a638c54a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff56309ed7b5495c9acb1049ffdef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf60de799d05c7898d60c20677d6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad8fa0b91d92a0d095491ae64333936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c9bf27276409e0ce95a73cf5de84137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267cba3329fff59f3e1cd98019ce6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2812219bf0d02de36e2ffe530c51539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf29668c6898725a806d83396b97e2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7974cff76c82284096dbfe43736883741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde698ffc3b7f09af1dc859d7412659b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209186180c348fe8375f0b8a0d457e8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f57dcbfc4bb3eef5ad0a69988a46eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d7c1dca9db7ece8858967bd5562345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab60065b73892bc49718da12a937946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addba79822bf71fcf9504fa349dfe71a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ccb76b1abe9afe8295c1f435db2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf223288cc82ae8cd50e9a835e17c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ae8ec9e97cb14a2626436a4df640950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb552b08b202b4742520d0ca260b67b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a1e2325ddd1ea148202c3774c7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aac7ddf7651bb78eccc694fbbcd55b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36748ae4144fddebb2b72ceb299b5bb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911930a17a807633edc8cc74b7995e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a68a494bd41b449889e491cda595c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682180d6be1fcb2bbd314eb11768fc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd3a5472ba8d921ca94b35326d4f8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66b472ed8f18b9c9d78178d96c42459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fe7be1ada79a834cdc193015f331860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df3ec764f7214eb969e75116f24c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8dff2d6645b1a80f573d21ec9f67062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf1daf719b35a3be2a140daecac0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bcfaf8ab76ea8b08f996041e4751f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c682cbff615a5cd8309b5a13dda665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ec57ffcf4740bd36a6ea814b205e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c966d8a49abbc646ca3967d230d3dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea442e6338f1e6cdb22c1b745c873ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0448338808374bf96f1fa2e75f56769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740af165d758d5b7f023852115054d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924edda5fdc8f15305a87062945813f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e4fa359c3f4e7493decb7fb8368d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8316db958feaf349fc2454be3506173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c5722dba8e32e42ef0c229fbee2b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6295b126f607ebba19ea1ba9e24775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b7fbc5f554d4fa814383c6b720c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ad2be4b48c9cb0407b6af760338a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef2be6ff7958043ec24b6e386c97978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b54250bd76fd53c7b9e15c1897c6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7748855246461dd8f397da6ff9500f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c3fcf91d818717416419f9095fe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7332050d83ab64eb4f3577f95100d1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b602670ad070f1f61e84466f504a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd82e862e632f192711c40c19b336c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa5a2ec15fd918654219d759f6e9f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32151d690776ed16ef3a986ca4d32d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a7114e3117ce3671e3e6df7ee34b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb52d3d91e19a84015233d70b984c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a29a831ed7f6927ff245d5f4a6947389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a96428567d3535e25330f895e120b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4d7d81c08f96c49e12ec065839d2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca316c2c74ed59ff80a07ce37c57170192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc4a36f273645c581fcab1a68b669093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8451c3d200265974cbd2fe5cbc7cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f20b671496af239e4653eb1a21d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6498d3a7a81019d4770c6dcb4c2b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bfad6837411de2977f7cfbd312d6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f2e16816baa7dce1a8aa9178da4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac3dda57fad558611f131fc88468de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902062b55310490d315405a051958273100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab904eaa2538a4c2f3da6e16f22671c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4bf3200e9a919ea0a40eac4a43b75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6583b0b38e4b4d271ca920fa066448103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bf663a76b2f8d912100ad2cbc07db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25dc5b32fc1769a447568b5af69835105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1774d9c55eb7cb82720c27a8087ca8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff9533ac268d6e112c538f3bae9c12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2d4f6f5825364f0ea7e076ef5ba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94795eff8c0781eca096ab1223259109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f932c43060b8f6241b02cbc1b3cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21301ee4283ea9cdc55cfe74bbab550111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44472088b0ea78cdac0aa5240694e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed458d92c24c886eeb8cf2e3d2448113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e45d6d0c35a74ad18850dc4568991b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff57f6158038d4542c4870f490873b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca405679a97eff8cf851fc94f73f1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a533bbc05e274aeae9d424e07c286117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8ce26d93d4783d9af39e38ac91e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733585c21ebd380d43fb26a4fb5149119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b2946f3061769329cf637384bf99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12185038682c4623224f9d6a17309495121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2f9b985114c83663f5a95eb3cfe1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aa259fcf822ffa4b4d41f9cf5ef38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a400833d5e86bbdacea75e7ca13ef6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc15584d2861f4e387054674174c1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9f06bf1f3f93fe12d557f748a4934126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4626bd0081adbb069aa5042494057b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650376df6b13ecc80d48cabfa9ac75f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204b76917f23fbd1161239a947a4e67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803352bcf91b1e99c47041e183d5582130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4594a1b853b3817402c7191440cb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91294e9281941bf534ea938ac7a9534132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278087162800c3bed804a8299e8f0b00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed85bca3feeb5b8c70b58bf55b9d3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34896a3c37ba30b8cf093765a8f90c54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad786a2587ed55800ff50c37f75a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b75796c7b32709cd59b1c52335bc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9353377eafd8b5ec0c48f66243e2ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f03233095a3608a9442a00be26e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489dcc78fd046b5f8dc13d69b7d0030140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf6c9ffe70b9ab0e7723868bd4c4f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eddd1f6fef4ab7f12c7a63195086c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fde3253326057bbb9e1b1989166bef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b7b23133098f03e5ab09affd7a530144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560842c6632e6b43f08bc4c3d3c4ea60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9f2e7ca940a58d95a63c89156357146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c450399af83abd2caf25181dce568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1698a08cbc6e09a72fe90f283b082148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de93c37575f0c50a7400d9aa16edbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fa722b3bdf7c4bd9e93f0d915474d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff50a4ef906b7d3c16b32546420689151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7167ff0c4cf651a473bd574209e27d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea83d2d00e4b24ca67506a8f88a68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f506e2cf6e06be5232605986a374154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a3b9345899940b0e175f1133345c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38703342111a346a8b14bbb7050f690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c500e8ae304697d41b82a415b2a990157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7716432b9766dad0aaf187d967cfd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0315edde54bcbacaa7b94b427eeca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46410eeeb456fe63d01822716e6b2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40816ce1b684699bcbc3318908ce92f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fd2ed5aa90f39824356ffd004380e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9338ae47d361a670d7e10d4ca1f17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed96d598e1dd4addedb260a8d8959164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7a1c061def5404eb720f0ae49ff7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba47b15a680ad06f28c1930aa3c7a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dae4caa396b5f7dbdf25cb28417d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237e69daee3a55c564456d64e8c268168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d65e30cf43bcdb2f100433442fd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a4655b3feec43dc48ff5356b62ff2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698f883c1df6a45ebcfd2e1e19de480171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b2d8a812d0ea12786934289c9d634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b0e0d03fb4f6dea360ac4b2ae22a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31271a4ffc847d80196fca36cd051174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>