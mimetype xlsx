--- v0 (2026-08-20)
+++ v1 (2026-10-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d785eb67a4e63519415409efd1ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39532073612f7d488e58b0998931e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ce8793b97a798339dc18248f45c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4406390b39addac86f2d2465105484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a6d2413b38e4d747c3800b2fd4a0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e0e57b32a40843dc67d36e818ffe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f8b744da5eaf1c08fa98af3b85d167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdada876f248fe86499920a53eb75a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01154b2740d4783e65414c2d364a1e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f0a28660418c324760d164adc1ef010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b697fe2e0f6e89327696020ed5aeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ef82eb95649cbe3aa4151734d469812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e66199059834c0ae9ea71ca460d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc00383cafa026400b9364e02f95114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf450efe1f531333543ee6645d3b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96248ba5cb7c6bee843929d3186f4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af568f2b3b220b550af48150d9ea495517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e544244753721f38c19c88b2f61118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d4af3e0c1a7d9a4f0901d84148f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b42d3e48d2da12d8391c88b4c5b2ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a9fa720c6cb04edea2770845998d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f0806ad6d449dfb74459bd67ea71b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f6bb3cc8134fde34152219cbb928323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888df7ca1926b5cd75fb0ebb18f49aa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6dfd41ef1a3da89bc5f13baa20fe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e9d77fc94602b6b4c8eeb922254c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7ea619573ce889d6810ab555b448427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a83c961f1e2ad11ea8c25a29b88f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a367d85291d62cfdaadb73e70871e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de226cda524b53430395e2ced8dd71530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469ed46439a5542053a8943449a01831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c454421fc8ee8d1b3496419937ec3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40145e4de5ca765efccabde0f7c1150733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d8368f4d968011765b71729ddd2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60025268a42c619c2269406981450e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455908054b18a7b15cd810e22d68dccc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978a257e39b311c08586dcbeefa46d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd5a324524bdafb97cca76348f48038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b554c65ada772b906e42b8fa23256639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744808bfd25bb3cb1910b69fee888340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e400c4c13cf69b2284ce4f67ff6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88433932271bda8877d048869fcbe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f7dee16db255e27623d876acaa17a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c542086db6401286475eeb04dc8a8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c97cf964a227dc8d1a647cca7f62ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637f2403011e3e6325cf423626c203146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c238d41517022671de33164ed460647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e06bc3ba391386c9f9e42b468ee0d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ded24f5b72e4def930b1ba9c2aa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5937899c27853f73f442064a666250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b64d10a60b2d4c6c60a81ba63fa5d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc160cc643f5a9f67785962c17a983552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab564d3f2761dd9d618130d53d883053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd2164b6e273eb15c3ec2ea96f9ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa786a876d57884ca04145544f5a0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac36da545daa070ed7fcc20a4061f2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c527480ac98e236ac0aefe15640d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b2f29025fced126bb2bbf6cf1ac2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912234027c72a4b04598d7d3a6a922859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73769896b57790a4a8beeb017d4e19aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f62671423f86c02881a829a53abd2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3405be9123d79f7e074a199d6c58b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b289555db3ad15acfbee2e1b10509563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be567dbb48752624e1d5b2e9faf3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b63a792f124493a52cccef6650b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4f11b3b6c5e7a46958edd260b678f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a08120c4c1f9e88dbefa76e167ff967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4d7945ff2357f7dd57ebb53fe63e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf40ede026805a32a68c961b10535b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d6716b7dad14b2a67719b038233ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436e01cdddc791da0f4406f9d7b379371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ab412197b56c2590a19c9526c416572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba635c94e90caa407b6ef4f87199b6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b4504c931215ad2883688149ab04d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eefed8f506376a984266423d876ed675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debd7ecbe2d41b5ddd93c2986758c9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ae0c4a7e242c13bd3946ba6f78e5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a246f6ffc9235ef52f35aa60bbdd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517f52e14948230d1ea505450de79a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38007ab48f7c769e3f32ccb7dab7c86380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055f3d6ae3248e6cb67ea865587745581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8fb3a299d4c6a2422334076e0169a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204f0af435cd5c3dcf890e412250f3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c355255ac23ebc3a68d230481e3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df77787c3d24f327b304636ef38557385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122efd0b99378a61c10ffe80015785f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf654b0666077ad0931c02a869007f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74444db93cb3c87c7675305701e1cce888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53028286d71581df5221632861b2ab289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b50bd35805533d218302fb2a4fd63f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcb4f528f20039e8fbafb421508e1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb18255cd5d8173a52add163be387f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e3db2a65337f2e33deb054437030d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13af826f918dfd15d313d5ff55bdf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c5689b29a850ad93308937678495a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1efca7fc30d34c6b9fd27a6bbcd5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c9309792403cb064c3bdecb11fe5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec69bdd1de43060c2b489ffa5e97aa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df136dec39f85f9f0d6ee86ed51a4f6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e350e1025edd948ea5cd7faa72dc04f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e00a5e2ad01271fe9918a8d09d97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5afc32ddcdb7c072462206334f5582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650e48221c32a31b6e7096058868fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b62d2112a6a29af9bbba2586e83e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314f29e50d8385b46b3e2df11fdac34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aacccc8f563f11a2f38da13dd3d83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f0d5b598a8fefca839dcf9170c3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d19fb51e8fb8303001fdcd4f91ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802b8a058e8da605e5cec9aaccb9f3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad7a55eccb474f878c54060d238a10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3439e062d4dc6d485f05b3772d12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f02e5878143392770bf9899292a582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed587336407d1c75c591686bd5d9338113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124af91b20ab159c89a47f0fbd75003f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77251543baea13edbf2de939d25b05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651afd05e412792d943ce0ebc69cd82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e1bc98e6a75847c8e72782937f47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d28124414527db9a30250c98a67a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05acd0bc3afec14a6f340318a8ba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9e7cdf703e263e5a251aeb0a41127120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b67b1807dae93abcd201a93d94d8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396bf84e5d8db0ea73e5c3e01bac9d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed83f6b0c95265ad72090d2c425e98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4d231077f9d9507d3174b4543bba1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd273d1e7be0aff91f6d3615e16bb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906900e8060c27e00ff7a87d8a6c035e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5617fe6be5b2ac3594f6a443d5deeff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84785ddc1e870122644e48ab304a88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812ee3be518339a438e95500256133c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64538730e8b2eb38ef87a688747c06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c998721ad6c4adbb832abe1ced6f1e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb406f838e475bd548fa13111b080d1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030d1fb4f0c2cd1f6b51b3194bc2fda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eff14fa62bca9067268c370a9728a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905942cc00e3f47ebfaf2aeca96a8a5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e085d20a480c8e5ca1bfdbacfc05739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d39939d68dbda84c9deac2591e047137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cae75d3c62e8a7fa5d84f2a4c8a5ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e07e7a04946310d9de3ac1bc4a3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60128727aae384ae5cae832f1ea5c548140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9b293e9435fb4371a720ba628f770141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b733fdcf8de4cbedfa5d67833678142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e455a29b02495370d898a037acf4b17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4178aa34071f472da0913edb6691144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9821ba50b338a8e57153d9cdd113c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ef3dcce11a2a2fd3cb7a63834dca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124cb7048cfb24a3fcc001b435dfeaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bf5b006828474140798f7d2789de9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed20a3cdfe089fa07dc99f4e5107a8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b1a416ff70f5dfb08b1f869ac8e8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc3534420e1ddfff23bd6445397bd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92fd7ea598226ed8f4f60539643a49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc941ed3f3762b331873e7a0906fd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5133eb555a5c2f7d743549c89c358154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932da7a7370fd9bed9383454855993155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75770cb372a69a315be7390ac0d473156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae67ddde854c4243797a6c48708157a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a3ca11be066293a3db996460b668158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97614e89c8cc6ab947b1f77336c72674159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f1d094a76b4f942c528c92eae295160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c751fb3418d1d4269a313dbf5bfc228161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1000da9d61600fe8099c92cc73d4d6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc41ab4a626ff8b9ee3011569f2d4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205311323a413c784595ec3ba174f3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6d2df6396079a0ecceeb433d4e61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a74d62e58017db3182ae366bafb04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8556bd50206ae1dacf75ae46c220d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c87512f4fb886a64860e47095076c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ffc96357301be8a3a3950bba2efd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba40ab4aa4b134609f64515d8e283170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52484b7ab4195597af80554cf4fd010171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33290689a90a254b72812c0bd0bbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b640ad868f81efba7af77cc7f39fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff998396e42917060adb526a72122174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5a11f5048c91b0e298f0852f49c19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51cff8d56b44c532c34238b497f82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f64eb7c023633d54fedbd12b90a44d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354fc1757a53780e6cb0425c54b0d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7a2ad1e97cc7565578f398cbf19f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cda39b712b7f95ecd397d1269fd8f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fcd89c9a48bcad8b3ed1717173d541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb5c97af9936f21dde42f1117ac142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867de0b9c043a5785d533872053d580f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c928947204898d3deb100580861654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113427f40af7a5bab09510065b2fa495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c389f7e753653a0abc0ac4d6bdf81316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831accd5726434df39b298ba8323a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072eb8fe181fbda6415549ecf3e98028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4294a7c5976081911da2a606f75b5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c11341003dbf763e9fd5ad9819e9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab3f890e0b51b41fcf03f0e4ca95111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812c73f2bed616934dc9bb32fe180e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac57a834033eae0304c408cfe1fd9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb387589eaf5996b3ddb320c8f25214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707b4faeec7606d7ecd0ba94fb722515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a20ac76e7f1844e67ee86b81befe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32b25268567f70a5ce9eb330c02e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad959510df88129525d5be7553215718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b05ee1fa95efbcdfe9f7773828b72c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf08ccd4b9549ba02ff22a9b39b0d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba3bf842fd855ec8ddb28a647196a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad042bfa62d1b3d206f0cc341b8c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45808cee3beec8c86ff4165cef7f3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12abc16c0e40293b59fef2e8071eac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f0533896acfd4c5c7c0713e6922325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde0b255c74ae09f1be850a443515426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8577c5f0e4167848b48162c57f4735a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d957f7bb1d22163c44d03bc9b9e7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba161dae10a12b86a7cb72fdb9bd368a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f01eb5f1c988a0384e6f04d644ead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037950dc37262a35fc48812d151d1c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a8f53c85a3d7a68c948977ff3bb5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ea05a82908ab20ff06d7e586e63733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfb42ad35193bf35770d3e0f01a5d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7a7b76214227b75d8988e72d0a10135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a598b1d949cb369889806dc14ac49936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0542e3720cf9c92d84cc5783911637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe316bce507b993b1571cf1728a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3292a1361f01df0eb4be8b3c72fc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c23cfe7818461844a49503bd49e69f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1fbd036fbf0c0d830b492e8ac61f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c92ca686bcb6983f8f4e9c49574ee642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c937ded6ceb17a8bf01ed9d96a94bad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bb5c9bd7e8a28a8a94f3b642837d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9433e531cd5dfa4d4af5cb96bb5cc9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5a5e024a05bd4fa5318da5c1652a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e27d8bb009c3feaf5edf151bfe3eec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b154fce8307935ae47795e42e200048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23eba1e0a3d9e253dccdd1482d4b9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25732e9e637d7a600753e8f2a761c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a0e0ef628a39c59de20c5c9e4575451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c38f3e6a034ed833f1c37d3cc9d1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c71409f0d48da6bdcb3a744101d33c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf6000f22f134729b131cc2d9072cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa765430941e8b389a844cd902622c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657c6c89ae6cb0a4a46a922f8e8533856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d029ebed3d003d64a2148d3c06b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8f16dcb0e04e01d462bdbde7465658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb395f6a33d97e07cb4b23c1c9c00659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ec1881691d1bf37bc95bc3c28a5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0317f299e8eef22396480b0d237e2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69e8f16493300c38853ebc6d1661262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0e2d65a77ac69c82225349c6636e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab265a3bdc80f1d31649995754b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a6837b5faab07e84dea4dc414e6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49734ead4d2ed1f6be28b6bcc6495e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd0b2562867fd7b3816aef98570ce067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ab1aad3a1fa7be46de89573ea85568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208bfcfa7516ea5737b390a53c5cf4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d93113a3bf4bcf369a509fe2f7a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02dfd6e6ba4b57f5f3b648d0c7fa9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b967957d44e55b91072260a8378b31472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0309f229998f71b4b9903a1679a7b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb9eb5e74c11fdb32ce670e70107574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ef88c855c850de966c97e46ee9f1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a088ae09187b5a02a628e98e2831b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2c783d8d04257d5d7811054c37a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2a40779b98ecff3099833f0c9ee8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f080b8e9d61e9547bc2e524169a8ff679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f536fccb03c5c3fb44f58bc28e10f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39a3fb2fa7fedc142f043bfee36a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae0993012fb224021edb26b9a2a69a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e3d6798f13d23f64208882e896cef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c108d02c53deeaa3ed24025951a4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f3e2adbaebba92f91f74e91bbdab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e20bd143921ee85cef6cf0dbb67986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59344967f375987c0a4eb67a7da2970287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a0496dad972d711fe55900934166d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d6c965874b59cb1b4b2a76687d38a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1fec90d4966649192efe94c16d19990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4cc8de595d9b1caec7d73ed6c1ee491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c55a92c005e1d0be975cfe9cf01df092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db4a3303b2a238e0c842f7ee0c092a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1b220fb1e9801d53a9ad9bcf4c0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bda1f7d96f69239a8de8758b5ab7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81a7bfd11f18f7b580b2993fd16e6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5674324bb53d65f9056b1bccdab88b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecf4656cd81489d732084af8301b6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a74e4576e2e9770547f08023a79599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2132accca4f4efcfab56ca5bdbb1253100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984fb0317b08a5673e201fdf0ef74fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125be1db2c2d44b54f04e06c1fc249a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4e77e1e9dd12385116324c960c25e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ad3c22faec080dcdd1e6796c05f69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a3a9e192bd1cf9463a450650a9a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667142da61746417f9945b650073a959106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d7a7c7a2e56f247562a1b2353958d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b6c476515abdf9093b0b3f646511108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb558e39adbedf1f957c6964f195e6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfebceabcbad6e3fca868fd78318f84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e32594d76583b036023ef60786ed4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61507a55f2d8b33d7b057bcddd6d2bc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464e1111e4ca3ecbdc0c3a545e398bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636696318bdca1ec3a1339dad23db5ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75127b1bde4fce488b627f7b35938e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d312ecdc72d5222a832226e3e6e5605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48867314647e039a9d8d57a6f77d7a8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236e6149026309e9a67c7fbdea864c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54da7a454055ff0ecef9fdca12bd8cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede31d83c57c14399cd3da8ffd08c52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5f9836c4e464236a6f8264855d751121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926161e7fbadcbec7622458332680a3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacd95a852c943c408c7462da344fc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b897eb407eec9b9c5dc64fe0936ac3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf621e241af8f5cac2a6bdf64310f9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc99d45f9cd154c8ea375b4ed1a78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b378c7826f5c7f921a273a2126116127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbd32e8ab37d44a1b0a61294a2ceed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e962210665d820efac67e87cfb67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f72be5c6af7e9610e220eba690fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58b837a8f58fdaee3b8d603d6a7959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e48b9d7018c0f2dfd1437c595b13a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72521efa8b03944ed48206a543729c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0101627b92b6062297f958a438d28d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb19a022c4256ac0cddf75a93c648135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef4f3803e26a3df3c014fe88964a68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29613a0800493fa87ae01ac4e1b8e18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01101b4fa15f2de61560d1ca761166c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3981b9bb33f705f9815254d4806de4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb3657b477f7222ee85da6fcd5ad50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921a8ca1a5389a6681e4936996d93a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c9dd0511fb25c0766c0c9a540ba9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d0cdb056321c1ddbe09b76530607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b09be2b2d926a95c74f28274a766144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c41665df68b2946d261663fe73b1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631cfffdacbb3b37d59c1092a38a3dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d943443ac722fb96cd03d1f1baba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f27db65a25ff791bbdaefebbc4bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990300baab2bdaaabee6543b7ab83b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f5397d79896b5f47a923f062928a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef11c462e18b146a741ba3f52dbbb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a9d4e6fc06d3cc18b97fb3a9faa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eae892cab9cca8bca27dda2ab3091a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ee94007c79dcc85042c475a4618c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6288e9175187d0572e812b8425802c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a5fc1ff9ea1d06b5312a90857fc79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f05a199976da99c3d4802db7aef9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c4fb35f4e964027d39bacc470e6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b20e9115873b0ba03bf0e78fac4dd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a77be5c8652ae29fea0019119da4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88160cf5224e86f2a4f16eab47de48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db434e54d2913c185458c4772d786f47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e09f872cbc0be4aacc286ae6d0527163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18a53b1608152044fbd28d951df7ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d0f6d2b9217e6bceedf5af7edc682165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85c73ae278b17f702a54f6aa5254e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95e0805aee7dd2ce72bd5c8f51385167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92186fd4f1b11f02a57e5f4fa3184d6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb45edc22fcf6ad7bd9b22a9783701169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5c71d56d983992d163e9e69d64aca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c6f9bdbe038568168b0be46d69766171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb578660be15f44c9e178b3489171a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae119d9f9a8dc6977327e51886ba2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4927d1f66b5060428ac4b19746bde174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>