--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e63274e0c4eeb81a8b90aea66a851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5848ce7971dfea38d721eb7a766a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aaaa6c67fd58c5847933e13e359723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8152196b85113dff4a54083761766ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34663d48277e9d005280ac17ee46ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fef6d35e72ec70f7dd9d0f1d6cd3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfced20c6207c0ec02367c05e1584b087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0765f2eea3e28b5f212b53c9d30e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074bc51eceb84def80ad952ef60d2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8fd6305a5e3d2cfc1aefe866c22d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b27aab3d3cb1045139609046062c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468f1391f6b6b100350a6b9e2f2e76212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b394f7c8b2281fbe8e8eeb78eecb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5d661b098944f843428c42d8731da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2126bd5093b6a08a0bcf79f424afa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d63b80881712a20e7572ed46b68d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365430be5723f7887ac296f248547d7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d482acb4c41b11c65c77b79f14b3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de7d236018be20552f982d3a0cef119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45419a3afbc2c65ba7ec04fda1cdec5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c58f574e492658a41f891d39c90921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b7178ea9b277967f113eb05b7dd9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f5542ac9f3b0d1ac753ffb69c22b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad227375975bb690e2030faa87da524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf41171268d5c4a4f3c3dace67409325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ccb493d38f3f3853c669b84e779626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d4cfc6ed5b985329fe49122b7e8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094b05ed3eefbafe2367a7c0ddd4ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880fdd882631503a7a890c8ac5f845e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a065e0659ed92bb03836c2d1ae4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4f0d24a93aab51dba3246872a9fc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1237ccfee5adf64dfda219c30dc3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51e7fe53c1a595d903312b3e639a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d70fc2202340c4a50e67aab580c2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912fb3e275db87b69e06487b6bc123435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303f33159bdfcdd25eab1a46856bb0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aa10c27a92b27644e569b5ef37f9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8818b63f4db37c9f1f1b4f392080938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41cf25e541ac104f23cd7683ce36f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df632e1aec79c628f21003df4619322440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d062ff8c5dd5d79c1cdcbdf871a201041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832235b7369a5c994696abfea763e3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780fe3aa17da67ee4947bbda2e071c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c686cdeb0f7545e3932e4afa07ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b92ce256d61a7793eba0f78e6088445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aa17522d3659197515e328b9e16e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1fa0acd6d964ace182dd03398ef7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96825b7adf06248d42478a41b169969b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c12abd76e462015a5457f22dbb05da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6b75ea3e3ed14c04cb80d15d166150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3711e27d4de57303f9489c26fa522f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd9e71c8ea575d08c68143af9a08a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4480058dc1d6ace0088ff4e80a88eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52691d88c3a199c34c03219fc921ce8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415c3a626c44e806d97e70528df6f3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c2b7bb29207f2e5700e749ce542356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf0d0651fcb81f9a93de5092b49e1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4a2f57394bc75de076a0829d818658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5961866ba696587e59da950efb0c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ebe0c5bd7183a67b39fe9af8bb1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba8488dbfccfcdec47b27f6d7ccb2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff374c5e386ab1f8fef39023b026f0f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b0febc9234cf14bb430b421d6f27963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdecd6e06881eb222cb6068c2d648ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d7c8cc0e374bde1403af7e335d77165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10253fc1674767d86cf0d84c33b56566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e3f03da7a285672de85bf4758c9a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64624c121be55a9de26a9c4aef72de6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c96b95b19e2efb6305fbfa950a7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa178c8428a5c3bff4b9649085baeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8fd71391919d9d03bfc2cbdc0581271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446beed6ae50aaba22745f5a616e819d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321eb3028cd37c129a97659eec5d3b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cfecb446f6c4eb95c6f06cb9dd9f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704fa544759334d810d5dfc1e1a00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb9c0e95bfb03a4d1302a2e221e0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c79baaa9ffa952cce6d6c905b2d2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdeb3aed450c5e0aa9a9f177462fd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268365163a67c3c25bde0e06a867321579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d8c195dd441e687c4fe3f15c5f5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d836ba28dea82421000045ed4acb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494868879609e0bd43f47f0628e1e80582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5424446b5ea451009bae2d07bfec683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59558a41d25d3c4f0e3d6c485e8b625284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f95dd709e5df28bf094195d8d8bec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee667340362245117b03e9fa23d3b6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02603025ec6a07707292743abfc3fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ebbb663df90e4314b2b7b57e8055888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06465524f72a9c88018b16972382a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87689d40187439df721cd93018c96da990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12133b85220cec13363c41f8edf0b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad625d21d6ec4c1b80a174f91aaa1a8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db5ce280dfc691c7b4075f906687de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b053641b5c8697c4e2b7b8a6b43fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7185648b6a6e12a1d0fac1aa0a49d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e8c11162d76c03ddeeede89c4bbeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3d01e9e79254a4aa2e95f0ee48b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4c0abdf751313ad1d84c4dfd46bf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a2572258b7394d7a3e4f94aaa52099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0ac6cd653b7a61a6b66bfd4363ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bd7839d3092f0af3b0c113cc99825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b93860764346a7656141cde8bb1d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0ad1bc51ae1a1b67158102939e72f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc47490eb3fd2e47dacc9c72e790ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd9fe7cad50c6e1f467c792305dc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37380222bb10b21e33b7e2a244f9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe874df72f0917db62c66c7d68ab671107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5789c08f313316ef6ce17440c31d0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42447438a6c08215efc2e0d013d9cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc472ff1db1dfc90a4858ffda33f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb664002f5fcc81a07189184c45ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa869966621777e53d02e5a29d9e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617437d7617c6120814341ea90e97779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99884f1c2161fa18befe208a547af8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b809120e25afb0bce49597ee61cf764115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f0e14a58567c34c5d80d6eb6f7fb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a587405156156908fbe0dc6d36b484117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd396341826373a745649c6b4edf762118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfe8fe18c1d30af9366b4e94130a31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f2f6960144cf0b3b79408be47edb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb55ec02140a9876892a63b65c035b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50eedf7fabeb7e6b5dac0834c03a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c3aa2c7c6c17f2cf11db8fd3c4e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674e2351a6eff23a271c3e0c08ad207124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9a5029c72c30ba82469eb86bc3c6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d845a226752ce17e5b41dd761763d18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60054b43d12004a81c225306d093a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36f13345fc97767fbcd53a85d97699128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc23c54bb272ab85d8dc0fb6c3ebc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e5f2708485c10558c4bb13e25420130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe1bb49b7b239c4155623f5f025e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934c309fe7b43f6e8578e97f46c277132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb87f08694781086da22895ced3bc61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e6e92d79919c95e8cf1fcbde9e231134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677e62872c1a7d88e3b4e8f126553f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede79c65ac7053d9717bfd01397f008136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64f4982a535bc512b9bd0fbe694a10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d8ff87f260c3488f8133547e9700138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f33493e15328e5de8f8da8552bf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db178704b4e8c3e417df9e930b709140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30243ef52f32975719dbe5b29d8f1546141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0591858177948dec54b253dff4f1fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc292684de63ec040c16a7fb73c8190c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9425922c083534614178b8d520120144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853e32ab7608ece0cc8fbe0e49e216145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d18c151d40bafb5519664184f6ded146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51da47ea62843091f41437517e754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf0f70361c96f7540068c682b1853e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2326b5785fe1a4af0869fbb6ea578d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989773ee65c8750f12aa600bb22073c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038db315a1b93984cc88eb75bebb3c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465997adc91f82cd803dc19dd63d8f77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142efa87dc52249482a1b70bfafaf6f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c531a18c32b4687c7f10ab601fe261a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d5f9971c388660f3c3a977e261bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e36d28101c39653fd8b26822e43491156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb7d0cd7abeaa1f3fe9c8f89fcf22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f44a83168c328b0733c32a3035e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbfd16ef20463ba5739e5a5604b8e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e09caf59687e40b4e72c55c39f22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6814fc64010a0f4ee44d16f914f25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ed4daef9615881d4a7be58758c24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5590b6780bfeb2e28e409bdce7897163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6effc8c96850f23b4d5413750c0de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22734ae99a3ca3e0392d25a734e012e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036905cd627706b350d4e701d49360ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44326b215845df2d6558816741c37be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4da14275e211c44db7aa49b5d18cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b4341ea0ecafa11c62ef59c5ab8a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62487956212da49cdbab672fcee72fc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359bba370895c8cba089b69ed9b70f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b8e1996126ebd4b3dd8bee2035af8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099da25b4a12f383a8753733d00bd4bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e87f55965f81424a3bba1cab8dc4c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445654f31bef4fc9d85eeac6820c7bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa050923b267a33bcc4f58ab212ca4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19478ef850630bdd6d43d2bc5f446177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fa183283681d1d570b70907f8100a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9a8f34dd03f888feb6056d7224ead179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c7f378eaf3ccbd0e0d1680fd485ad180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d40f2f1e6cec67e40ad4c0b50f6471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065099f01884197f70dbb20a21b67992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e97962324621de73260498bb9e6c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc41f8f4ab95895f0b1809b436455d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4775c96d251508dced6a49f97419c675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5f1160cdcf5dc6fd5ba9675eed55e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317eea9eb7209ea6a784d910c34b2f9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb75b64eebc909f9759dedd0f5c0868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688b5f52dac133966c4045d403d557d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b35576d668256a6465068d2402d5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6699378b02f4d8ea9f1fab66af0ddfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe771393a47190ed03ca5c0adaef0c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c34318b2cf1e385c453a79758710713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7a4830f7869633bace59c840102d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42166a8e27f63569f0fac12081b50c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756293fe3781eb67cb448ffb5664935b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5347e821ecf0bd947c76682cd9c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe17bbfae0cf3351021c8145ff6e5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506a62fbcfaca207e65d9030d195f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a2a6b27d725f1249fe291786787b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5990208afaa13c372bb94ffa9c833d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed302138cbccd915ad879e4e0c27c9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29857789d226cbf4ca6bdd3f91f24c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77cd53ddd91578f8b0d067793baa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0e28a4a7b4de713c93928ec3b419625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c31a2739e240487e5b83ed789816826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee079a1d3f5b5e10ac4b7381f284ae3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687548e92911fb8eef49a57537b8f2a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51a40e6a4ccd29436c1502256dcb9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be43e523cf1148db45ca63964072ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513bf662907e86a9095a69de8273a4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d2b4cffaa79d3ef862d690210e4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94dbe0e68ccbb066800e0c1c72035f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9503da9800070e1131e6d10bedcc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f3611d226662ad5e48e4c4aaad42235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976f364f167ecfd6ce7970216d81b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b53373192876b6def9020d9f70be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476eec8900935c153bb8546007e251d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8582f28f192f1998c2f6fdf54789e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7bd138e3d374a985c75411a9a7d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c1e6a91a497217f78d2151cb4f9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840024a0aa85035cdc8de3489283b9ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d9142c7da4e0dff6898983cc2d0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1a165f7d434cc3afa07d538da22d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeabfe69a7f81c449409a5da75d2a8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc99568172939f7cda0c5e951e6459946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe2625e5e572d0b06f2be8fe7ad8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b794be34ebf3d2f7a8e81fc1bb31f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9d2a255936559bdec678c494f84549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca002f0464e0fb0f6a8313f7323bcc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18317a8be2ccc011c37b209211618b0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c171ffaa319be2402215fd04f8672352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec920e5e11de9edcaf21f03acb06353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8902d6d5b94a8a06b8b26995f6f9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cddd9428f353daa4f410ff950098455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f07949ce0979d71c9769fee7ea3e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085ee389991a8f74e01f3256111991a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ee4de2d8f45bad2b93fde355bb7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e91a21638828b47641b7224ba28e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7dbe7af6fa67ce84120cbbe48398f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0fd64255eb188f2e4314c2340257261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b827ef6f7e3b64edec3e8d173879c5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4073386281226d1044d860393e1cdfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c6bfcd85736e6a7691b27d896341764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ac99e2be220f5cc1165dd0268352b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df973a90972a8ca7cef5624c01342f9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61de29fa913f46821649f65c7582267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adccc2584eb2d5175b99287db8172a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb697f6a31b88d463e0ff551cc08c6b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38f4fc5328f4e44bd8e6cdf6c9a91b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eecb1b6ee44eb537fc0aad15a83de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db559031f1638b8a012720e04471c2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd33aae3a710049ba6e4ad86b574e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f440ce8cd10a9d98f5f6b7bb7b923774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60ec1493e46b916f539451dbd0b02775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca9010e63700d39effe1fa27eb927476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa1c82293d4deaf9cd4e9119133d9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3acbb3f9561f0c98d97192181c3f3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c163b17b31700d927a9b27b460966f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d38952a5224f8d8f3309e7d0efd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5680ea1068d925bd6357fb39bb392a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f16564b7024170ebb251c0d19650982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63580d8c3bc538c96209fc8b67f5083c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256490634cbe43158517ade295f980184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742cbfde18ce144a1646aa068a3d0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99066264b32a4a01fe28dd22839c48f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9ad16d33fa2d44abe2607ab98208e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fa77fe4a2f30bed132eabf13305088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9839ecb7b4e28a8183d52a5576706f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c539dd8f213892c4010c7c1cfd5e1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae836c1c9948af06f2a9f0baea14a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cff353119bd076e026722bcf79022192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70571b3da5fc36e457d760d65d9dab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a83b0e33812600370bba05827341094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d4d6d78a95bba3d57918426f3a2d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd31d22680912cea47342de5702de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6947936c21d793796f23cc4a6e684b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0946deed56c2d9f3a57ead41022f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f0db0d76453c892e43ae3d4e32b5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0c1835eb1a4f327968c2ff4c91cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a0d8d6e0f7208c22c090fd4f72a57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c460fd96c70b82c645f56ccff8b9bde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4a24a16f7d65aee56fa3e2fcc730103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e031c0541ab484fad2a9c51993870104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d457f8f313a94873348b6596ffa6e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e95b608c200b7b6211747c484d5372106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e2bde19b482d25b7556aa459a5fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1df28808be597f193a07b0fc8fcaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a35764312f4682491da5107c53ff63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad6feb9f83c092bd3c3b6993aad2f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4d5aaf33f16cb5db42829ed9df3af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8716be8f0557988c48d583695f4bc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e5732a5c7f765493ac372e64aeb95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b13833d9048568c940e89bb8c6ddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00610edb90ec918691a4b7ba5958eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912df15978ff4c281cb94d3da72ee2de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb478639a836d0246986daa812d30425117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff4f3bfeda4041ea5d1ca850ccc9d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818d437635679b66560914fd3194161119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cc41fd64775613d1dd1c4363bfbb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae1352923532e33aedf7b1f088b42d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63713f15066478c82d61d2ecaf5ace122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8df3008703af7907c1c025208332f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a2164f06ea4e3185fe6e9b1b9ce9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310028d466f0feb4129e01f3be331fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd935ce9de0ac6b526f8df33006cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1959dca4510d23c8befdd7c7aea4a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c656cd5fc56a01c78e827b05aa0ee3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf5274241edccc0e0721043090a9ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defa9e8fd2877b7d1464927185ec91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc457080d95ee88ffc945adcbd1ab9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8301c332a12ce109ac43c4265c84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9936f7d863a1b3e396f88cdcd02612133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b30b62ef68bf1b8eb8ee88e6c84d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d699cd416326e6648bef8b9a98b806135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b74d1d5859a81ca4906e3b9b53f98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d07e6ec8c831aea1c5883b548022137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1337fad092eb3428d1bf258c28e573138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d602ace9e37b6f4983909cfd148b092139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6d9202f8c6887e5fd115cc25fb9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf5643a546ead567d9217fd4aab623141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ebb7327f4e1476a3149da26b12ef1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536aacfd3738bf2808e34c229f2c7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccb15a043b94b1d886705432e618b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dcb07be371214c46bbf8573c408ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563ec10f6b337f84055c2d8b59d9f3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ec23e24a55b022839dd8af382f81c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8ff409f2d7e22d4ae07fcca66044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65905bcee3e2354ea4ab5d5cfc4c86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5034808a8bd0d101f73b0d878e1af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0d0ffce6682b1b224c67ccaeb6055151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d3a23a1f19fb36cfa877894997a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496d35cd073707208179051d0a34bb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc02f3a1da5325518f8d53f0fbc9cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eebd8dc96c7d452284ae120f9cb3b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc486b801b680668075f738c6a990fa3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ef1bf0aa99a2714ff5dd65360023f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69636359ce0c28464d3088551e92da32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545111c9fa435c4c1aa04d4d85a60ad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09db2fcffefbbc82beff0380a524423160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b15d2f4be0dd494e6bc9efd25399161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3662e8bed2a93a0ae8d6155620bd12e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d8d3ffcb5cdf8428e6bc4dfe3319163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc19b3ed9d41dde1c1835804c2050164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5e5cc39f55e69e33715e9443ab18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041baa01fc1c44ea1c83936b3125931c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807620231347b1f1151ab26b8e8b2f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc471ccfb33ddfbeb32ec0075cae65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853907e72431dfaba71c42be7badf99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c67d6292de5e9fa70f0fad732033170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c574e802c74bae5fcc4db8e67730ed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4e69e47aa6019ccb8ae686861d5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb813fb3fe00c8459ea57c554b514a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb3a3ab1e9b84c7bb85472c704f0d3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>