--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad65477b717a890a2d75b0ed7899f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252401b96aabb1cdca925b02d0ac00012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f318976ee7c4a8fa9cde359ee73c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4e391aff5c75b392aab1fb05fb8e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555aeb5ba6a3959ceafd55f23223865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30adfe42c869053b3f3ef550732af06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f07d7128a36899d36d32738a97acd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e705dc036fcb77b20df77bc5ebbc6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e78a108e4e09492d6af3d5f11528a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6bc3ea49c7eb5d0fc3110293f39010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2eef9777d097cc14ba60bdbbb87c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288064a4cf2be336c3c350f8d0f1c53412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5011708429ca3b9590e6df2f171b55813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485a382b0e974283d6ec6bc012bb81114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a11d988f96ec2edf07d996ffc49c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101e5538dd99a78c2533ae222bbe36f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d9332f453ed2d6e59de2a4a9585517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791abf51f61712aa339163e995108e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd407c4c8e39726fc64ccb6ae8d21dfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf6d536852d850518c4601677109220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c4663ba61473db45ee2ac247e9c6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbc7f42ed345af36e8177c217df6ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bcb5e83b9ac93f5b688bfcb2b9ade23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec2e8301f883668011d9496e27ae3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc72596334697564097b617d8cc345b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573f0ebe0c46658e91d16555e2f8c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602b287579711c31e9ba4753989abb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c36cef20a491d036abfad0032f5b0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c1ca38b7a16edf60820f4dcd5de0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222cb9a7c9177de3ad105c8184e05b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f7e0683eb465de17853ca6769bdbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec251434cd39dc7e2a126454948716b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b44afdc8763871e31dc6a0df602a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9c147fc10d887a44ec1dcd79cf9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9784e26d39481c328b59377fae67635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0796446c6a4c8e5dfff9277b089dd4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a45ae28dfe27f0a12ad1fbf442a2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d978c7b881996e453a243da3c8fd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9984c1e8d6d2c794f5cb1551c640339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17e19e8daa1c6cb1c463afabfe4b9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efc9e2e7c5aa9bfcbb7dac3c825fe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e13505cda28714d660ed005b94a64b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a751f47fa78be6d8991307c178474f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac0147200c5a7a48f626eacea8186b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03746500ec03676312ee7990dd1ff13545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c5ae4b58705bd81004bc3a7c9d11f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e88c2244038ce5e38fff6cbb89cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931d19d8491b8656afaaac06a0d185c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251a09b99ee78bf86a8fb1b29bcffa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40bb867be9a66fad3b38d7a451f0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479761dec947aedae7a4430806c301851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad67d86375c4649615c5a196c898a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fe7f2c627f06326ddb4f0a10d868653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542613c9d70b86e3a0b9426d2b9bd7d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0469bc2ed1a3ad097a38b582ba3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdbb53eb110ae1c797ed825337720356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e05f52bbc67960d0d9f5ac3ae48957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f6e063e9747a462438446a33d48458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881de05dc070460a49911665e9928d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42c3f02f7c6c994f050feca97faf9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85487a0ba336a56f67bb7231349f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01418e4de7e0495c68950b94d5ac9e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed065924ea149c2d37ad9efaca231e7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b43c4ecdda818d22980918c95d4b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a5b0302aed3bebea7c881f2f14f3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7d6002faf4d5aee0ca166c35fc54466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544794a97640f26ad9b62fea3a6476f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05e98e29a61b29df61c41b9bc480f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a27400e9b5d909b02bf0893886cae569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013dcd7d227858f09cdff16a3a7b4d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fd88b867374d82ba0778fc60632f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365aba52cdf32ae12660303ff186d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4659c52b4d83c510196324673d0fe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f24c504dc8139de1b1731bbac7e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee02085839d06b7dcfb67858cae3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f1e4a480557613e3f6e51fb283b4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500bec80627e00b13bca6c5696c7e2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a4c2f7a991455a5a9cfc13522fcb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cb69bdca3b4486982abbdb9ced67b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9c09884b1b1c316762cec49a3789e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129457f7bf18961c83ee334bb2aadb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff4c3907c82e3a8f853467ff48618882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc23fd1418f60e40b772b26d7f657583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf50f0b818f4564911d7a7976f9baa584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26b1b6cec13a3d6e02db620421f4d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ec8537457ba3b687f79961942d7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea041dae83e5d6d3eeb869dce0024a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264e67b3a1eaebcca9c50b4cdb102e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e361b7bc75914b4977f023fd03d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1ee52a859e14c031c5178a16f248090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03935a24a2846d97019e549ce836d11e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea6f23b70c4dcc4ed936dbcd6dd16c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b79b9257327b5f9c0a1622f24e32d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22bdf0b63b0cfb463ebaa4b0da115094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe220215f2e3776938b8a0cad7b749295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085a89d1c784ca0792bd8d80fd7a9ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b03610d4e345b21507b277b0d64a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c00ae47cbfa4673a5a71a52f56e62298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c24c33da1fccabc0fef826534ee6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd898dcbb90ee268a4653fd656da46c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0174485382a8bf96ef6f9e31063cbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e04e3864ea096b97877daa3d060917102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991291b2e8351c9d8676271866ead0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d454ce660b372f33adb5fcc53caef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ff1f613a6c1ef2b17d5e73032e83b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed89e6e21733fc383be17de95df94de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf90517d2d75bf10d5895c9f02e074107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f72e4fdf6bb08d00607a47aa3eb2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed49116f874b15ad17e38585fe43b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cde26ddccf7e262cc66a8f787c230110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0d109b750a38129e9e8f6a49e994111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644454e02f194bc883b899ab477f51a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df034c2a69ef3c243a65ae22a19cfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f8977c8a1b29b1b72d66d2f5fa4a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca236cafa0c7939156338f7398e27e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b8984c40c984a5190667b3da56703116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6e8aaceb980f21d9cd1c956fca0c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f61985505ca2658a27c87a5a87575118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0976dfc723c8a7764aac7215eec4e36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de51e6a6e70e82008edc65aa117c726120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406b6fbbce17d489c5eb154f6b84a53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3f48f3ff327521e8b8ec05261925122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d782ed6f720a1efbec86f9715e9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9e1a1768089e751155a3c4d154d51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368547910faf92caaceef7acd7253e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a5f192d96ee40f59aff0cba875c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19371305893aeea868eb71e7d219579b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8884681ef1486ccead849a685d45d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17492d80972b0d67f6c75a0f006451129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07ff7a45ff4fb6d85a3aa8e07ee67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbcba3c24a76a459fa00261a746b38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd6accf51c402995932a474722eb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e151c1dd9aacdc37fa73aa344b6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dacd98de09b9d7b670d1693ad6e06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b935efbb37d99e57163a9493ec2ba9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501134acf42f83ccd6969866bfa7914136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1412365769f7bfe973f77f37c09172137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4021b39f947a2f491800d05cbb627138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353cd325866aeae3322802150272f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f3cdd37a6235add0c01aed190700b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9bc76347f4cd801cfe89d25a8327141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf414a72e00c117f6cd75b925e5d7fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad418637a601ec1336852e32cf96a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3558ab49493c162dc8514e598aab622144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174393b48ec320b498ba4ab0ae33b223145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecdaf86f18a9f42de3791e0f0be245146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d94c30f884e59d524a02596a47edb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846512fbdb7885728924ec9527dbb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117643db5a89f11e7111e772dfcf16fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fc2d890aef059d2ab73832b2b27cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bbdd53c8ae560c9f53bfe6be8e08d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3e25b79c8c6f647556b46e34585a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a063b3dbec5ea8a76b751c054915f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a161563fa085d359b539c710696532154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e99dcc75974a1b111e1daeb5d5590c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8943b9208143b2c65f5f7820cf3d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84c81dd461296a9edc7112b8ba0dc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d4921d3ac8d6495a234a16edfed4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50330111d0f5ede5f31192618ea20d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4846d8eee588108b1217055bc82a81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca6cd4e046cb20c6e02e84e0ebb60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc76a1c96e2b3c91745c1f1023a863162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaff05558d5f90882b7106429b8aa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbbda26cfb8ee44df60a9cc694250b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f95a3ebc9f12421b946a3623a169165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d9f512426261ad5526fa55ec77dcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cd1c9497dc6d962dc8d3e756d0b3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d79883243ade4e6bc6f9e25b5aa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee4746ade20fc267455711e065f5c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88730636359591844b5d98c12f9f6cf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159ea73cf2098f54e22e157bb6a3148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b004ba110f6a4d733af2c290dd6aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490fc96660efe6edd9af915572557f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edfed08cada675e45e97fafacbec49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a80b8e5d49e7f56310ebe53fb7a1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e2520b9022a3c656aaeb361139bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab638087b35dc1f31485ca4acb1ae7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d572d29802fdc3f53030ca574392178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1bb860465ff5d2468e3595f7f0551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b84fbc4f34cce5859637e5d56b11180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8672823a528e7c3dfe2eb118b680b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188bdf56e4352f48d6b05b5ad7f23bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ca9cd25975a393fef4c62a23d13a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bae3e26e504068fa9a56d93b0adc2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7130e7f0c2445594bfcb87cf30d7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69b665b5391b6aa6020d2dae4b83c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7aa9bd2944b8b7ddbb6557bcb3fa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92859f08997537185cea3955f0ec4a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db90fc8c878d607ad246862366530b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5e3cb053e3a6eae3735effd189f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70df8139fd2936a14148141aaafdd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b683db28717ab7939a164f9dc440d5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2a12974e06985ac24ed446a06a6bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f2fd45fdc442af1874253b3a3b1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef521a9c6bc2331a85dc14429a72a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d333511dfa1af73c495c315a8645516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95561309dcca96a6c68467cb0670ca8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac067438791e382e8d97c9e6e34eeaca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037fa6d0f366ada72853dae306a87419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f38aadd8a15fa470df7b100391e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7b65533e2f7a53d14830c0277fb0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327129141e65c76dbdb90b004902d34f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b446346e501b77f22646090b4df3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a580562368b283072aea364d00c35124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f13f01f869bf5b30c28bd64e92d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf187f364afa849a6a7fb0b85b040626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf768c9a0a14df7c62031d1413127327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7535ae883497e3e3d8d652f9318e3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a243b4075d92ba6d181e2c1a71dcedb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20edd78c13b42a0f6ffb98d119f52ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c3a67500d4cbe34fe7297d8e8ef331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db786de0ed6c008a268398ac920933c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28269ec3f5ea3c8faa7656265f7bf6b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb0bea7216192d067c25dd7371dc0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f078c151720053fcbf0b10c2a52035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea12c34adf5de341dbb0b537d98d5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a0d600205620653ae7ec618ed3b7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d578dbf257c970a35848bbd921d45f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783afd88c9b024d4b5b10e1cb2e14b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9794ce4b28ea5cb67f97777b6fdbf5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70635b5be61fc7f5d4bd3d25757045f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8fbebe3858d2f438ceeb4f48cfd6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9524ad93712bc217ae993222c9e0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013826b6512b1b261e8375ecad0d02b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d42fbc41131af18d5615df69cedb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4afa352e023ce67f589752d2d5653546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b575fdd572211eca28dff96f0483e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec7191e5fde1a29f829c1b5b72ab748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8419034043e83dac53245fe1c3af249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61608b530f27f3891d2ef36738acee7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b07dc2b5fc1e836c3accad89bff5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a122f5d2a96a9e9ad7806da38b13b0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96839221685135699fa55e3ca8391c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f230ebb22ffad484dbeefc7d3e69a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea334c84c49874ee6fcc2156cdabafc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860df11a40fe47642ddee2f516de87556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f29e0d211c49a7d5c101c433f38a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d1e09211e7501efb489f2ccacd2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819b5fa7587801e4a1275ff14cf221159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cab1c7dc1036719640c0d06314a2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466474e8a608ec3692c29535fbabd0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c70dbb0a93587c73f0ca1022c94c3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5d5559aa51355d28ef151cb3f52d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaf9f382c36341e5efb35fd822837864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed897cd31c40f5daca6e3beb58af0c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ac2cb598eead13d676437b63e960166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c33ae7e6537b2e259074056ad1393567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c10ef38329dc8c159bbef6be41dba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb4d4348ef8f8ddcdd87a6c5d9c3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5cc180db95c549258684a33f986f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ab6e71433e105d9747781ce151cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec7de705ca569758914855df6151072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a32a2bbe102b5f4dc4ed0c950894473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3842a721654113449801b93185c2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f12af058b63748c8dd6c3019e6c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12e0701da67d825a50d6c698b01cb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b83b39672a6f7be758072817c531d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad3e3fd5683a21025ca9a6e3c323d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1a21db9b33bd8975de0d94c4878bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df56db827e56cfaec5ea74d77d7ad2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc36b3a848e48213f52dd02f71ddb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea420ae6e7680e4eace75a536e5d43682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89e0167ed49ca48b865c5d6249dc7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f9be2c4f82ee8535abaed3dbb3ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e1c51e6c7cafb09af59d92464fc3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859a52d43caac949a48d91229f4c66c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5cf7fe826e336904023a888158bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea69c422d93273bff8a9ccc066cc7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e0425905b8d198ba2f5391e085a5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d5e4c081f7e31f17f96804e4d866e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618253e05bc2db3cb3a529b15989418891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23111d5fc9b3a9694a51c9878b0ae192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8cc8254a318636f641c4261590fbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577177a29103cd25bf58182a69470ff094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e49002567ada6d14a9fe7a29b96a3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af6ac68bfe63d6e53d210ceeceb3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24af21b99ea6c961c441e768757c29697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808c780b2bc723616269039411c134b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad39092ea973da8e11357bd83a33fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6969235a034d942893d4b98d93d78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0264af92dc349bd6ef13c8bc2b87e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2b8cc447bfd8aee07ac316a4bb01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354304cfc4756dffb1a1ba45e18db47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fcd67c6242986ce4a574d996d9f86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86b4768323d63a789de932baccb8c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072477da3a56b66c81da367546f672106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e656b4b22143440d96426f1743340e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a712faa9148fbaa93c309fb6929e337108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974692df3a9079964160da97685c5778109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f95671bcde71086e4e0c5d5689b4e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3fe57de9455b1c910c7f6ebc3f5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80238036b3c42ce956825f6128724f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c2d354dd64c16c774da748430f829113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76abe5ca5ca22f5f5eb021e244c3db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993e20473829f5c8d25421a7a199b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2e036f4ca7b433e1b78a24eff5140116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649297ff2ef758e59a064a51f66d431117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485fea9205afa5d2246f3ed60425eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b204debbf396d1eff97d61285c061119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1de374a8e9899310249914a5284f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c463e2e5de2231489d82643a873f15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008d46149d36eeb6abb99d11a27f1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7279f59f995340477cf523cc7199638123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274932f0260dcee30bb9c5df3a56a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e5150b3f14f90d3edb0f0ce1fad0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d90b65e3a3c7c63b1dc989a2fb13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03670f6fe7fe21c5f4561edfe1b713d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ac6ddf12c7c0667d648b5e5c8e7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7c0ac04b0cfc49a16add39732c8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd158bc6723e66f6f29541c17ee6b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80d582cf3e4fd782b454a96c565513131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0fd8a08522b712cd2833d6af2f85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcd1bcfc174b2c80d74671f657bff7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396a01aafc3e350028352afc402554134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc350397803a75a9daa08dc9ab29144135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2059119a84bee379874e5970f8c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24b356aac2a1f90504d2c96dc37468137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027414392f55032ba869b9959b95e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dfb94d189ca68a4f93e477d5fb68c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9293e440a71bb4c7534638f6e3724140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700576ca365ed0c40bb128ad6a0a303141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b0cfbc8760eea816d622571e908d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03f7082505de49a20bda38f48f135143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69dd66b1a1bed29d0ed2b4b8db15a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b65ea6a3f3ed5af90ad1d0bb4f17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc12d30a0c93db8b8a57fe752b3fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365bc687542cc9151aeca8db067a348147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51b823d7f8bc111a70478069d4724148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432f93d90a7f312e1613b93f2fa5685149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a11b95c6cefd820547e2e33b119f38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0247dda26a9c611c8f0dacb6c461151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e628776b82e2dddcc81c11a3a83e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008e54b462e2c859e602eae02726f38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccbdc627b698f484f3c25814013252154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcc74584da585488a8c851963c1267155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a93356ba2262b3664fb7e653bf62d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f726a8e85712a9e532ca2e1318ee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c2870678d795b33ca15936b3fdf82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957ae25761d820465d8214e284f3a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41972897d73ddd456d1031358e5c7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc0ec44a4d364fb02736948b816f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25cf04084a5e70eef64e614843aa19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc567bfeaaa4db958d64931acd1286163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f175fd64638f146ad4d01799f737b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb10804df6e272fcd972e0c01c28c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d1fee4be744c21962163e869cedad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de911a2ce3d28e29094109c41c44a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75fd6c46450dce5464038c25bd4599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37eb962387d5dca17e9522d15aa6b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda826e1bb4f4ba875e31e2652a3c47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9cecc1407e76f4acfd324876ee57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a425131758cf7d64d86372075c38e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe235ca8f6f56d7e0981c997e13518c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ecc9c7d429498d91ef23a22cbed69174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>