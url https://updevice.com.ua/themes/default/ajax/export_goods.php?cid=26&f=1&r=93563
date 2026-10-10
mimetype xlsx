--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2581def3deadcb377e3aceff3e7dcb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb261d0c8d36c6958f79c74fbbf0db22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81daaf65252022350a80c6deccce23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df50441c33f0db4eb5494e1eaaa274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db42afb1f621d1e9b9397f3667643d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df6134117a791dfad47aa828f7b516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87643cd99219c53bf6e47b5f667ea23e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c14c8a7c4e8d46b968d7ca6f24098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fedf554f9d338738505697cd37e1cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c860e33620c890ad4f1530928bdcc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f79ce20eff71156ee58e54aa88def11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e20d90bb1fbeadf6cc58b4b2225312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42c4062316359d62b8bf1d4514a6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dfa07687e57c70141075ee30211d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb80f374c743562c5cb06396f08c9ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456113272ec2ae7571308c3c5577a2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43e0571e9c8fbd79e449f015f13ba817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9070523428ca9d6aa4d7853719525d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d00e12e62288664e6eea1a913a0ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d1b7dbabde345137be89e6ed7dbfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c63394f7c69ad7b4630a6f75afd0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55e3e39b72ec028c92416cf10689622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02682b7560ef21f6c6919e2202a0e72b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58035be480a12db0bab38d767c92d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c6756983e66f6e56baf92acdbc25f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab30e5762718922aab2d95596b2411b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae445298a6193de9645c9ceeaa25acc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3ee00af0755e30da519cf58f9175828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a435db2ae4067292014ab1de7d0fc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ef21391c1cc489dca6d0b98f571f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281f7d9cdd522771d560572f324323e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6771facd1f3529e567031754403d11932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766085052222ba2f2c9f1556d5e7f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313922bb3a137aa3c7e298bdead09734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ed2f548a56df1f81bb13c3853a2f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68383c70f6b3d5550d71b96a870e2af236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ef62b6525159f8b157393a228c97837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b523c799788913aa960c4d5a1213b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6d097f87407f775a4a41bb4e2b6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c4dc783a64658ebb27da96590cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319116eb1205e3a8836dc6152b6394941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de8f846078a5b05c8ebe791a97dee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9439db1fcacd765942f95604a4e724f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe120558636ec71b0472f184cd2a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91728747053f81fba02f22b5827953a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560e55260f01b2d7200f766ba46c01646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c767cebad7e9723e2979a3da28a331147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d6b083768332dd3689b8344d5d5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3875bd6692ecafb87583fe8aebf2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148658e59c472a560658bbdd8263a7ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f3d8407269c771a1561cc16b651951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10aa5c015dd2f0c8f74e4eb6dde04052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6237d462753736a0d8f30d9c6af5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760942fd8cf3719f23ec302d50bbe32c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9de861bea3ae45462667a3894c46455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af93951884a74027bbebee002b03ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5003c65c8483727cd584373e192cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f5b420518879427dca51578e3873a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a0f25214d038571c3ab9e2b220ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c19462c942368ca0f2c835b08d75b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b74d197c75fcb847c857c78a118b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2969a8d9ca230e3b0b61554f861cdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbda86e3107b8001353eea906a81863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd19fd32200bffe7f9164804a1ba7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b525e71ef1157b476df483efd93bbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2999de9183e9e23fe344ba77eee8aca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfbe67063e26c0ad62b966d7609a7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c988ba8eec11c481da4c1c485625268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa21f10ade609aab152b7a0bf358cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00303ad59e51532a68970e686b56854270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe137ef3b0fb1dd543c94197573a2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c399d88b670e2975e6ab0bdb5b20cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992639b0f2ca8edd74e51b4e424e2e5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30023eafa97e13fcbeeedb71c7cce78774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a58182ff248c0e4fa2fc6ebe5fa8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4165a2ec4ea9b28435b81fedb4b1a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf031db23f6542752d915d0af3001177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791021e14104deeb9e970982410a4fa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf78703760d068a08127c2c69374679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cff84e93166c4392b7072e16aab9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caca6d25a3f22c8fb0c22dff1a112f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ca4fc972b96e6e51a796a8badf27882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df046695250304c8c2a56ba9cbfd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4bd5b07a0df01ad00ac83bfbb60e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321ec78033a9ac00ff45b06e24d55b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09ba3ced1f9ab25b9972b94e794d9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3131a5a884474a8d923935cf39e8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699761532303f30b838ab2c0cbb7cd1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f0c4a3943a67153e3d3a6fb1b3ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e5f387b86f3f82c3303dea0cd3bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1ae6433575ad60051f205d7c0411591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec02e8fe6a459703c818b642edf7ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c0679d4000c1031143c68ff1454f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ca38da8e90c361711cf45bde8375994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0edbc605bd86de7b9314a3ff014fa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc688c4176d107e6a512b89e30e983696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d70c590b34109b27ec5016fbbea9ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30ce5e8a9824b5cf8293e4688e686498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b75d971113ca58b153f870886aa1fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df0ff4f13ea6ce8ea1813e48c434ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfa1a64041822ddf137104203e9963101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886497adc1ac0c9da509d2f2d9e8ea2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961f7d44fd7273e3d95aee827d8c2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d249706c5fc11af5b6067345b64aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa5a6513c2cc271d88ecd3b66bfea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7c528d0ca90f09696ed591202fe23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c54ceb6338094c611a3b6c9a2a032b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a817ca87e53b97123a9731fea09ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47e5fd472a7f64249ee6fe4406afd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382513e0fa51665356ac17b1e936c473110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dee006d379fb3408b4508d0539889111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896110bc8e112df5995c507dd1855e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1123a1c90cd1b9e737b7229337330113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c184d2ea2e931bb07edd77476733114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8f930781729cdc3b1aedb54e125fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c95c8e7e22a4c74c6de5055ee8b9f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d8039f20d7a0baaff1505370ee2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13caad6d52890881f38c34977a6e93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd32b00a2f8570654bc208056c3e55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1dbf2603f105703486938322b4afd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2364ad6e5cfbbf37c91109d820cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb87837cbad709ef2179393db2676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22075d1c56986ea632625c502fd19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c86d54df4d59aa0e8826312cf1b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dce42884ad481f36f8d222a5fc195f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a56064aaa1ed6cae56d622e3312d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafcbd712389f2efa6fb35ca0cfa55f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41093998b3e55564a2156222b0d6571128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6494b9f01cb9ea1633da431ad5fe33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301366a924abe4850c484789f980b62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbb6eccf26bc52b723d64a483864cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6bc1d068ac02959bac739192d8798132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015f4abbfbd4452fc433d353d707ce3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02334bdab93f559e75a386d1b6e185f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bd889cf5af95b9be96737b355f43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa6ae01b94c7a015602dd60a0cce67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3c0d24f2234554fea07652ab817d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b162d5210dafb54de66b4b41a44f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54fbe49c3af68eb3712a44273f6a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd90ed0ffd22a82c1f31f606467d7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8167ec02fceb69460bb8673cf3f0188141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addac311f7ed710ccf756bb57b749cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c48dd7f30fc6732990480806f37d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081959a07d89828037ee8794720eb75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7e2d1cee7d311daa4242c7fce940145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ac079beb82fbb42406acd00bdd972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481d5afb8b50ec550673ba57233c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81c5b87f21a18c07188174174deab3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59425e5785417cbcdca1f4d120501df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde93612265356d39f23b8859aa4d7a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ccdc72ce45bd6f26c2f914c47cd99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee86679403e76c622b9a99cf60a748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877a2f7795c25020258fa50c9a03c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432f482078c4646ecc7342badffa451154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b2d41a9256dd84bbe5943a664e8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae91c3220d4e23b4e8ae91aa084b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227e78b51a7495f02c978a1ed4a6b81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483447515a29325dd88aa855c44cb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9829346125ea4925fdc96cd2ef66d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6c63df5e5aff65737471454bb4a07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe825c41d55702ea71becdd6f9776f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817a676426016eddef5e3c42a533565162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beada4b47729911c977fbb966af0c34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189147e0462e4f55fedc2f6b93c3a2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d3562cf9baebd06fbf0d90da3166165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c0b1e1376249c3522d77156aa583166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e1d432326da695acacdce51e5ae56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ef3f4713054733ff4f75c17f2d6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c14dcafb56dd61ac1bdd805029be2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fcf975cb283b18de459b6ff0b9014170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b9718ef68b87814cbf6d744efcf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea302474ca537a3630ff071febbac66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba75c085b5045940987d15a45ae1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c3e463e7283332e935299229f97d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28817fe8497909f1785ea898798af00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383e015edd40202d157f8d3b48ab659176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc9ced0fb4be712c4682e16c01f9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707813b489d34723fef01dba1869956178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8924fd716ede9f33b2b2ab3a18283b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a489add82c058a8c80d06d4c6bc48180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72142ec45849fe1f696de109edacdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6476c8a622174d970609cc3a04cf23f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2bd1cab8c9fa396bee97568d28e743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405e2f759349b4c8f80571780eaa5b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9412d1a9143c154108a2261a4cc3b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b549509c5ae3c731897df68421946c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0953379065158d59f4fdf515d6763727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d56b3667b135b88d32e22c007e11bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b141a24d93758022c61937eec7f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3838a0839c54faf86807e1b7a855e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316f6c5b9274185804a8eee879d2af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6497389ae12ae6ac71f9bfcbe066a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6890a7a035fd2a2af5b5f74f72197513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237ee5709de05efaefa1dfaa5585a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbe4e30e288bb4594033531b084b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27604ac1b1025b966692821b96a30616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f89a4266df5aca2c859f1bde04b42317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb44fd60fe92523e2f7b58239afd8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300f50d44de9eaee58f2a5a1427af3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08526778000b23a0350b33b679829020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b5bfa64c994301b251ab98e2912b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09310db7f45e28bbfbf8213db029ffe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb6406921a659d00340cde149752323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598f4173e543444a5ac174f7ef26c7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9686d849c7e32f25af866d89d85ec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22b0b844f155af7c3d02137cacc9a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3900a350c2af0b8c559e8672d86427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c7d08b5554e4e66233e804388a2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0390269480fe337d39cd5178331429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88632e6e20baa940833a1e25c1c9053830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353bd3cb6a7aa18886418b8ffecbf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b4ebbaff2cc72a8e0800fec9840eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253e22164ac06bbef982c8b5e98df933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ca55f63d07cc7fff5050bc959bea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d80dd91ba91f241931086f6ed1297835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fdff5bd1015bb757477842e319c2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751024a19a1f6adb4ab7888f77f9e7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f7c20fd57b9d63ddabd71ab1dc2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f84c90652fbaafdad524c3159ce91339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73766787fcc285cd4e8683509df8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b455a5ca40e6232f368b4193d65b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b134658150dea1108f772eeaaca8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e8726348d6da2cdbad162ddc15f5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43741d7c8556538633c9101906ff31b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07668b2ccdbe689e392869fcbd9b0f1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f967fb43f5807b3855ba613f28740346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ffd6c737840072b966fcf01ffb4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df5c17e90158c0efff10abcaa6792148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b734e7f511405f184c5f4ea3af5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b478a943ce8c6984cd82e0f605854550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb1fe763fe4c202e1b0cea09012bba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6865049279e8c14fb7d86600509a3b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68d630823bd45459fdd2b89e2e9bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5452eb3cc687d7a757461ed1fbc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f66f515ed07f80a937a124a50eff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9c9e2ed985e6db69da7b5c2591fa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7f8d1a3e4225da7c6ee38b5f9a0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a80802ce0509dc9d9e25aa53254a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a63b47c3fbf4a978e6016784299359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2985a554b2ecb8f147f0389058ace60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2b8008c9ab9083eb63c19d2dee72f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c7eb928624a24f13370816c2d0b6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a22d8cca6731f354b23147ec63ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c6723f1d8b34c1137b7b9bebce20a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfc6b62768298577c45f0d56c1509a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f66299b731c38b9c531bff3626d1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c1f5e2c6d0ddf12e2cb44b14d1d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e8107fbeca2f1990b2bc99451c23368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325248bd03775ba6174a7dbc0b51fe9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846372812686ffc0699affc028dcf19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d1e808d94e20cce83982123c8045a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f44e65387b50282591eb67e4c898d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3af74619b280db15f60d2dd3a971973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256fd67dc5ae795719b791be454cae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02729d22f28651d0c456c5f171760275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b53dd5e89d67b26925945771224c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f857805aa07d770b54c889af6872377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa693c9581dd663143e8759ba6fa32578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010625aab831a1a490610d7241357fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d57bcdd1c9cb4728035fef4329270480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266eef2b6d334680df1d65d51a6a8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc67267c0436ece0b229d05dc3acf2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf773f4c7fe7000e1b00d0ff96fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211185cf364867e457861b4139977f1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e0e438c064ceb6d61c32adac04d2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3a9576e0e4497c98bc66c9ec6edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db37db7159cd46db4ba04bb072c66f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eac99f98e5d370770ed66b8d43cab488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623554f94e45ab8749daa80b3cd5e8d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b2219221f777ad772830bd6a4ee3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f83b39551e396fbed3c99ee199ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e15c1dbd2b88fc38ef065f57d5704592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a8ed76edac9f0b7ac65917c0655293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46ef8da6a15a6b80e97537b08f40c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c90d2e59ac686534dfc3be0539ce995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3bd329322d413b67a7f15d6bd233496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18354dea7eecb41ea4e0e900c35aab3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf194fc67d22bcf863dfa74ddd04b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3025ae0942e870a465c3cdfaeb1be7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e6207456a2ec5a2d8bd5b77a52bad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50122801ab88ca423469e97c239ab4d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77ea76c369dc1db96e620b13dc3cf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd9b33783a7f5bd0bb251c71fe8a73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6b35d140f7cd15d6ce9a6a35fd96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380dae237f54e8cae714d5e39746d29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe936856b8c56229faba3529b72d7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ab5684fcf1b4e49ce5e37b66d2aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778556e83d05a0e49b9751b05ef934a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba57b2f52500aa937480f48f241a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cbffeb5b2020b0495cc4df22a0468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6836ff218a1056c970e122347a8c34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352326ae0fa744ddf3a6debdf90abd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de4820b2eaaa4dccddf3c94cfeda4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686252528bdfe6e485ae760683509531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effddb5b5d3fc57020d066cbfea88502115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd35d9f6919be780e2bafee4cffa41e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae04435c3c6dafb88e214f33e79e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e67220d63307dbd2657786ea1dc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6abaf6d31fe61dbdbc6c8cf3b6999119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba29478b8b8989e536cc68c91f0b3c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a3ed523599b716a6f89da07c26fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186057b6dca203afd5f5b25980f3156122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199cef085957d10545e8ad8f93dcd4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd6b79ac2265eb23d53fced3883bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f47caf918879ba720b4bb58cb93f74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ab5d15117e72a85e47abb911a4b76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053505c45d767e0f8fa78f0105c8fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054091749b313a8427756b58857af56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36bc1ba03551227eec170b7301a26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e31c09824e4a850a38fe9e390881130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe780f3c28583f7b3d6e03a9301cf81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f62ef4aa584b221be364f71c7ea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e8329e54426e47b0897815695a4e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4a59f42d6ca158c092d5e583e722134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4dd55bf8470edc98876792086d95e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d3b0a7240d88809e8f3db878942e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e6cfac6bc83a02edfd1b1cf68bef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3c89c90401da9564076d91269e71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa137c97e2091bd5d5e6dd5b744bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35224a4df5eb245e74d0350d5f2919ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972041718eb39bb504c330df86976e68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f1c15a8abdc2e6044b6e876e8ed8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903e1f14883b7ebab2f6ead4311ce96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d88b2ddf9ee81e8f119e63c614e84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6322ff3c46a1d5c93f30541990f36b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12cdd9c2c8ddd9f527134494ff115146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b19ca4fd73de09daf3578b6c30ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdfbfd31193db08cf217ef5d25be98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e76f2ee2886ccc0843f1b21dfd86a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e27e4c2cca1e343c2841758c09c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e2cf8d154a26b520c341937c178fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07839052a84c8357cc4bc422506c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f2606fddb30510728d2f410863f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b938b40e1253af04435d2c8537eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a7ce7302a6619dc0d0a733931b5c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9459e5a4aa9829da03d8afa9524ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17280fc4e01cca09a9beccb86cf5a46a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6b7cb4120ab4eeac78798a55e0aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b64d25b63cb2a5ec0ee667cb414a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122c9449f7f72ad94437611eaed8aa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2b76f2da41ca46c2e2bc385f75c74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d35053c699bd686803c23abdf8ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6266e001d0ded15611179cab5ee70ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae7f06305d50d73419dad644c343f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca261406456ec9983d124ad45e662165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe853245328ac71510c9754ad05afa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8e649ede24e02917477e6899583f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6445b42670ec11cb98609c1638a8ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6f79614a7a253ea20b547a861e186169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65173998fec961c8dd77b080361cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549df3824a2843aecc32c27fd84e8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e7d22b051a675cbe7a98545de72f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1a5ab801ebcd5040912aa8d521072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ac8c7b1c4750d64c57df777032fa174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>