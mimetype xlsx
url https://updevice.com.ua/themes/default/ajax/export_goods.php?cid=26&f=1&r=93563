--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -793,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72142ec45849fe1f696de109edacdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6476c8a622174d970609cc3a04cf23f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2bd1cab8c9fa396bee97568d28e743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405e2f759349b4c8f80571780eaa5b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9412d1a9143c154108a2261a4cc3b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b549509c5ae3c731897df68421946c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0953379065158d59f4fdf515d6763727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d56b3667b135b88d32e22c007e11bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b141a24d93758022c61937eec7f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3838a0839c54faf86807e1b7a855e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316f6c5b9274185804a8eee879d2af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6497389ae12ae6ac71f9bfcbe066a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6890a7a035fd2a2af5b5f74f72197513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237ee5709de05efaefa1dfaa5585a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbe4e30e288bb4594033531b084b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27604ac1b1025b966692821b96a30616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f89a4266df5aca2c859f1bde04b42317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb44fd60fe92523e2f7b58239afd8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300f50d44de9eaee58f2a5a1427af3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08526778000b23a0350b33b679829020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b5bfa64c994301b251ab98e2912b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09310db7f45e28bbfbf8213db029ffe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb6406921a659d00340cde149752323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598f4173e543444a5ac174f7ef26c7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9686d849c7e32f25af866d89d85ec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22b0b844f155af7c3d02137cacc9a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3900a350c2af0b8c559e8672d86427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c7d08b5554e4e66233e804388a2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0390269480fe337d39cd5178331429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88632e6e20baa940833a1e25c1c9053830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353bd3cb6a7aa18886418b8ffecbf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b4ebbaff2cc72a8e0800fec9840eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253e22164ac06bbef982c8b5e98df933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ca55f63d07cc7fff5050bc959bea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d80dd91ba91f241931086f6ed1297835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fdff5bd1015bb757477842e319c2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751024a19a1f6adb4ab7888f77f9e7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f7c20fd57b9d63ddabd71ab1dc2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f84c90652fbaafdad524c3159ce91339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73766787fcc285cd4e8683509df8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b455a5ca40e6232f368b4193d65b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b134658150dea1108f772eeaaca8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e8726348d6da2cdbad162ddc15f5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43741d7c8556538633c9101906ff31b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07668b2ccdbe689e392869fcbd9b0f1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f967fb43f5807b3855ba613f28740346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ffd6c737840072b966fcf01ffb4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df5c17e90158c0efff10abcaa6792148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b734e7f511405f184c5f4ea3af5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b478a943ce8c6984cd82e0f605854550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb1fe763fe4c202e1b0cea09012bba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6865049279e8c14fb7d86600509a3b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68d630823bd45459fdd2b89e2e9bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5452eb3cc687d7a757461ed1fbc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f66f515ed07f80a937a124a50eff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9c9e2ed985e6db69da7b5c2591fa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7f8d1a3e4225da7c6ee38b5f9a0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a80802ce0509dc9d9e25aa53254a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a63b47c3fbf4a978e6016784299359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2985a554b2ecb8f147f0389058ace60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2b8008c9ab9083eb63c19d2dee72f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c7eb928624a24f13370816c2d0b6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a22d8cca6731f354b23147ec63ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c6723f1d8b34c1137b7b9bebce20a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfc6b62768298577c45f0d56c1509a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f66299b731c38b9c531bff3626d1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c1f5e2c6d0ddf12e2cb44b14d1d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e8107fbeca2f1990b2bc99451c23368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325248bd03775ba6174a7dbc0b51fe9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846372812686ffc0699affc028dcf19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d1e808d94e20cce83982123c8045a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f44e65387b50282591eb67e4c898d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3af74619b280db15f60d2dd3a971973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256fd67dc5ae795719b791be454cae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02729d22f28651d0c456c5f171760275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b53dd5e89d67b26925945771224c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f857805aa07d770b54c889af6872377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa693c9581dd663143e8759ba6fa32578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010625aab831a1a490610d7241357fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d57bcdd1c9cb4728035fef4329270480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266eef2b6d334680df1d65d51a6a8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc67267c0436ece0b229d05dc3acf2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf773f4c7fe7000e1b00d0ff96fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211185cf364867e457861b4139977f1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e0e438c064ceb6d61c32adac04d2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3a9576e0e4497c98bc66c9ec6edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db37db7159cd46db4ba04bb072c66f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eac99f98e5d370770ed66b8d43cab488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623554f94e45ab8749daa80b3cd5e8d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b2219221f777ad772830bd6a4ee3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f83b39551e396fbed3c99ee199ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e15c1dbd2b88fc38ef065f57d5704592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a8ed76edac9f0b7ac65917c0655293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46ef8da6a15a6b80e97537b08f40c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c90d2e59ac686534dfc3be0539ce995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3bd329322d413b67a7f15d6bd233496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18354dea7eecb41ea4e0e900c35aab3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf194fc67d22bcf863dfa74ddd04b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3025ae0942e870a465c3cdfaeb1be7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e6207456a2ec5a2d8bd5b77a52bad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50122801ab88ca423469e97c239ab4d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77ea76c369dc1db96e620b13dc3cf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd9b33783a7f5bd0bb251c71fe8a73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6b35d140f7cd15d6ce9a6a35fd96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380dae237f54e8cae714d5e39746d29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe936856b8c56229faba3529b72d7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ab5684fcf1b4e49ce5e37b66d2aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778556e83d05a0e49b9751b05ef934a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba57b2f52500aa937480f48f241a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cbffeb5b2020b0495cc4df22a0468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6836ff218a1056c970e122347a8c34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352326ae0fa744ddf3a6debdf90abd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de4820b2eaaa4dccddf3c94cfeda4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686252528bdfe6e485ae760683509531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effddb5b5d3fc57020d066cbfea88502115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd35d9f6919be780e2bafee4cffa41e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae04435c3c6dafb88e214f33e79e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e67220d63307dbd2657786ea1dc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6abaf6d31fe61dbdbc6c8cf3b6999119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba29478b8b8989e536cc68c91f0b3c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a3ed523599b716a6f89da07c26fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186057b6dca203afd5f5b25980f3156122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199cef085957d10545e8ad8f93dcd4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd6b79ac2265eb23d53fced3883bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f47caf918879ba720b4bb58cb93f74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ab5d15117e72a85e47abb911a4b76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053505c45d767e0f8fa78f0105c8fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054091749b313a8427756b58857af56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36bc1ba03551227eec170b7301a26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e31c09824e4a850a38fe9e390881130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe780f3c28583f7b3d6e03a9301cf81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f62ef4aa584b221be364f71c7ea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e8329e54426e47b0897815695a4e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4a59f42d6ca158c092d5e583e722134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4dd55bf8470edc98876792086d95e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d3b0a7240d88809e8f3db878942e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e6cfac6bc83a02edfd1b1cf68bef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3c89c90401da9564076d91269e71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa137c97e2091bd5d5e6dd5b744bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35224a4df5eb245e74d0350d5f2919ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972041718eb39bb504c330df86976e68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f1c15a8abdc2e6044b6e876e8ed8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903e1f14883b7ebab2f6ead4311ce96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d88b2ddf9ee81e8f119e63c614e84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6322ff3c46a1d5c93f30541990f36b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12cdd9c2c8ddd9f527134494ff115146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b19ca4fd73de09daf3578b6c30ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdfbfd31193db08cf217ef5d25be98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e76f2ee2886ccc0843f1b21dfd86a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e27e4c2cca1e343c2841758c09c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e2cf8d154a26b520c341937c178fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07839052a84c8357cc4bc422506c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f2606fddb30510728d2f410863f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b938b40e1253af04435d2c8537eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a7ce7302a6619dc0d0a733931b5c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9459e5a4aa9829da03d8afa9524ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17280fc4e01cca09a9beccb86cf5a46a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6b7cb4120ab4eeac78798a55e0aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b64d25b63cb2a5ec0ee667cb414a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122c9449f7f72ad94437611eaed8aa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2b76f2da41ca46c2e2bc385f75c74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d35053c699bd686803c23abdf8ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6266e001d0ded15611179cab5ee70ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae7f06305d50d73419dad644c343f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca261406456ec9983d124ad45e662165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe853245328ac71510c9754ad05afa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8e649ede24e02917477e6899583f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6445b42670ec11cb98609c1638a8ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6f79614a7a253ea20b547a861e186169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65173998fec961c8dd77b080361cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549df3824a2843aecc32c27fd84e8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e7d22b051a675cbe7a98545de72f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1a5ab801ebcd5040912aa8d521072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ac8c7b1c4750d64c57df777032fa174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79de7257ed305caba917ab27c528dda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142d62ceaeaf93a27aa4b7e960d5b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb1da3c88de5ff14e9d32b1facf773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72307ad6e194a6ae3ed76333d06edc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ad398867ba1c47ffb2cc260e430f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a34c70a133847a88526721bcf1356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c00046502ca6dd7c17697932a1c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863096c5ae8cf261fb94739f38698248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4834513a0e84444e435abaad5eff4b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28b2d0c36355bf90c9697d7edf66810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d86a01a761559984d1853aa9a9d4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c6f31cbd4e969cc1c06225162cb2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce836d0187da568a4505ffe44ec24ffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b68f17637d0a3878812ffd7816cba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8e971422014f44e65893650320a3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc49b35c8ee6017ca603514351aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1baf68c52bb25ace20dbe843289cf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a93be7297e8e4f661d8b5884082418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a9a24c4f2666d336ed0029c34a4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c43ea32a04c577f6e4bb08b77cdda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9b3f5ae85abeaf758802c8c816ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e7fe5b6f3e197ef691f845008022022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e384df5b49c31d78543cbcc6253bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd61db710c3fa9b5ddc9af5dfec5bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a1f39d1473a584cf635d79a010da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1481a9d23c4d34a55848845ed4bd8c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06aa51b43d1c6742059dbde519ccf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db232c315b3955a6216720744933ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54445faafea8a0a86b11a991fbd9ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99acfe2fc86e020e60926a6fbabb29f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976fcbd5e27728ff47f7a8d96d89b0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68925302af7230511483b70421fa4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b636004d22bf64e29ffff0272137af133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897634d725a9da34e048b0f42c1bdcc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94dface7e03f7ce0fff1d9635be0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3633fa3e25af59153ce06062b51d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966019c8bac9a6db8afcc97a1bbe1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2c819c644aa7a3a8dde7c10a7dbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f794d7f70df47a523acf22e7d9fdcc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462c979ad6d6acf1f72f24a4acbe0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e583e043b9e3537a9509bbcb6356c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa3ab1dc139b7072558861de0de54b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a2d2ff3042b4e6df025289185b9b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be5b06610077fa20bf86ce3ea95f9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364986aae8b20e8e71bf36e76e97ff0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75339b0f41f172b7deaea979addff71f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743103140c208d2ede152586a1e0b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563671a63fb2747bea7396bd63159ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf130411c62ae6b7edd0e5edc4b8fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49637263c50847ec034f28b25ade1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddbdc69f04c9e53f57279a01106d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b37f81bf9afe7e6cb60129db16ca9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b0620267680928a5e4663d417d12e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a14b83f38699c28c2bac740e85d8c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee22fe2c7f1e27c2a62232fe3b5f9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c49ee3a0de06ef9fea19e4226171356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd1a5e8c19501231cc1e0c2ae30ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f9f83cd5c0ccc494e060e3cbd3ef158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c9a5957a11e91f5be5679331322a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a0d9ac9b8c307a7562d0a45d50c8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224017c0efe76b2121c5add166c43a5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc71e7ed666d1f4108d06ccc241d5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed406403fa2d1761a986284015c91a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f6ba2b6e4963257e038e43c0718b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6b51d735352fa5cfcea11533a60c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f751034fbab0c04081c6b9b13d4b65566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1a137cc7b88f70a81535dac9388cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9bb0ecaf019559f8612a72845c34f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d43eba67dac0c095c18a598d64639969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc23f30a4cba53ead96fc13b5e28df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23742961d8408ff4b8b617bb2f78b3e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc12149588231d65d87f909d89d8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02513780b84226c3954874ce42dbe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597aaeafbe76e2349acb036a3f9f24d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a690f7a2b69128ae27e4183bcc80575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f48b7624923cd0bc3a3f69e2fa9c2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3459a18820f12ee88ac2e18e3c3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2491a1c5963b09b534d7d096990978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b3cfc5640502ffa42d22a9ee55fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8d5a48603e383e5d9239cfe6379480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb457137316ba6781f1c18cd6409d2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9c2b7b7169a4f9d46ec5ef18a292f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab9c4d8fe59f6ee06f535ebf7a35b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c16c7e7e0d33eebdc43a81fb116884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c881526da2ef2728e4181263c93814e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efdbb1850c68bab441bb12657895d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9461c58d1e8b2cb5eb4ad882ffde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce5fab5f66be25bd1c9609b82125ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8827e2d462c93655230abf17be50689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b5378016abf80c31e8ee66dcd65690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27109c7780f06d64cf7fb60be45d7d2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673fc12fcd5cc92c92cad9de27f347892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db31ef1fdecdada41a6f87a827d501593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a64eb3654670f237375497046709c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e579e6d8c1afe9f744ae6b1aebbd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebfae03f3e93a887bc27f2fdf2479196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7fb3736286667ecfe7fcbe5ed944097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d3ab99c48f3c3fc09b906d10403298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b47c61ea4cc86839dd470454026b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c262ae2221c440ba4a577c07d5ae6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29908705c84955d14cedf0780b06e40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd579abf2e4c1c77f824be6cae2d43fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e0d5efa0259147c61b49fda52fd0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa21ae8bfb9ab16a33c98596855fd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b23028a5c6f6adec5019d3909f04f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f91287c14cfe9a01dfd6e81b330e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d8189e1e17bdc3b1f193748f0f5ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1b0087d66bd7495c2e8059b24d07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c51d22c457526ca56bd19a1cf9709a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061dc0c0bbdecd946d618345cc8e1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63700425cc7b9760486ba5220cdd5c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21f57fe9d0e0c4ce380d2d9c6b114b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc120f611a62fe73364e4ca6f9e9ede113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46e9f8f8df3e4c3eb7032095be2a59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b024845acd886ee92eae3dc029155115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dcabe66b3c36ab9ea7e8803e6eaf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd305d320051a20a5c6f3bacab17c85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34e02b49f839416caee2b469f8aa35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c059ef033ceb005dd9a9d8192667119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74002e69702db36a59ae1be1a06dcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7bb63c627ed14ffef11a539ff0b07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ff1a4cbf8caeb9f7cfc872a880c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8be58f98ababa5c7ba1c99e32c73b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee692fa780444901582845c7033cec7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8d8c92db648006c2b554eb15f507125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e64f581b084431b7f2b26b5414533126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d90f3a029ef07dd826d21f3cb1f52c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902c2fd28d92555c138f445c27146e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a076ce1f9d7b79656604a2feeb7ce58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1861c296eff6ff80734bf82759976130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7363cd4a6bca520899f32c6905ef0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e5adf262f135e0111c5b7b74381a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3408a97616f3f92b366f9f294632bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee39e51e3a9400933c9b2621c1421134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a4febcf5c5c5740d954b8203b9991135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74e44cba76c1681925dfa3f88eef2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cecc4a3a74ac0f40b6bcb4b22a386137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdce2c65c90073cf3bdcaa00517eec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c75e55e9c5d2f45904327057d9ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78df9376c0f5456d376cac027cd430140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2b2782a23cec86fdaf24212566860141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c99490b791bd83777a0c9efec444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86875a91a7e8829e3d43e4cbb1f35c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159612c49a1cc0da256123daf96f44cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca19ae9b7ec1fe26ed0a097d5b5bf0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903033c4dc4cb006efdad5ca0d66107146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3e34f7ce04ea06d66ca8e02e18bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140ba8b64c540347767d8f91f1fd8a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77b611c863e3285307980edd66d9aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d304d42975246cacf1be6d8925aa543150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f79292a5699b202081c9947965695151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3874760e020d09a5da1ba2751e45f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdef53cced46e9c2400dd1b6a7903f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a889338ad54fae8b1dba86c279da17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e6c143c98b77f8adab7dc1944915155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773778de716074f67a59252d58c6cc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08594cc8e47434762bb644ea0a2637157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2a505c7297057de7f2f82cb4544d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7ee893b3e9799728ad51c192ff05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d13b85c6e941d12e3df78036f04bd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f6e20759ee4aff6c76bc6cb356fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2629f5376364f56d9e4327d897b2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76a30ed1609071a76ebc7a8912e153163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029c01d6746d1fb05fa31f7196db1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924f7e6ad67484357d795db189d3fb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1b901cfa6acd26b05b2f630734ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b5ab0f848dfb5b6d5ac945003d31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f311559ba78ef00f336afbe636d77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4b0b1825e084929aa9c4897d79c0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f26acf790226232cd400338d3f84d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7063e951e8d550959a3291fa20c119171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f4357c425113a089d37f023ebb9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb0bced6e0e7917e973aad19325e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e252ca3264cb99331e2479e1d9f6b6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>