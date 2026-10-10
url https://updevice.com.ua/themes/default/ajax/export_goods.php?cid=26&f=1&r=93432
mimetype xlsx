--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ebfd6019c8a85ebdeb749578e72a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b872e0058e0acb5dbbf503cedce9f0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef89f430c3fedd7db13ad16d6235243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94902cbd83aace85b5c6c797541a544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79cd13e715286bffab948b76b54eab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3d54e6a9d65be6ae8013edddcc1a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c3d5eb3c0ad45c1bdb7b74020ace7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf6ffde51904b2e84aadbf1bee2f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e31e8b05e072b5c46be6ea5342cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944064f1b8725167f8ff2ee9c7239b9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467297dea2939d039462f1cbbb2acbdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dcb5f038fe2092ca31570f461ec8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929dfddd1fcc1f5f521536cb9a4a25113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d686c854fb533d4d249db73ed2edbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4e3da91a49135a00d6069539db0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca8026dd02d0066cecb3b08c7670716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712b95267213eeb70cf78dae41e1f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6691a23a68f0898a7f21aee1a745218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f081fd4d2fe3568e4d078aea2dcc0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b9d23c9866d2c3e9fadc6863fc4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975e0f6bd91bfd420c5b1c7e7354db621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d0f1e21842b5738ff50ab0c5f7b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290679630246ba0aaa4a6e6e4c6996323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f3c9e80c09354ecc2c1be8f91559424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903895b9acf083c6447aa5927e509cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883b3dc30c5ff8423214d85ac652f0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4380563470f6bc0d6562b6f313ad8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733234b76e7a66233c310ff915f1175628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd2ac0cc28e3f934869b0ee55c0e2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631174383147f35c38adb634e59bb1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f04905641c67e1f4ed03429e60d7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac116b5092afea676539793a713a86c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0e29c78dcd15524b0b44b38e9ba4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc10c46037ad818731ed5ba553f54c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8ec39074f367d40726510206c20835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172eb762195576e207a485fd49a400436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef6e9bcffed40654d429f475555ef137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d53972fd6f32541f92a76ad36dc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b2f4e0cc9f1fd69180e69567817739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0674a93984100eba0621d6557aa1c8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6e6bbeda8b11cb690aaba01d236c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcabdd77e0d11ece610562a8799b2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229a266a17c2dcf23873df24e555e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbbb6c7c759bb854533c9b6f8d7ccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a241c22c06069251577c4d34a64be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84035f77a9dd4708360fbcce95a0dd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5d3e158d0a6bc049088dadf85682847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315dc3b28e60e37af20e5cd6a7edf6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd3dead6af62e11e58af3c39aea8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8ccb06805855a082e0ae4c889fe0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93e73f80d5cfb23582cd7a812537351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37220cee6a13dfa173ae022ff01fcd5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecf55c6ce1ed6c27f6c68d9fc75d1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f9f66aaf60c0cd5199ab5b720201d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132132960fe5560db8486cbb219834f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768012eb5c1311a947bc6a916ba36c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92413ba2ecb0c1950d8b425d6f3867a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf981e37af192e27fe92af843893a7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346115686ca05e23a9793ab05848ab6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3369c2fd5b015d2c13a4fa3dc9f43360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20424fddd57c6771cd57318e2622515261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d867dfbc98bfef6a37fcb3137edff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e64191dcc33c233dae7e75548360cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf4600697275bca3bb39c6e6e145664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00703359b0aac294a453eed72441eab865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4953f92ba4ef094119252e2d296166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6af91c2b6f333e68539e9ab7bf6ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe14bdb3b94de19366496239877cf4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a5e60a3d4a8de81126d3d0db077869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c33905465ffd0bbf0e512399971c4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da689f1eac16ccab2b7d4cebec74da1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c063e56df2c80708731d7bf966ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19b05ac21e2fd70e091c2f8cd603d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ad73d2c54a17458c4732e7a2674474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e0b88880342277b30b6128d816bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d154ea8335c68d04ebe4436c625176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e264f1cc532b1a845352691deac6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843b09568021ec95366cf76a1317ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9e69b0053cca5d59d79da6e9e25ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf03187546698ace7a4afae823cc4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076f7cbe42d432a4e9cde869ad0f5f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0a4aa399041a1426e25efa0556bc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d9191c6c7c906e182bf1fa65d92683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c525bdea7ef5dad37aa63624fda584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d196457168b10a8d10657895f06a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e1ba60838e92eb4549c138454f65386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968598e7c39c24e28c114fa34c05354a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd8c1396200b89538dae1766d90d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988e5bb0ecbfd46fe900dce78a4d70a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69668f02557a110f6687a8afe4d5c8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4b8734223836c35e566f24aaa55f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b355be8be9092c09d7788265643b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff4218de7116f79825a2df73694f1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7e8284c2f09e9c5203066535f5ac294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d8b02d9dd738acc5bf2347c89dade95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d838a6a5e101e954801276bb8f50696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44812778b3af6718d1791bdb01aaba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d901b8e66866f8571521c2c2165298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d3c98e49d65bd75735c2e5c39a63e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ecf4a23f4287550e8ebebc9fe1157100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820207cd67e1eac64459a338a352ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8feb67ed2c871ef13bb1da23b910102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f7b94424cc27e0f396e73b563b84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c6e99442104c9b88cbc3011de36c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35ae14cdf7fd744306de2d7c0b5eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72426f5feba8fe32ee5a3415fd20f5d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda887940374298cee5ad1079f9a217107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98fc69666ebb558868b005e6a11a52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f729c6b90802e8f7bc6dfc63befed9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773d344a73e08b67836bf61bcd82c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8588de79e705d586aedbaad5964549111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff894c6aaa540e8cecb64801dcab233112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332ce191ff71bb94e6d1502f7852fd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb83e24238086be1eede2548dd77c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9efa6aaa1812231d76777e1155b8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9c0af155ed4fe84be8ed2974251a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7080745cc94f6d910109c834d044e68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed221c80f5ffcff48ab66410e0d6a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea333224a0579f3e77deb7927b9cad5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039269847649feb7d0cbe3de0b23734120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940263df08b6aae434769d5d0ba0ba5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33088ba591fbfca581f0eb34bae3cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6085c280850b2491cf11e9d533b9df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b9396aa5ae6b72d2da94550c1159c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc88795e5c664b3456f56980853c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ed4ec23b96be66ff8f3b820afd4d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbebe1ab34db762d3b8f054ff17398127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac28738291412c708a837f403fcb3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c1e92329ae6ba10a5ea49735758a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d126383e1f7df8885a332f8261a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf05dd972c888cac5781dbaaa17c52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce250403f0135f5049b267e0c96632132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e1092ab8fc9df205cbe63c9f10f74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515cb3cf26758db380ac7ac5a70d0fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ff6aa00e7ef4462108c5315ddfd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df70398c6366c1ada4b097fb54f757136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a13d39f97d72da1fac083779376b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60ea7227579a100b0fc244058e0818138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2065fc4070c44ae16bcde0bc01cd0bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44414916b8f944f73e772351c42e63d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aaa05608d1d42e59710cb017a332c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30320f2a83eadb644e864c7fe857c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00987b45da17b1b6f9908a42937b061143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3657a3f02b4b30c216cb122dbb7511144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5324cf6f4920839291c6bac83d94d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8121f4562b9fc5bb193b927805a885146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6992b3fb2b1537c545410cb97e77e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf615c57dc0c3e279200f0cac0c4db7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58558e76b03f70d8a98831685019affd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a3d667fcc4554ac4439d572643b82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f49febffc4bfa85872f6a68a54ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8978e44323ba89fe30ef45ebf50e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d42ca9dceed517d3fda8f398467fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70342c25edfec882d8665437d3da065154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751feaee663a567e19ec176869f005ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69433309ac5ec71e1acef210bc8d81d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc977cec3f9c6161748d613d71e9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419062b6515ea50be3371c79cb84efe1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1621b516cceda46b5a01862cc3581b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f8379c66c2451c41f70c875e96cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a6ce7ffb820967f897f3fb68727fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b48fd29d45a114cba778be3c065e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd42ef453eb8abe525190483dee7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db3a1ee95c5096a11a74898411e0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e3a275f403747d446f597d6c984d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4450173808310789c564faf0c1cbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f317b84f62676a0daef0c79bddbaf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4d284c239d2274b81ebbe6c0f7cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1ee7f3ffa760aebacf9cbb790eb91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e445d34b6ed3731b0ae257e3edcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1563211c666d25b7cfef49ccfccec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee8a563ae73658395e43310844d10a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e77186de4b1f91268a16aa82e12ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80606c92af621fccedbc7b2dbe65abeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5403c0592eb600bdcca7daab3705de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd11cdeb104ff5cd5b05a63c972117a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc913d6976bd09caaa4daa5b49f3dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80cbcafdb32008892db4ed5c8e0c90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eec5d311f65a056d69dead3da79d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ecae0047cb90d9d9f8d9a8e0d4f1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8c8bb95cb33c0d2ab370a6900c4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb8298c6ab4a00bf47d2572ffa6762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee605e8940a5fe860b963f3eda0945e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaf6cc0a52c440cfa2d9a8cd88ebf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8bfefda6102e16695a9e20d87c8675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef03f9b11f8b1ee8fa8aded478e5566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a28e38430fd6e6c4344f32ab4ef6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9321030d316eda500c03c7536e9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25cf950f33b15be384d1d6ccb1d5b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db19f748da5624d27e4a0c161950310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab93c7af3f69fdc8b9d43e7359a5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f96b6ed675255b18a34129621c2f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20fdd36ac3cca7ee6c1290a51401c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2777819b575aac5adc7be543c62ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b6de985bb7549f5b0dfb643a9138615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496638651153b03c9c04bb0574670116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623b1abf8559184d27eb68d9e1e75c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d30e176b27250cccc9fa52fc92e0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422686bdd1af8ff07ab0ffb21624303019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540a70adb1651646be37a22d2bdce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf76c5a0a9ca7da85708c6134d70e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9710b797b59369301705db5c76abf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43133e081816f2e85a2a2f4fb144fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f2cd8363e3e80bf9f915539203b2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921323711c19a9e2a3c114b891dd74025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53500ce871b1bb4b76182b7bba2a4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84d556279c629f3de8110a6c8a10ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67505dfc8bf20e923fa98f50678148e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77442ec8decb9d5ee56a15215d5cedb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a06c4ac3dacf15c00c1c222bdebad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012196c1651055d9e858ccc5e37ef54c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a7924c4538a712680dd64dc38168432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3951db7e09f252068804f68d0f4b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc295bb3d48ee2c155f82e1401fb4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb170ce1746670b7aa071dc8010b89835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb470ff2ca7d504dd4c8173bf554997136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e920b86fd60ed7984dd25681653abc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006da00ec1223604cade1f71289592a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98c7953bcae7f67749b5afad017a2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad381848114dce731e10afcf8f8fdb4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72b6cc30133812b5d275486e26db9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6f765d930e277d04a4a4265c7169a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f65abd4f7b7b38e52865244708f50a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708b5cbac45428b8e7082ba312927a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad47c762e5e0b49972690fd56279b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a579a66584b400dc91a43a3df6a996c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd810a07ca98e54a3ad4091f6b21ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640359fb530a7294f1615b39d7154e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4eaf1a40bbbb4b797a5b55f7424f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dab8cb6958f6c5dbe41606004ef8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac09289f164d5b396df34b939b5774151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ff451b0eeae09cd1f6912c418d1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ce4ce0d2b62b03e1494065f97ea953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c9b066c2c569a6f920f1d28721c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad53b730337453d96208e1a57a4b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7044e066fc98584e4e68ecbf4c13d2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71052f5459e629c1745395ac17036357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6ba2cd252fa31ad07c9a296f60be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b4113701c8cb8474a4d36264a51759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de008ef306217c5da7756aee5602977160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a7e8101fe1705842c56d6679d51761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c074fdba5d30eae2c1d9b2445d3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0c690c5f4666e754fa2feb04991cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c71f1331ff49c6d6c8b7a183920a2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731c67c4ab58bb4a492c9b1ee0e3cca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab315114164b601d8c3a7d1830fca65766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a1e8e61156cd9e95b7b571746e1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c57352289ffdd85e2666b4403bf68e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b848eed6109285ec2236c7682a6c3ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c5fa4be3f7c8cb3be12da4c8d32a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cad568b541e08c95fdc340b3c37c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f666b5e12561117dc7710c294c6c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65114aff7a7811aa843ce4fd62fd4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4e22df320d5e20d25efdd59005ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090086e0422443fc3883dcbac037ec0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41a2809a1e7274ef2736ba4c8cec276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a1fdd0ab6ea7a929bf0111bfcb30b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a42ae1b6d308ad8203d6a1bb998b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fbcc9da4ef8db753ccdd37190c64779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa37d8794856de6a42133e20f0c22dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf655fb446ac86e96fdeaafcfed62081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb2c6e288f1c5885f700a2828c845782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd3be4226ebcf6c567c3b0164170683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef777db9a98c0685aeb2e3932fbd1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe54005c1539d49dae24f42fa02345c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1f9b859523b6ad95a451f6562d6bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96969f7f5c2889d0c209f4326dfbbadf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3445ca64eb0d2377b856080a2955a0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fabb7f523f1ae7e5fba09ca41940f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440bc732a025760fd45eb9d542d2c0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f08ea8b182be95abfd0e18e0e87da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c7b1789505d96c497a5cc6943af492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b191a8fe0e2df9bf3960e2802bbfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03ac34baa12286d66f4a9e5b62be7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee8b2bdd2f219ec3692044f51b90695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e9aef56eb5cb2b72857ae41eaf8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cdcc5271c5896621d85cbbd03d6f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf06bd2e90667162f628900e6eb8cd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9b5b23a616f5b6f1abe2b4a151e9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0003af560956bd0cac51dd8df1b38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3d74c3cdea459eaab8e7045b8659e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36327600d55dbf3c9a25232816d218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f58ad28f1527a2873c23891e794f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7995ebd74b174cb4c810ddde264cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead5f9a373b67cfa606fc49249ccb58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d81f6a03e60cf8f5022b45044ab8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9692bf7810cb1e3a8980c1a2614ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86041d9b57ffd5cc17d6932a595c235108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b664b59ae74f7b61d40eae20a02ead109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837efdbd6a10cefa6d291d95d9778c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe507a25867e63aab24c9f5fa89619b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17537d1bdab214433144846ad60db86b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016af869499e3cc12c1d909afcfbc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1e4b6e3073f56fe896d3a1d576beb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3974093dcd0480eac5cdda0cd2c0247115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbda728659942daee80fa12d2db678116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac08828435cf538bf4edf78231b1d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d1fad10bf3132c44b0da19fb551a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd59e60536cdc9491835767a0c8f473119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e19845bdedd8d96b758295d55d812120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44806fbc2c33a7d708e4cdbb79ea86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7ab7dc69f62e93e03cebbe7b1a430122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3fac0ce01900031d34314d375a42e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6fba21b6ebb197c672caf5082eea7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942091333250417951df297f0260ff3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a92dab9dd3ea0c3934799015b4fab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e81505ccc3a65665a3a748b22456d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982e34efb5df39aa004688bd4aff4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad8d62b864c9f0c435fe731eda628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b0ca29a1db7d366a1f3d08d5e127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77859d5a3f9ce6c04380e8c9087ed430131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd7b97964c0358a11040d76dfabff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6363f90c073fbb8eb161a7afbd90c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d1b1e985e66b75b9124e2fdd415b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62357e356aa3afc4be7eb5c68e322f5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816be37478dddbcd78513fb59e360b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1b3e9544f315d4a993b2a6928335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9be0a6d538fa1493e4228e5dc147138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c93a39580194a9a601c2e165f85f4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4060be408fcb25236a30849bd77cc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336260960f056b87e32982219ed05410141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a78f5e5bec359fcc4b59b34e2bf8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868a0e5532e8b73a3c0a04f5f89e0c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aeddd5f891d5df2e236e2284f7579144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893f46880014977132fab7550cb4ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d49a8b1da14fa85a41565a5a0ad05d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda3378b80cb5faaee6f917e34a1904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c6ee64da54b560c0d6fe7311cbf15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d180f336f403552f358baaa7c3dd6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259df6cdb18f9edf2aae2771ed1c25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717245ad7db666e671b0fdff75e2ae0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67277eb742196f23703b0809796d3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e7515adeb47dc517566b9cc59d53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3906572d230545ed59ba66e505c00b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b822c33941c3502d3365835e78d2671155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9bfc9c400c5f4450ca1fcdca0c50e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9022dfb5567b59d77e105f4d70f8e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225af7e087bd9615c2e7afcef579a62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78461627d28c889e7d80d0cc17e2aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5adc6fd55b092868db88f4feb29bfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d8194773352a8093f475ae3af7e18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391cb31f72c9dc6d9ad5eeed23b69da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daee758d7819b15bebfbb3ecaff8ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6df7056fcd7790eef193e6668b0a6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f14ec117362a26de15d025eb411da1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5d3f575185909a5117927aca2cde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4c4cbd9812689589b8d0560526ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf485b3d4cca62b154cc182eb5f2fc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862fd0d81d0e24a1598525af987bdfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff01e7b1b71be9692812c93dfaf3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf246f9a65ee846cc78213ac6756ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90453c5e84efa66bd40566dcf11bbbbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb54aa4b17f0183f01802285fb31a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419c6a90110252711fa72078b5ebfe174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>