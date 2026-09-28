--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -799,51 +799,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2eee2111b1ea1d0b525655965ffc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf497826bbc550d4f6d64d6a7308bb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14adef279e32889b7666b0f204f040a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89913e91682ec56718689b531887274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee59b010d631656501026db65c11165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5efa43c988dcfc4b78170b8691af696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803ab6a26e539ee96e425124a64d29e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde847316173153bdf6f78b238541a478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46644411b68b4702acf0c47f68775b619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74448a8b528867dc8123944fb4974a9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029478e01822e29acacd725528667d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee91307b4de35092360ffa829713be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ae4f9baa028a3a00778f7d2b9f56d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623357957a7d0119e10b213a1fd7bf3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c1fed96f7100d5a281d311dc8e83515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c947f418055216f8616eb9292dce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d838a04dff961631c91394e430c79117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1ac64028e5a136eeadca40da3d8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a37bae47fc16c7e3be09e8b20760119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2a4847426631ceb421c1df3f913420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf09139cec48d33d93004d93f7b82b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1225c847965e9fc4aac45d43618ef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a11401cd01587424a56bf2b04925823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a99f1b965e0a85fce195c54eae374624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6977bdfec0f36c7109417ab814d7b6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb93b15d9814086c4914af41a0ff126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc46a573c858e8ea6c322f4b02888327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2791916061ea84a50a94dee5ad3bfc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9199316c5d1c46baa4f3af55e31c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8d6b585377afacc9be4edfe9dd8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae6d731287155e89979460243b1d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010e183a975669b8a3cc9a76869390f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fbe407e21631add7280dcfd2d02cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e37dc33ad8501e366ebc63a44e2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722752b0d1b702669942afc58849bb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205be8982e60876010508e10c47a07b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9076522c170f2114f5f863d28a080537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f8f25d991ebf860ca55b79fed1f3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e032b2c9c021d55cce8f0904106e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a9e321a90b3505ae4edb1dc78cf4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e47244760a6c6e738402997bf43cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9dde40f16b4b035ad73c069ba51c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bb5c19e262e0ce45698ee5d7aac1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0423b373712c897b4c4782f10c7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72a454dcdf3c6a389f546779929e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d68e856541b53648c4711ac04cb2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23311c7bd8280e6c0b6d19dceab65f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456264a2a310610a33e525115a3d74548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f487a9657f61e8c70cf116bc9ff24049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971171b20f7d27b09510ad55e9b4cd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a181fc9e29f3a6f32cb3e77fc2b4ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee21c42153facf21a1a2420254cc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d462ccdeedf420ef6c7035c13edb4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bce8389663df3ab9103a78c4999ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957deabbe5362dd3fdaf78c04bcff58355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b48c7de2b5dfb9463c9e9006ff553656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7745b6c797eb5955ba22aa16d32d2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f668e61dac9e46eadcc8dc19b3cfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73957a1963164129b45c67bb10641c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ed350ba8c6181b15ac622133b2d9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a370f0d8f7245753eb10a403ffcfeac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0159b439cd5b9a7a78498a9330cdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8cc78c8489371923841d5479346b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7c7cb966afbb8f8599bb860f64a3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff912a373d2a075afe6c829637e3d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8badbb1c6cbb29e32ebc7fdf9982d9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c567e147fda729b209c17dc1bd4f0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c6ccfa7d81937a286e2f3b52480a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbc3a2c0b08389bcd74f58c38ac1d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015474b6ca063fd0cd4105f10016be070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ff9077d80dd3336d339d58b5264071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f402c95822e9885f2572b24af5dbab172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671c6a0094d6ee71e1e5fc3cad652a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbfd7ad193c15528f489cd92f4d90274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2892cac748354db63c5299bd05b486075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f627e782af403f83c91bc9afc1ec66176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9869f599957807766ddf6d6f539177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0081295847dfaf853ce234857f9b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce5711a686b517fcdd338a1b12e6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83566ef78229fbc981c2af6b8dc6fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674faadfee9e58ee6adfe931060ad3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30cc8604b81c55fffc23248bccc0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ae6519c2989dcff53e144e41a7fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2936a95433bb9c2c5cd0c21c4b3d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03366a6bab3bf94f905a88328a2e714d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ca3acf16e5cd82838d26d27a5e2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1d467b03836ea0c684b7b00021fcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34126f3b6395e63fdd1469bd6916ae588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a3ea77c73a3fe2c950281d4b7a50289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b3ee2f6c15d7e756b697d4ea6c65b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e98d70181f9353e95bd66320e7d3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32286c92336adee4c8b1a4fa051a2a4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ba3fd86f05c4bca85107476f3ead93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb42ca84809c575941a0e11efef14b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcfb5bf1487c6102e08334c3c3a93295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fac8e3e039cce43bb5ee18d52372c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a9939b2f2c6c655b3e0cedc0e86fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ce57165bcab4a40bc9bbffd6ff07a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424a6b9bcb7630e3f10428e31a66be999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbe7f97a54840940b2039865929ba9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd52d2112669db44ab2f45ee241c993101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d336d729c0579f3dbf1e106aa4a25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37669e3fc619caa584ef5157c6d1b2c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ddc9d0c8463c36460c7b5585cd34d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d38d8bada03c4b71e02f7e84763b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a814e0e24710022b2b983daa952f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67d44dd6f5f2aea27c717ff32c485b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d685eb12d24f1b75c8ca8d2849be01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d33dc47a3d4b3f50efefa0634ce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9749da81d0d4d15c507723db6ead7b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04244e82c20d2212c8527d1d81b22b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf393cb63a41246d02b0ed580dd02eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387c3d3f9faf8011f33c1d670da88e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595be8fa754546d11da22b7912d3570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacb24eac18dfd44765d1bc25a2db63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7385d389e713f10377bc4a02681a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cf85d3a9e65989d705e0eefdd66d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d77049fe973908824c47f2122eb93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200e0f76006f4646154347192f4639119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f69867b08d6678ea3924891602e3db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea3cd412ce05954701325c8d4fe341121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa22d3e659da7de96f03b288e51c74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24392e5005f46985e557fb9577980f9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e76b1abaf270af1694cda5ce788b13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6f81ffb674fb02c8ff30d137709b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd79babf8ea10be74e323a1c0845db2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157e37baac45cf992223d40be9ddb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb6847253c5a4697c4d3a6b3f6ed6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c6073d0af06c48acf19fca3aba43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01482dfeb970ce34ccca78f91fc27e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db678215583749c50a3e7b11e33f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f037a7bbbbc1b3d8dc30034c98a3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049d1a6807a82a87be9de872e4cddd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482225e6e72a8e090e324d5ea553ba3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4456f711ea2c3cee17d852250e404a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f1b36d210dfa7c1378f7ea7f721a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1021beb8422bcf60a1d3bddfadcbea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653d9383d5fc67e971dbf95a3a6157e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8e90e6e21b63458a7c9b8c247f1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322d6e9232cea696d8eba2cb7b9d3e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60314ac72c046510f9555c93bbd4a6e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df187ca994d06a34bca606c86d71c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd6a4aed46352d1c2e6d172108722143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a631f54981543d93e64b3814bcb50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678a800dfd7b7f60c2f410a7f1d7d5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e71ad235522ffaab00d55279232e00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6aef22412a7a467b3570364fd25db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed8841d8cb508de0a61052541e083148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e3af6ac760e6c6901a48105ba4be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a2eb4d0a3c093fc937824c383fbd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ff475d5c2063cbf256c3b55cbb71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23bc0e603b24dda7a75eb79b91ddae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f18981a19affdbc665845318628e27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a8e785754cd38a9db17a6d5c38a4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306aa08e5524f1d84cd21e9d62bf3ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104f0a700b30c1994674cf213bdde4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d280fa3afbd56c6b68a9a84c59e88b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc067b51aa7af95fac3f05408d828158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e70eb5802bbd44d44d95d36b9a6d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973105fe4425551ec3a2b885c4091a92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b30e6c2c3de3a51132ae8a3fa5993161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6cde6d6320adab86a12797fceb9ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76617259de7548423dd58cc133078420163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6bb1b81937659dfab9ea131cd5941164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f881f4343428195e95cc9ef7151f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e4e709b82b6735c2ea26c631f427b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2260313aeb38c9725f4e98023bd65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b03cd8009fdd8058f90bf714399327168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4b0a0cc27f6993275562225c7aa4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448625ec50122e0de0d028fea5207331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9f35c1f317cd27995f7fb6d2c5b5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d59d8371b3b385de75d70d2102f25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2fcd568d66843c6af171ee6099e12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865eaa7177d3e7e95f1a22f6b86c01c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f085e6b80a77af50d1277f325d020175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a398645dab2f794fc3572700d71c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bfe94b3a588e758157bc65e0af8ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369af2c8f5d51fa0798d3b7d450502178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fd042063b5edc1ce89d0bd876d1d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6518dacbbef2af7ec23f129aa5c7de62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acba6d1483c9291dea30cfc5cdd1943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9f8d99e60d644d89f25fa24ecf924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fae86a24e0a1f3bf67b9a0e1a32a1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253703b0ce872020fd7d4263ee07a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887065aaa2110493a468c47dc0431c497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a92500897df844d22cb6a07e5398728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403174aed3f5b50a4ec3c3085a93699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510ee0a31a06d90c3feb88933feabe810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0d0b107c474789563e2bc9177b0e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24781b25801a1230f93e61bf32c62ff912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be778faba7a423f2445a9c35240c2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c467b38ff829fd89cf983529098914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c992d3c8a3a19665a35e606b5935fdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083620513546e6bd0a9aff51b875f6e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908177c2b75c6d2659cdb01be218e7cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0138a8af30e83e439c110aee299efc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a08b1340852f93e0b1fe3e705ae6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8553b7386c82e0af106da946c9e1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a25daca28a42bf14810e83940e319e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674346dc9aa2277fb0cac4bae520a8da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d0df149d625bfcd5339119666e3df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09ef04ab0ba6716843e6bedc192f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d99551a76f71032564b3e1bc8442925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13852361bf1adb93e6c34f32bd32e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678bf5de94c81ee870510fbbc714d4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11806b8e2fb33c03bd690dde1218968028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7050098e439308cc4506c0af417db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2282ae120ea74d7a70e2396112d9c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc64cceb72947ced1010309d5436231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff19371b05ccfec6b90650f619d126532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82a0b0693910d11b56315a6265f5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa02169b8abb2e8df07e1221f4847c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0706a121607279891b93ecfa3cfa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768af8e9435bedc825fb0f03f0b4f93336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d42c8273ac6ed5be056d8f1517dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744211dffa16b71ea53f5f38944a9ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e94cf2f32b940b75951cc107513539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ae97a48baf2f1487b67aa01553f8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fddae10c438a1f7dec82720b10dd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaad88251442b8daf3806e0e93c2f8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186dbb4396e558a7c8c7e1e2352e9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ce4091212086389bdb0f0c65735b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2addb1bf4f2f53a62c56534e34521ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b2617146210850a3f88c8618964fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa39f33cc1b46c4013a41fc96f9534347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c162941586a2f86ee60aefbdbb8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab0e89bc6fb1adb35e0c6156ef1f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0b98000c53b5d147c839f2779095750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc913b8fa4587ecd4960ea3f3e7103f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da85211a56d64e3523f5d1cc3fa971852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914c9ffdd891da4c5ca331b131ed88b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfffd00fec06ef42629ff54f9e6422154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7253787256a6b0187f3f8ad5cf2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ffe5108e29d3ca65ecad8acde6c0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca1d7ee78ee12dbed3ae6c220ab6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e384baf0a45c32a8d66db6ff0ae3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c47992ead84a78ba094de81bd9d1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226496dee0453fcc7d9291753afabd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced75e3e933ac8c57a12c505f7e0df4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fc8d1233f4085f66ee6351f0b1da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385e3519be920a88779b44b5fed0bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638579d274f07bbf8666230aeb4656ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb782aee614896397dff4c74e39672665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd9c320e5205071b9495864ecb66c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027bf5ddebf91bbd96bacdd650f40167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c36302548fac407994d7c7eaa02568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5232e392dc570064117901045658cf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042ac99fe43ba3a61f9153084b6629c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6b5306e4112aa7aa4cda37798a8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2244f12e8e4ab0a72153ca4f1a0fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeca1682f4a3fc2082b3ec7860bd61573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db882dc558abcbaf1e25e3af30f38b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0de6d8187a8c5f50a259c16f4856675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e96d9b571f840c2d571a94d442a72276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe875d0aa7f65d793ce0a7904a3b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183947690299b8655b694c8a4fe8b21478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a27b788aa4b9e54f0f15ad5ff693c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e274ccd8f31a08787b585519c0ea2a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e574110ff4286c38484b76a66ef8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624a841b449fd0d246bad8f0d77aa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e95368d55f4771eee1e7bcf00c3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b28763469ae7664752f82fccd2ce784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e448d500b28cca685928be6faffa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca318ae654e122ed9edd60b1c90924486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb128c3cb05dbcb4507bb87c2291b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f2e683c1dafbe47be99f6abfa6d7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d6cacca78b84cc16e0d011cf012e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb54c1f6fbceebf7d522d44c4029e8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249cc68f38bf875ee037a836f8a46e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854ca1a443fe25f622d7be56f98b36892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b26c92275003fdcc953afd99e52fff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858704ce3f3ddf5620c6752fa1288b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d597860aa27d17c1b29bf67197df9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b1da807de3ec0b4b72c7bb9d1737c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c5b6e1a8a6050d3de10f70542d21097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc30321e27885609f368caafa1b2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6423b49dd43008a9ffdd8b83fd70d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec762886a828473b0ab996ad81e5269100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4dd8a0e3161d603661efbfd1f125e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bc7b18fbf51fbae7bd2fa375e4458102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b35fb86513c143a6a0f48bb89e6218103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a2be877184f9dfec6613fb90193ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575eb5fef84f77ae52884b7ceca4798105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d0f1bb17ef2db41ef78859cc80e86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b5b7a4e0df2696dddb2c196f3f4af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa8a3504764eb4fb1ea8a185f7321108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772188e29aa002339ebb2bba217ce9a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a617230e4c0b80ca27596adb1fef7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9557c7b5ea34c3104f3ebe7ddc826f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b1e5b32ceb1caf9218f611258dab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2350d8a1ee48140e3f518c8d7c2f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6456ce9f8679daeb8608bcc18c4f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd919200ad49d6cb5072ed86ae89ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d86f5744532439d3ac4c1b488984c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63acce9d6f634f2cc6b95a7a87fa24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0060cf86abfefae777993e87ed4f10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d42859c7701ea97d11ea899f8623119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8f6a3c34b6cc2f897393d0a003159120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f002d11e3d7feb87987005136b14b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea6070d40ac9154359a757f367844122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd38124a9ea3ed5b4934963bf9e35f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc9942394b3e3d7bf935e446f6d5cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9412f06c6ff6c65cd31c82598500e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473af135b16fc0876ff223aa87ac784126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cbf583ee8de4e2540502b38b654f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c3a191287fb1c7b8ee055fb1ec68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73413e7567a2807aafe4a925015d6b3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a0bd30e0c7363695a21eb7293671130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2351ffde132f174dfb3ea0552396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba82913c955188fb73b50def202ef6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc7240c26fbfa8ef0a8dc776bcd545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e54c6f6f236622df57663570436a4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd039e7d039705cc5ff2dd40a1bf313135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8af26b84aefe2554e5c8c545d5b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57197e287af832d3d3c29e06c47aae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c071648196c9cca2c40b6d6d538aae0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5909e1470ce91f84c54cc6aaaed5a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d989c998df5ad8e93fc4b2f355f6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c66344c5838335639f63ddd8f7d66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395245635cee4974750d74f129b0c11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd62fd2e6ad4d1fa53fd56f9de8c6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5792be48054c4ec90176e33c70a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6057d1bd93cdf6b812b13495e12b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636ba6fe92888a44bf9bf13c91b5e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff659390b336770b58db84a3d88d89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90374ac85bf55dc01439e287fe8dec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0700066dcf6ee8c0e29a8bc12c2fab2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e80f3816d9a8c74fd6c399419afcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63b65a0c40b05cb9f1e5882bc53de8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f88c50ec38df73425133e8b70b80f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d9b6f3de550844a35ec59c732d539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b100f1cb2acfad3cfbb569dd597c52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799726ca7ae920da626b73928aa8bd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e203f551f95f6c6a0a99542dfc12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55ca3a8d0525549277d5dcd93f7f1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b6ffaa09503a4ae4076871382c2f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a040208dba536bf51cab37ad105b8c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b545d1745ae40f70e813167352c4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df574be19448523fa7990a9bd2565ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf05af5e64825c732ab9d75b991028f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda16cc33059a3d2fce00e403ad45db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2eb0d85dbee5fded9ba9bac373282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17434ecaff9d19173e2bebaf735daf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffbac3afed0bb5efaa65df1788742f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dff0af98a7a0d4c7ada10b662aa4ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a82a8ad8b0aec39f6070dfbe6cd72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b40ccc50122e8013c171c0afbee3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262df291eb6e5c187e51d94370124bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f13b9f83b9baf8fdcd4a565b9228171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac7374d90e302d1001b93d970f74c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02517cb383f2e255df441b2111741cab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b473850ba4782db87418f75d14bfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96081e1b8aa932de22d2a1f14541d3fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744becf91a538e2b7a8a9d76fd6727176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc799f5324c56c51fe0c9a4ee4c33c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab39f394025b42ca5061a5d5b0b589d178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>