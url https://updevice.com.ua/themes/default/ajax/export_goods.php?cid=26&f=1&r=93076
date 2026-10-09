--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51917177ef11ac3a6081f3e20e75b3e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86edbc1265c019c8d9544ce7f7574b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8674cd7c74b2ddabb92e91e286713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad72026be6c3193626bf81083b68b0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdfccc64c2d0e2d8c8e79c3b3e64bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0d5d2fa98f89b1deb1dd63b90b7066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f1cd433c678ea4dad014e9f7b65417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c218ae55b2d1ef6dc3ecf6f0e1a958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d2d7e59303d94ed04615bedb464fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6f8f2b0364c3b43356018810f4cd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5071ea020b4aaf4aab7da00f069a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1139e7259d16d9fcdde08ba24217d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ac38e7ef97ce6e663a196de3adc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd519a6304524d0999e32bfd97af7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c858abaa25c95d8abb6daf2f55496cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf391914f3e8f3cab5a6653ae4c24616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a61211fa14f88896b59d5767d24f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5318110e2f0a1496b9a8773d9c600f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a50261ef935c663b384c28d9d58ecb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba4000511980662f2eee3b27a9bfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f42e7b84fe21886aa2ee7b8f63c52e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d6927662d07d08dbfeaf7054ae1dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c8e47d861f1977026dc010a863ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b61b0b0ae8867ada4d7dacef8a6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a888526b072059e052793b4ad2c95525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f00be4d55886e3782308db91ae33226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071b9aa0dd5c49b29c14747755c8e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc0b70d6096786ddb8bf9a19adb7a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8a91568446913010c76685b10004129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9173950abbe6615a14d40c95b3542430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f268957ead1c0164b03d7cc2cac4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b0e5048b7bf046a4e9ed493257a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29134120e876a7041dc44bb8fd74895433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae51cb15b2047a8cafb328255bd0f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c85e7dbf182ddd173872442b7695dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c033423564a7ac7aa9ff8b0e18b6e9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331611ea6c98717556b2b0996cb3524237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539394f86f05f5bf407083ca5d9a963838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b8d93e34af36254a484f57862182039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b295f5534bc10ca2781bfac643c276540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9e21af80906f1f44cbcf5eaaa16e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3e393ca5f54cd8e13b46403d806f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d31cad047b5109a5f6d4ff023d4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94278612ddd52731502cd2cb20a8e49e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729c0ed1186e191d061c8daa5c21bee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a6da3c343b216fb80b159b603e74946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b710957bd796df9e17ae4c2824aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61a32bb4343ffa467f3200ecded38048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98809c927022202535286bc21a4680ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52459de9a5ee383498cee1aec0a685d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d95e5b331c1b71f7fcd2f2787f0d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a63b79f19849bf7f0efc4d11ecfa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28818eb4750abd86aca599fdcb33bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a962bb64f89446c2a4ca712cdd9e0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4b2180376420b9a5121369b96aca455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046025c78f54bf96cd6720d8230e88456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5156d7f6919fbfacbb2a6ae93685957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240e2d29ab27bd9cd90ac66351e8d4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1cae5fe33cb819bab525feeb7e4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3c595eab4614f95f41cb7dfc0bcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38defccee4b2c9104ecea02c7fa747461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3310c55c4911e0e1cb7cb34a66276262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb37c311b560f2ba40a9dfc9cfeb56a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb963499c44839c13f23547e582aab0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e06205493d00f3a520af5a09900e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fdb20c02b94a7af0549becf61c6a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cacd876c49229e35dc75382015f3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a6b94d11cb26084e1818604e330c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8245ece45df198e94a6e65f597766069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c583b8786589b4235f3bd041ab5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbf7bb162407b44183276ccb3a78c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781b2ea1f2c99797d7d4343e508d18a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194c3ebcd12438c9280575779e09e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04481406d780958b6de7a62745fa5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3439cc9ac4aa451fc099ee8d288b4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a1250b9c6e0b9ba6d56db658a683676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d321978f40c04d228031aff951aba577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e2536b6bd71f5978589e8905ea10278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664888080d0447674bb58ca3d80fdfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ddabae7eb94bc23a44ee1a412ff2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23970c9b884263bcb4d896d383cc984a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081f1cf1255ab34bbe1f14daa4987d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e342f383030afde7ad405aeb39fac6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401c235789de3d313ad732939d2c1a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bcafec47f290034b6ea5d9e60e75285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0861ff38f27d396f3ff8194d47a2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07710d06d1dd060a4f542cb829d123087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90764969d4d4a7b40acbda2081f8bdb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05ecf06ca3a58e75dcb1b343642d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818201b91c1316dc9b44455960b74e2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe110539788a8bba5aab986548016ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cf8888df191b00e3d1dfdd6626c2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8c2a4e430903d37f180e79d7348c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344abeb45bee09150daf0da474ff267d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce4a1c2e5f512d956dfd3a07e5a2a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39deb5e6c3e031bc0c420e9b120d30d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121d24d2992036591d7c950984c2bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965f8730efbb2891448d38f15288a7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39822c095e192cc4673d54dcc40385ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6904dd5729f010a6a63fdb8519ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aa759be16b83e9a5f4d4cd4741eae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea57c2b6e2f92c5d0dba612c1d66c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cac72c72f92f647575464b8b22bb91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be43a2ae10b676331a399237b85332104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a0fffa9c29c787de1a42ab5dafb2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38314235a7b9e07cf91a2f26e60357e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdffe3d880f7f5a802bf6416a131ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b7cf986794ad5e7f9a0d6c659dcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9d4c6ba06c9b3d92a2ade2b865b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018e584356087868b371cda1588c4f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80a44671646fd65d4266a69a764185111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb046096edecb82cb6ee81a632d77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bdf00c5d12ffb256872b5e1e6205e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d43a9af4fd6685ea3fe554182f5fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc6f5d64ae013a1d89a9656235289115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6f7146843dc7694f545cfe2abb64c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044cc623229dc4dcb611b0b3586a4aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917967e5adbbf5baac7655a1d4720edd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364df38bd1ccae60330f6d4a4465a229119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970517a3be59c19f0c3bd957895e0d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac59f13ed660f47c9baf4c8cb18c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef30f68070a194a96ff9e22de32c37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f837ed8a229e18226f4f665d4031e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95291fbac1a42f500f9ec67199629d86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7d740673a914bc6cc82b62924f75f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a695e40103269e3e0bbe2d5d7d06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a92eff7b38edf6776c17e341380ee2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07db554dcfdaa6f7bc055e11ef58d23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccb4e830c58b73de16224a30760bb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8449b7cfeeedf073111d43a131c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f7d0c6cca6cfebcfc27ae9a891a4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f35053f927212c41d08c56f5b87338132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52dc120b0dc375cd4b6d21ac78be82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c655741118e20975f401e504a2f47d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ecc8bcf21a4689eeb67b22de1887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b66323aff62505cef5d49de231fd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10353886cabe0b1e7f71ef6a96d0ebb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5ff634019558291fc867143767410138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d3faca266097a023bc70af9e48635139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3735026479b39167829627afa895f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa64c5c45768889cc84761b91ed6d94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307a7425db383036a8cd434584c21c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c28bf79b2583500c38bb3aaf5eaf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3448e43adcba0260f638eddd7c89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e77f1b6a8400e6674e1814dd7c401145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db707765f6217b70e5b4b82ff30bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f203a1200de1f68fbddff779e0735147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1f5675642e7138733a41fd752bb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d5420a45c78b781f56e28f3be4b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa72dbb02da57a53e70d2f94aa7538150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b27e867dad1f7060e46ff425aea1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc78999d16876f9101608f1249d5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca144a48d5cbc7fe011fdfc8c32cd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97591f37d8d4564cae745b6f3b928078154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f574ff7775b8a94a310cf98c065353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a84476673b3c664cd875b0edf31ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127605bd38e2a92609ab5d202ebbf08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637dc269a5dc72a4a8234abfb24506a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1efb89499cae094e8e8ff2c18eaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c638ba0a5e7cd1858eb809192b0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c8fdbf2a188bde8d9cff47404100161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b41ccce4c83a66d14a4e326278e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e87d6e7a92b771580a521ba45aa0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aed9d8142cae3daf4c97b0a6847a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9482aa464e99910a13490a8858fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9db9b06fffa4e8559669d318c746e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d5819c667113a2eb489c8682f426167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcffccd211df2371666a40972653ff3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591dd037f6c808227349a9f685dd9b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d725c41f6322e665d3b7e84d72db482170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4f47ecffbad3779308dba676a1e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1305ab80904c0cda22832150a47f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60107a94aca512c40b0c72fabe50fdb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae23e22a669aab87f7832f465fe638174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902343906afb1b4c8ea33a09900ccdfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17856a621945a45c97395997f3455b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2b9427f42ca0060a9b8347bb5e087177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743c72bbaa389cfa9dec58d27376661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b10f8cdc77e2beaf015eb5ab1db644179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8abe7531ae8121be2312a7dbd0339e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565527207b741d258f759f20166e3571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f370e549e1e7d7fb1fbc583828172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7040627edf8f0dd45d9d499d73f5643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e6094d22b8250d04ee605b0ab23a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12674d620aef9b1941eccee14a006c335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d9ab6b89bfe99df04df9ef65780bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76df70433a87671e85933fdd2207f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86e63db89e1b05d1917d1c0e371358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeac2bfb0ba394627517f078f51c5f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d594a8fcd1ee79261eea9a0fb9e17a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e09bd629cb57b5b59954f52944476911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d27a1bb84172f415a76f6348630c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a71eb49b25f224dcbad9ea2d869a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c96830f5e4d4de9a2d16ef6fd8f5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ca28f628ccce6512405018228b04315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da428558432addf91db4a0ef45830c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2055a6ee1348c8883fd533d89e51817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf3abce90a08074dc98c1b0eb4b52618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71136a3dc7981aa4fd465faac82dc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103fd2e67bf11fbeede15935474388f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28222181771d49fad6a81faa068ce51f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd925e0ef77126f1b77e060477d9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852f4a7ee9f8dc450efe83474bc5c1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc6dbbcbfcf956f39f493b8cdf40b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443387fe8dd26ff9475cec79789b797f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3f009e38a55b77c2dd8835b6c5fe926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35982ca6c2cfc92c503411660b6ddc6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a28fe6d436388a191bb7d460bb64e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a5479fca27bc3b3d663612a16262929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07405166f7063d6d2f7a8a2052e4947730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcfe19cd2babdbd4e451c5528992f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189429dbc258329ae99811ecf44a234c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c73c656f5a2b20ebf6495ae5754933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd42829b85f50383cf55d2c7e807934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46a86f96b9c91797b2de965b63b01235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a430d20af44276480e0fed8ee35c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ac680cefca26978ad7bf3e7047d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabc2fee056fa64be186e02e2a6af2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc18e45efddbc15da86b0c258302f0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa354ae9c7f30286d1ec5154b837c2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363157f3b2609623864b52c825d6999f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083f348461c8751243e6f445b2fe75142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22cacff6e0921760551254f953c69d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189e886eb8cc8228a39b53274af3c9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b066b568ce69123cf3d6d3958a3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816762da73bec0e659953983fa92dfd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b346a70bb6af9f44ad13155373b9c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231180306d1f3d154bc5dd1d637debc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf59bf0f14f52f25e44f397aaf556a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250a460fc1e8bdd43309488858cbeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaa2b8fd2bc9cc379388b72f9a517f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddde5db1b114127f002fccbeadd810452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be2457f7c2c9a904da83c7df4ff64a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924f26263dec24f13869955bd5a6afc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0df5f4cf9fe77442309108a9bec16e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375594b8ee883d86a76c2c3922239c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356727b6cadcc96f504b8d806b7f6eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb685119d3f1d4465bad433e039376058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528c1a3ad0286c5f371fb92c2aa2eae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76594220b04ce761d82403bc235347c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6468746c8824e1e421e61c9a80833b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c508b38407c33b158d69224ccd7cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf885eb8b2772182b2c55695019b1f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df09149ba4287c0c46d61af7bb24de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eac48031967002db0b10a5b5ab76e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604cb72dc1c956324f3ce6cac27d04266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ac8a68ffa633d3adfd94b5d87eff867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8cbaf83861d28d206a5534630f21768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddffb753d726854edfc3ae29e3d4fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff461fa52f155795d32f5f4503aa8e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652fa16b3d44485e1c8ff26851980f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c994688818b477ed0e2dc3d6499cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30263577a3f08edf37674ad60ca206d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced5cfbb561eb8df98989b0f58caaa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961034b95788ee62cc948d510b996aa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c04555eb31e916151568a7343e2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6463b6c1fb260d229d8f1a9230448577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3acfea9ca0d6efd7cb0effecccc7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de13d14e0a6df0cb4f19908fcdd133179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e3af2a555e97f15c1ff874d576ea580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f50854c20a868eabd6c5c539d91b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff011cbf625394c558e03369da521c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60843af9f22551a859455569018f9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5b97f6d1e602a82fbff225e8181584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6c551a8d7375b4b15fc287f945fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa20c5a6e0fdf6f0f7c6962804c58386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205b4abeae0a9be263a1adaf0bedae187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2fe9b3efcee1e80fc3aad969333fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd8e5b673dd88f4848ad8b70d55a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65fd59a30cc936026f206ed8f17cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb668c358020ab087edac3a21e6a28091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f02eb2562bb239cc1789c5e85ee092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a024d2b5456943ccd4942a3a0f2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31e20f6da2b01e6a5b1c3168cb045f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b66aae41b314ec6b64615f695033295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc3429356d43b5bae645ba9b844cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe3e940a56251c7bbb14c92ad9777397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd5fb25a3960c8466e39fd2487a53b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b269dbed94052232f252e478344c5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff801e77d644470a418851858c2c4b46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d564342833be7651821494a8a9956101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b87cf9dfacacb0ee0d786b361cab7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5314fb361bb9d78ac00bc7c32f1db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a74d9a6ca4544e7ca48dccfc81b960104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25507a4aa8d76416572ff5b76a604c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803eddfb92802e24a3a2e7c56efdc84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c93d4f8b10b9e8a12e754248a59577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03a3c19c01029ec9684c864e40be1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4a3856a0e48852dce62c41f8966d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de90a2a507acb96633fba1e0fbfe1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcba3b5e68561ce8ccdcb48ca12641a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bfd7a52bd2b87db7cb303f2c159a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a6a9061e8b018e106e8a48710b834113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ced7018c26d18e085dc9207c846e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58191e7e19dfc961a82ab4afe95637e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f802ff8eaa4b3668632eaaab0010ba7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb93d51f5de7e84a6b7645b448a434117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042f3f023c381b033530efca29f1cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821e525852fc982915fb8638d20b68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03555650ddfba762e6b17184d1225c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3dfa764f8a5668d868437ba41f412121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c859eb1a7359becc686791777a77fe5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf073a52c68881fe1f1648a50b042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761736acaf774c2c0ddf893ea26555f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb74e0c4ef742a5f18ebd6962db374125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8ac970defa86a391135c99651e36b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d03b9bae48538a5c348ab05a83f29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7200ad1ea046de8843dcee806ee09c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8553c1d24fc981fc76fea8d4da1aeb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920adc9c00f1eb0d6b417aeff4f98dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb534c657cb7c1bf44c0ab757fd58ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f14c151c4e09e4e2d441a7c2a84b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071ceae62653d75401813da4de56639133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d7247dce2c66d20bdf4233a840be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123dbac62865cb535f2dae3ed1bcfa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617d2bee91b579e3931555e891b5a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac2113289123d95cd2cc00fbbbd56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6807e5d87ba6f0e8c82ee5b9fdb33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46b145ef1a69f2a9b4e62f9d314254139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ccbbf483203890d89a0de3c0b709140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a349f47bc9276e70cfbb5e77b67f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37c5dd631db3f4bb19bd301556ed0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1da5559f10be9e6e888036886dc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008af883fdb9ee53375beaad695900b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e9e33bb5ff884f864cb6ddcdbe55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c7c645dc1a4c334fc4e31333b3d9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb147c0095d084add2225fc66c01ad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07c7e979642742a9051578d4e7cce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba262b6890b20c68ee68eb2c01e23d23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ce27601c5aecf5889f09d4627ddc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ecbe3035fc0273fe8879640ed9efe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221c849338266a94752705eaa0ac54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405cf9d33441797d1d99485837bd724153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4dc8d2c3aa7afaac18c9c0575368e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9443e55152852942206a9f0af79e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab73049e04ddee757afda9f5b6ada02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a29565a2d5b9dfa5438e9e055b00d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a50fd717541feab30479eb7ddf791b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefefe327f678f78631f0ec499d6437159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9376dc9a4bf90222417b3147039c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644403b9e7f9f6ee1f3b5afaf6b7cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2877f28168997b520eb7ce8b28d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3dcea7156356b84897325d1b6607163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ae3ad3b636d6a973d73d6ea90a3ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37731f090514ad76de964df2dd61f56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de5cfe50f589eccb66cc1411e5dbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ead7cbec0437f5de6f62c3c4748bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adbb633c2097bbda0297c7e1f8e587168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bab52ba78a4dc61947bdbbbbddd42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05e88943d26ef0b983187bfb65c43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fdd533ebfe76671e29a98ff6f3129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6730b1f08a0d3ed6ed354af736ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8757ae0f9123645fa4125a0de38bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19a6cb1c8e3da65432c353e661835174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>