--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43612d819c146b9b6d76ddcd21370ce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a5dcf89717be5f24255dfc8fd0042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c729e315b7e47022d9eba0c05efb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2febb450df31c089f1f1757be39b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f9cec7f6db1815d49d9de7477fd175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b17648060581bf2aa72c834e982be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6dad85d5ec9ebf265bb78adc7d4227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49650897fb3f3b77ac2c368595ded8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca57437da3201210ccfa0336e0c9f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5e150dbd1569a2b98b00facb7076310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de01e30e2a0bf9a050e77c6b3bacca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcd525bb037a3f965014160f5c008212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27ea620664943e67071804dff0dae313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4794ab388a939f7a881e2c507bc91714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978ded41e76c4bb617bc665aeee347815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15396182d47d2b3cdbbafff89d2c549016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f0cfec638ec400ec8f7706f5624017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00298397e80a98d7e0c01ca2427498218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914e50d9f4ba99c7e089c21dd3473eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb97e9c68967c8c05c6fa613caf06b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d917e6cd64c0e5610b23967e46136221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537411adeba0f0e168aa1008ae0df1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd3205492414e057dbf23ed3cbde1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c8887d2a908b5cdfb510c54739d6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9db81022b7ac7f8ddf9dca7fd04ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f047aaa8e330f8e7cf920d17a091126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342292e8f4d6e849c3e0973de9a74e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93580cfad8cd4ea4bc64a3d9baa287d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc147a203e9678ea6ad5e7a57db267329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9978b948136343de05d72a7f30c6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef75a62ef353310ae6cf4fb86bc3a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84927a8d0092065ac3784668d4483f2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4cc7a981cfdef169550223b55a96c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32587c1c2fa01dc3fc1680e5a9409a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3e573a5d029f75f3416d1f8b3087835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a674d1adc27d0d53a92b0fdc513e5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aa8a302288302be3318465d15477537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aba381ebf096c48a6637e8940730538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82d6a13b4ef795b8d8a5e298efe4e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384f36825a3bb121e9e427377fc15640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8034d0da4716ae2b5cf2a915ec99b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ed0a8df49ce141bcab3ec3606698542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e98f328f4753535eddac391be9b4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32428faf652dfc38693d3f12a66a89944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebd4e8114aa9732f89cae215fc2bfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abaa89a7a4e973bd1223abd125fca146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449bf2564c1bdd833ae94be7d48053647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75f4e365796652f8718b0f1b03045148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db9649d15522f96268f35eeec166c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dae06c7ff33b2b504694bc64e0ae250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157678c084f87ddd8fb3bf5c23efff8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356848a40d12666189a482de1434eda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae68734f91b8ae3f035fbe4934846c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f7e726cef01cf2813b54e42917f0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9ee858f136c2a648437a7256a1bbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee7ef2410000a921ccc2fc18a169f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aaa9a2fbefe58314ec9947d6e8a0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9cd4b942a6391d7a976ae59cc594258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525373c2cb68f3a688087b883e417859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e9d8957c5104f44ad9c7bc07bf4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d1d5b5fd17c14acd04fdf71448a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4d622a048426b2c2de299b8f1bef062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def3225540347a766c58b50a9d23a4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0fd3dcc7f50e0a12b208a8224cbcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfcfd5d0b2e54820d891d1d0166d7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d915e36239a6233c05edfa6628c9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00811b52b5d614d7914d1be869b15ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbba7f994de3f769880240f21ad989768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91fedd535a50cea9d3af505a1a19c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23285bb8f8ef0250cb571bb4a1ae63370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f79fe081e01dce18357abff5a21671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad7ca33c70a028f4f20ce6f791db472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f901d1cc9775b3e23e466040ed8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44412bde122a823ce70cbedcf275b97474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abb0df2d5d9b50a17d629ce2c276d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1770f7da8589376f51c6ee679f9f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c52333d6654059a220f95a3c651ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438a89ca978065e4560415eb3caf38b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fccaa5f864d972131e00b7df78f4b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d23aaac0593e8bf35e63d117b6792480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e417d5e740971308c422b186445c4d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499310a8d06dfb5fe51656c2992bf41d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf93f4f874b381fd292f918833661c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d8174a2e22e8a75a87dd094d82e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b15690477120009e8123a817ef39285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11699663a4073dff5078f3c2d3ebc9ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c20745f1a391fdae9c7eaf5a19ac387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e1a2d6b27c6a346852545f34855288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20166eaf641d66ec6d6d80ae1f3a6c6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863e2ff84344333ae335bcd5637c1d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e51f55a5c2165099be07b5f30ef891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157d0a6a5ed6210e92c99a09bf1f69892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be558d73fb9367d5d76380eaeffc9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3dcbb0ea24315d2173569b20881694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a1b32ab21886128e96bfd91a21a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe6a61ec3cfe10395f86ca0c0c72796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dd9fab52326a9279a3fd567adfdcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2563acde0321be68a07741082a552a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4cefec0b9e0968d85ee2e794625f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f580539d3930749d8006cef8a9ffac1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d054259ce7c015eef78e086fc1127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04b1fe8dc3cf7f9c0d354d41295f5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfe2b7b077d4254fc768487d447445103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee571da6b9d62fdd5e2786e02e9413104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db587a9af0ad91495adeec3cf097e0a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683a5448654a7c62bcc3c596398849106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730ac547b195660a06f960b5cc658dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea324b6c39299a24298315945c8c13b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046dc19c8823cf29af8015ec0c94dc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf83a4332e1b1b9242bd2969c72dea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff4e1c0bb0cf2b697096a091489e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847121c73119e99bc40b30c8773f201112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1884b6d0ddaef351e220cc6db2a54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e4727806886eea69b8a482d7153d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341c0ca3a5a4d87a035366b6284c9ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096267f870052f57a87b79b6e9ace7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252606b07b169a02d48017fc2340406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ebb8a56ac2d0c2c0e757fc47798a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3616ab3b307c414de67518afd1bb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2219e94613de61e2cc46ea6f15beb4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b91cd1203bc6adca4a04b0042c1ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ce0d756f6e0702ee85aadd26467f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb54068e9aa3401fb79cf187d52241123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4b5082200cbfe2de84f1c12ab96ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ed9816eda9b69076922a4f9a9826125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905ba3b4a801829a12880e1b4aa3944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b0121a56df9c025d4ad67d2caa2c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45bf6234c6609491cd10129e78f750128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb2238ee40297dd557fbfb5d4c0976129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae1c6c39f41bbc1ac8ceff196c4d4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd87cc5f7a3bb0c0113b4c6f1900d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc61fc9c63f30297bd73cb75d6124132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00e7056101781352a8bdca71a4ab31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dcd588d5b73f3eca386790e22ff49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb840af9f47c5b96d8363fcaba1f2e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158557f0dbd1521820d4a7177127f53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f161caa4c5733bae5b28814572f2258137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88197169f401721e80141409a7e47ffb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecae1ddd3a18c0c95bb7e7d69b1b59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13de1e542cf4f07a466a3c0a517b0da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46413e277a7a829c395040f76eef2a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e54f3cfb6c758c32423fe69c46049142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0335da8de3cfe2547e79a3b811d39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f1d27c091498446fd74eab55a6d68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca6bdae2728b1aad59b1bab019e7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91575aa08900d3fb4e7227fc543540f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c5e8f0a6d507e9099539b52e0073147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738feefeb0c104ed39887ebdc65c6cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633736c2d8dfb1c363e59b8e4b40e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33504af7fba84babb5fcc11496bc6d43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b7cf80d6b8d3b983cbb908f2e12a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeee6fd41bb77c349d80f61dceb29d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd39b62d1d3fc6953093c7a068ca7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de21aec5f132c396a8111bafceb1447154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d44f457104a5758c4064c9d1e2f294155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0f7af9d0d8a2485f54fa0500521aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69938b7977684479757231f4abf87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889207b8a20c65433069bc032d39de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fbb257d1ea1ba6ef34643af47236c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da99a007476520855ba824a33b6a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0713b26a5ebf86f6be3f4c7148c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e2294d8682c2ffc34b6df1ec0aa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d4e42c2a41592083be610d195b32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475035b7c7f22a8909881d23f56499f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d226fd27c17a608844e510e5336c70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2851fc5854c25d2cfdffe1b8bef1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36147ac67aaed1a30df7adee90ab7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c436dfe48976911617dc9235e781b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8b2b3da0cf849600e6cf785c7e54c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e558022429772dd2d8a847b214c321170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb680a0eccd5069e95bd2eb62217b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcad2f28dc76996e4a7f9d3b9f5d640172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8419e1004ef77fc4e23963997597a42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa1edfd69120e602a4f59e454ef17b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e943dfdf6e6dc65d8b9212eca83fcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b675a35e57bd950b137bab1264b212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62cb3e81ed427611373a45670090b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487db7d8039867b1529440436e41c1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6af15bb4f0a710970c62be49a5314179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507e4001a0bb8bea4e5e034f96aa928180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0211d93d4403c41adfaac719e1cf1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e6dbf58f5e4e84ad02f2b790b406182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356970a437e9c18f20e2f111ebfb1df81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e664693f7bf89e1b6790a1f8887bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655f3b1198f3a9322eb3d465cc45c5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c9634f6f600a0fef957bd86fa66144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156b291ae853d4e72f766cdb03e6915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93cbe8899d4ea8cb25c4ee8a161e676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d889fccab790981e823f9c5b86e6757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab7acca02cc85c46893334a45d1ccf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bff7aae6cdf6d6bb489abf6b2a7f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385df0d255110b104a1a7b38a1082df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b2e863fee82b3debc745c8ca886d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285968d5943a3ef03f8b843d564de912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1d592fc620fae01335cdd3a4140113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c9abca991949e029b9c610b43f6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc1000396c7aaa8a786b0c1869b45015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4487d38c13e1dc93a8d6eb389b1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6ae7268a281235f66ea5fbb8f895917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbe5a72e166c49612f2dc4695f562118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434182bccab9b49fb28fb4333f0e73c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c319a43b00007d049589b3e3a8daf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b8bdf538cc2d944992dcd2285033421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b92deba0669a9d5fedc6e51931b2ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c638397e61beda42289dce037bbec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3d583e69982d720ed7e96b2f006ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504729820f606cd38a17a08f2749f70425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d814db9908a3e2586a3cdb2c315c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f16d3861a0bcc0f0f4f5bf2afdbb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a58884fae42e56dbe363b18e3b3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b69af0e11a51824722489c63b48929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea65569ee8460b5d5bc3a8c7712007030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f42d391e9fae0e4af0430447f9dff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c9e988107e0d0b0681f7a109074f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f7281585d0678acc1646d0bafe4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed47edfa0e9d26d2ab48bc971f1f6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7c69d97387900cd2274ffbba1513a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e993cf424076aafe76eea1321053b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df42bb2da669add304fcd7997916737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9cbc588bc38b4cda979c7b5cccdd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243420c4754dbbb97709298e8d40915c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f1c7d6dea0138f41f540732938c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f450b85f547a55509afe650111ad2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad8360ce68d450a5212e468c28883242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec8ea5920e66bc16a39b92eef0abb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208ffd9725f7bfc7afa3987b9de3fcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ca55b0065d6c8b7d359cf14c879f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbc1ce5de53d11531a0ccf87bfa85146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e0a8ca0d26f25d1d2fec5b8459fa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f5f754147e727771fb2110d1774db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa9a0a08f359962a1b5022f4c65f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc25d30ce4ecbf345598ad6595913b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf25ae4eccee81668edcaa6dc06f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ea78fdd0a886a31209a0bd6088ec452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fc2358f5a581d9cae1971ac84757953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9c72cc5c1351f3d1983de7deaef854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83683e345fed685150660adefbe08b1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d480cee720ace48d3edce6f6506756b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14ef24bd4deb75f7ef36587c61a1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22614ec4916728880ce8afb2b9fa2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a05f4958518d09cc72a2aa101308f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d7e9f996b1663b81579eec3ebd12a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4e625de836c2e5c62d5934f5cd4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dbc53067f7b31bf09251a120e1c8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870d245d505391d56ffe920239a4da863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb234e603e04a407be3507c57aa7698764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8dcbb01e2f3a442e9fc290ddfcab765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2df74e228965b99c38cb3a03c90c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf61c00150c724d2bd226ce23512d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37593ab067fb8e6927358fbc89b32968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25ee60f91b6812252ab38b4d0cdb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e16cbc76e4d97d208b0226fd6f7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835e5f8407da0a4456d7b9921c6a1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30e67548d733589b19e882f4f4ee4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f9a97cb4990e25b8d73e08d98b4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1ca21cada21da0414eedc0e5261974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912aa9d0d4debd021ac0bd7ddcceaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95626d234ade96b7d37628dc6c6a834976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee253272a4a22b3c5bb1db93c7ce9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535e36e5e7816691a4e23efadbb75eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc457c3ae395467e3fa5220f6cc85879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6409ceecb28834cc2ebbece9b131780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c249c41abd186cf448a0ab68903fac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aa01869ab730468a7b3f62e921b6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200bf4e23beb23e15e8bf06bb1c85b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1810ebb900c2cc569e3d25796b9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fa58122b58d255301cdd34942fe5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f9cc885418bb15f94cffc242edd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bca9b02e865a2609146622fd8be3c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f3b7cf275f239997afd282f08af0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c695320972a612027d5fa70ebe0ad589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305045e527a2774487db76ef3607b9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e3c221e9c8863016bff22ab0ac0aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3e8c309825c7aa47fe0cd0f76bd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653675090245543731f076b356c879c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e188ed81f1566d0c256c6f5b9d2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ee28947a9944ccd874dc44aab3c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605cdfcd1ad6957d1a205a29391803696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f62cc2ffcad1b2e6d16fa8ba2ac5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b21c5386861c1ec4b746e61e6f12a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1006e44861b74e142d90e211b6dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6208ab76bbdf1e143c43419e539d477100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5a7bf2699e39474fb4a7088942cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac317cc95b35bf116d1a2148c2162b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1a0beed96d25224aa475acb1f80d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09ba64bb5fb567c7a6dba7a7d5841104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567deae5090dd6352b17828a8870fcdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd92c613d7069b20b6ba3fb4fe037106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d4ebaa544394b60c3e701b9f30eb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f996a2645118bd4c01b299b8281fca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119d8c874c478e475aed1cfd855177f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209678ba9ec3343a975d760d5294f373110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b9a81878345f085a192417103819111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9524211615e1504cf5531b52ef031112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e1bf96a185f77cb0b5c4a97200db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2a796f984f9520680da78f72a0c48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ca8a60101b86573c2a0ab3fe0452115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb387dcf9443c36ccc2d8c54b3258d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8564614b6812b96dc4c10e53d9c91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436990224963cf0ac262ce9f7df22317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268cf60ea3b595b02338883c29b1078119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d464a027d8e22a494b4c27c389ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b620eced2c68f029f26948dcba0a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bcb2acdd6cf0dfaa231f3b4d8fee0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61a6b5596623037db279be820f7229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9422360e19a162618b71f03b99674fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1b6f50c433c1416fc38cc30f6b8b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b1af327e99b04700d38583424bef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b22079b34b717718a0779e3a7f058127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085598308b36c41fabd890a15ec1061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecd2214536109992f9a30c99dadfe4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b816758182241b6ce6150b4137395130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea47193ca80ecea8d0bcd8a89d109131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbabbab37905310422e1d302d60aa55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5c1c2ba09c7481695f467e784f2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571dbc9fa99765307be8cb0aa52aa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98722a22bd39672072c86d553e403534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec2517f88cb48856c9c7600f7e9cdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3117e4e3b0c0a1452b3424250408837137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4e7b5ce656b7a011948643e77757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea01d805a9c6a65c40b8eed515e6187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d021cac87b5b48d366817daaceca97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98694374b5c6307a17bbcbd9bcf73543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc82443a72a3faf6ee91f0a0136e824142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d83172e1919a59249ddd50145c5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ba4b01dd93918b45e419129bb8ea2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75dd14c90e396f533d41206848ce94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5bc438f8308c73103cd07c08d7de5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed037eb012e7288a705eff1d8b92a4ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af882e967333d2ec121785fb7f75ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2d2ea0e8d0ce9aae184cc26d179e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f61d878ed36f910a6a2d8c745ba31c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c10fa58c83e7af13472443d5d24c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4f2e3e96a3d366add7fc9ca7adaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c522bb47791f80b6e840123398cc76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f594ec4dd619e9eea4267aee4a2fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aef5cfbab77a4569a756d63c87d50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe8ce3a5abeab0dc82c5a966c89c00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef369a8feb4ac936d4b6b762c3ddf22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010636c5547cc59a00f8e7699c6c600c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cc5e74bf7f7cab321e95e9fa310e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a055d89cfa64b0d0241cb4bdcd52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa31056d317a17d8135e90954ab9ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bcef038f41e43e3aad21206c9ef53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c801ab12db1be480137f21a3d92f2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdaac3a4f4a270fcd5439f14ee654b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df57e0a918a7637210f1dd65211d88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c2abddcec62ede570ede946a4583166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8d73d6d083d6e4d431ddfec6875ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111313e9f3fcbb07e7f676b0a4527b27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc27cd163e1ce152cbd9c2c7936fb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6b51dc9a90965c3c0ccf72965a50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93393e967018a2d03f531e3c2348fa17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c906fc2fed764bf323cba8fa1e285172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c042c533c2a51b79e0406ebc67767b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939b236db86ce49850ae09798ad15e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>