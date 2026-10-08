--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07f2326faae0c29938292892adc761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311261065cd9faf9651b4d7ca6e2cd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abed618eff84d40542bc36ea1f47a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c6f393978a8863ee472df8c63bf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a77d4535ffda77868fd12ec07e6fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cccf0ef91f06e18c7511315369e7cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e762a021191886ff3c7230f40a8abb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9ec0fcfddcf14cb6390e8b0157f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e3de0288ffaf8f3e8ad2f0bf42b169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e76968b739ff6e3e5606ccca49e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c8b440b7ae733b3cef69e6e92975f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f922ad18c174b866932726806bc11e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0fb8ad6b098ea48a3c210d46cd1ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51254590f2b6dcdcc1a1c30dfb7e9c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1443342e631111ea2079c75c3ecb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439669b2ff51a5b6c1c931f9120d1c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e822ac834b1641604290ed72a791117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6991d1203edfb0e898c5dc7f6a00418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29478137db5a9b8b4700765ea401385619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fe9b705464bc24c7b203e1b97701120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da56513ed5caeadf84b8bf66940bd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fce98e6e8ae805d4363728ee57cf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18987d9c32072a63b3781ed9fa9128d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db9a5db67aae60cc906b6ad00339b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1814b868ccf95b285be5a626f959e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a9798ddf3c533a81e9c087a5d90c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e14687b7297e4e72155e98aff43d3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcec78296f18a8e99eafc500d18e5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1857193e3736b9cbd42e4b47bf39d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd555b106c9b3896c06a3bbd0429a2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0796d75bc0a65f19aad58a6e017ebe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaec7e4b389b6527a557b492cd66d1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6801c45d38536522a650d69a3ded5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b25d6f5d5fff4760537f624319c1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27bbcd8bc97c30440bf3b49c44836435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d129d700c06bdc12d2a3f764118e4d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947922a8c49d342daca83a71a7a3b6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e518ab8b6923364fa0558b05b2eff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e0a3bd39dfcf5c9f549490d8dbaa839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a8f66e108322519f9b1c6783774fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750632c8193d176d4e7c1f17d4ab4d9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099c73efeeb9192f9397eee278622a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4c3b0d5e7b95e579dbcf3ec87d0ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41d19b0f88d52039bf5f674885c3ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fad9e93adc17cef61735eff7a19ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c159bade382096762d53816868e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9214fecc53db64ce406800a68d96a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3613091e857f0df444fabe020a70d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab3663179dd571bc35c9da2f1df7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2034a1103b53f83b14ae6ca2886044550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd6efed32dc8510e40ff758df5a41451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae0ffb9f2e79f7a9267e9e178ead552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b118594b035e9b8647c840df659e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99214cea0deeda54e72b0877cdf1633b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f3f69f82c9ce52573497330ddfe7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161204dbd6cf20a897714ed571c7428b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710befc18a21d9d68c1a8df6b5afbef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0353f728d2902ba7e6f0a484c88d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7170bbde14410874422080e34f4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdead6adc3b0424b419899f7095fdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb383e65a7357ce4393f454fd7b3a0a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644b5b25c5edff048a3b9b2cb666c2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f301c7c6013ed88bcf39f8067f5c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c43e938845385624118b2303767c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12be7498e645c253fd4d7da1408a2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f13674d7fd167d1e7d83978f65fe866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650af81117a4749bbf31037320f3c9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a77643d7f3780621a6b3df1df82a3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc359dd507478bb4652985c216039169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751963f20a9aec242f55b454b8457bc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69415a22b76b2438bf65225674678dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbe5143741610f1abfc3e08b0837d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff934bd0ef7b208b444a3cab020ef1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a06c17b30fa736869bbe27d201b50774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab448db4251dea39e4a4d79b1f66575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeea5377a0b2a3504bfa7c8e5ec38576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f1ccc6a32f598b47a82d09b1da67977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ccf205788255f1ea7fcaf84eb9ac178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f66793425ba9ab9e727a0ddba97b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df854f9b93b956f643098af8e3e258180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3c36c9bf15f651bb8aa17c29748bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b9d977abdc3fcf7a1fb00ac42455082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a2894edcd8491111eddce352ca8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d698141c208390cafe8229b17930d6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf944f88eae52936e4906a7f567dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51d643d9fa7a31572ddd72cea103486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840b84192cb396bdc6cb575365ce3c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7842fbc3a0493eb81cac163f42ca488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8b40b262c6e9493cbbd9e91e681c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f72f96bcfe842898f4d74839cbc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537942a18f3d3123dd1a29c00bb50ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fda88cc4783706dd8a72d385a545992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edadc4aa19c2170f9bbe780e4082c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ab0048f89eb5f0b604dcdb69b51494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca25d994900c9326dc7619520122895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf601765fd8e87c7edaab0c247ca3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940e32eba037cf66bae2c8aba39f50797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f474948bb24e9284af31b1ad7450898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ee140eba9327f3fdbee3fc5b761c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c88abeb36d13e5c36d53c8988a38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afc7dad9ead439bef8f7e1caed2fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97815f34e3ca17161f6b34ab3e8668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e250f3ab3a747ed02783980292369103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a24d5775a13a6bec88eb183208446104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb0d5940d2c1e936e5786b26580d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78e9cd8a2bf99c2cf9b38455e62e72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5cbdeeedd69642d95b1855382ada107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203a0f194cbd960d018e116b40c318f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14909094744ee69a549dd2c2c12f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10168c7bb03c7f28d7657d8f553355a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5c274f39803e80ad20d9419f0be3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f2873923f0148691d38abdf692432112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67577aff9788cf989341d97c987a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816970d218b3f443aef8c77e789349d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f44918c6b2c4406e80ea45770980fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560a8729fdd060d70f5804e8995303116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715f89a37ec8b7ff2c6eeb1b571bee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb12cc817ed18dc2b574701e1a749118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aa0f720d12687e3928d391000c1b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee581c3f79dc5cbfdf20376bcdf79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489883c012acc9784ce528fbb99b91d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ee7df5122750cbc64f05c23a3e2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06a14ee9bbde4be63e61b1ea4ae89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed7d1a6eeb16e4143276759411ae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf7430b95b29b50a8858733948d713125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02161988f75b4f186b3e91e9927275126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326891cf6611981b8b3733aa09519f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589cd08761d492b1e0440283399c8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be957a3117794c7870885217f7ac3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c224464fad01eb0f71de1d305640130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac736b11b931107d00f83b4f94f116f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab1688b8a0e26a90bd79e80b26646e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ed5edf9cee16f832cd76d2a7e6943133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faed07814964f1f1595b75ddff5fa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493e537c921f94d9e076ff85be933ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639e8d7dcf9499f7da2d066094dcaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f198fd23f93cbe8cd583417be0440137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c9fff5e2b52778a62826d26c653e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bce1b5d755b4bd2d8c1f9ec7f71a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ea65f4a015e9fdaa1895af8ec646140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9d2c12df5794eaaec9d61cd6c7a34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34530d60b6c97e6f67573cf143b580d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d7155a67686c72ae257cbe3083ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261292d880cd2a969ea220238fcef2ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed7ee64deda56a65f377638645224a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f80bf37ecfa19d46af05bd693ba7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b0731e0a26cf59af762182edebfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2451df80ee3569990ba5674e0523e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a38869b0c1d78ed89f8ce1094dc98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480bc99af994932a9d751ff30d2cb4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a76d4dd800b2f37ba4b606108a3198151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a20c891d38dcdd6a3fe8948791815c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8142588fca32dd94b1e9508c0be986f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e69ca0e556b72b0a3e1b72541ac58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa307a740750188cdde3959520bf6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d026112c9d60f6bf9c1a4f07848ea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d481e6aaa89289f921fcad5be1a3b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142213706af28366a77a1afd337f2372158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a032915cb156a78dffae9634949d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a745714faba5759b5708f7b52ab8f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9c6275d65cd439019ca803074640161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50f87f160df36a2fa95554256d9f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98307429346e18fdaa096de3ac959c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907dc9823a89215c6ec7a7bd7737b51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0383cb1b3f8c098493f2aed8e4fb746165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506ed467c0e61a565b318647c566836166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0aa56640ae51e22f4ebde317feb8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480019ec46f6048e47d7e65cb3dfe5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ca86078cf1ef1e0df3bff274cc297169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee4a8e828acd953135b1c715a8fa9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b9b43bafd2c45fec6baaff4bdc8a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb068134aa3cd5f99907df79f2469529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98d3301442db2e991445f7a715e92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef31906011e94c4cfca2f67942017ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f14c1b82cdd68923de2dbc9959253175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b327eac77bcf9be6215654848c4a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a233ce0c89ddd8a50c2a0b64aa14b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ff29f09d76c039cbbc26770db4bef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777921205370b7de11c43d7ffdf9783179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c34984dc518368e7cc326c86220b6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10bde93371025ed19b833a2460a9cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69ae3e96975d2eba741ac329d8c912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c950b57f61d8b8e9f1c450055445d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805bebf663d640d9226688cde147b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e1945cabff108cd17450ef17d43375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4806952642b010ffa4515850c94276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65270d9556639d929b3649c3e38c52117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e37f20d68d4838cdd8275ecd467d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec2fba77a7d2238e9a85d9f2b1ebc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e95576abfc5f26ac4a3e1617de5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b71fc77be701f11d996b79212388311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacb0d765401efd84fe60583bfd38a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd62c74a40826d796c05f64c48cf3a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69dc1ae8d265a15dbd5646674777314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba8b7cf1045b8c5efcfa23fe7f90815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19469e3d8e4a01e6e9be17d1a1accb9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ce07fdcfa17227b40d68c7862fad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec6c3c1443fdab945bcd38fe4d4c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87622f832c45522c6011f60a260e41f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976862b3acf1fad361b7c20188fa916a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e022ea15d1eb8c6ce2ea9156bcdbdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20902daaac5c6e68dc41ada5c3ff2ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68281722d6ad03c3b23019bbdf92123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69672ea80885850edda3831ba8b77b6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b19202ed2f2dd54af554d4659ed1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97910639c23087c51523236537723f0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a575c63de0abb20e045427ca559f7ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5bcd7b71810690a4727ffaf747f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47620d9f520aef41f1b2cc55cdd3055f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa775662805b4980c431e6c3490cd48c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b2dbfe93bfce9c8f14946eaf8f5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc61e848b15011b5509309807e90932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004786947ee3c2154dfc65a7dace93533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0365d639000d5be2a535cb340aa14e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db4522e76e0b638d443866e6d990a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27fdf1b5d16a99892226765a884f3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe515eaaae27d778abd62c2f219e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05733a62fcc0082b89c8f778268e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298fe2db48e95c5f7717134a5255ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6cdc5b7a5c19a3a0bde9fd1f468a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f96d91fd07b64f96da89f5cbc517c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70867814cdb2331b0850d5bb848f6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5facbdfc2c3b28b3be79cfec3270b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2af73d8e2895b49bc4c7a2afa0c4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7cdf83467f063b9c845dadde031c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89aefc0b7d5fb1c45ff190b35080f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5a187fc8e01732d676d87d16a31c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81f49c264f455379a720c4d2deaec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61befe9b405a0df6dee584896bc6642049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e759b47462b07fd3c5642db34acc3cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd335837a28ebf2b0f2731337b5d23f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e1e5b08b17d48a8ced6b3ce27fca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821efa40f652c663903a51d023995b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569bd815bc1ea956461a7aad19791a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39012fa0ab9c65ba05d63e5bdfd93e7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8317afde5c0341df1d72b8db157f2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9280233e58103bd2c92ad6b21495aef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62c47f983b8d217c6f9e0876a789d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0c8f5163f543a4170b9696aeb90d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450d277e0569c5118e8f669c4475a0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b85f3b53c93437e05c30dd77c44461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82976731c8cabace61445753ea51a28e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2165cda54e2ac1d949e4eaba32417d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1132ce76391c21f2e34799265e16664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c3f727f1cf3bd3634c126351949565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3b9dae95d64c7bfac34bba22331466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687451d3890351e999900a6f178927b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67441ae7381f01ee6586384a46eec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49861695711ae8f0c50182a4d665848969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b7a0f7868f4777ba8e94025c97d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696bff0b1095bc0c33b26320729014071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1da4acb66cba927dc7ff39ef859372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a19b89b687d2231e2adddae12886273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f66e6a949aec27b5657ac3c8a47a3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9188c6a27623d3532d42e696f23a78d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ac3ea28852b7847091add52355a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24eb241e2b676b04bdf481a3272e2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18aa8bae3b4d845788d317a6615a2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bda82f9d3f79abc13f312fb1a5f7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb461b183e58670ab18810f7699379180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c80024004fe75d699d76e816e0dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbe579d879f4566f135ee1a8abc18f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3a680de687f2abf072ca57787be183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17687672422d6d1e83bdc229f2518484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414905c133499f448bf0f6aa01c2133685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8cb64dcf9c22aaadfe51fb637bf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fa7955980c673ed6bb891dea302b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa340dee198204c561f03b22df9e7aec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1380609c02e3283a85061e1a4a9008d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833b760690be814ba3ea523572754c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d29a228f4327440976f2afb3005ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1d65b2fee0c6aa6cabd66f00ee6bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8eff5d88745681db2f86668b2ade393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687fad1f91b8f1ccec6876194bea6db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae2213c1177a790ecc82072934fa795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99075b4a103164eb56b4f2de8ec0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be597191845d74ede8e285725c519797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882a191292e80acd77df2f5297ffe698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d260800c3c37196e5c7bfddbefeb9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05fd0b03dd7b6883ba6da3aec060f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b5cf40dfd0fad068bd2709449ee60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feb9d69d5ea7ec6488abb40b478fc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778f47555d5f3d0c35cda10c48438d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268dbbc8bec113678d6b221b41db7cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7055211aaa310fce9fd671f4aec36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b3dfcd3b0ffa88fcbf01c48eeb09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e553aa710a2fa00d333be4a8622914107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba3cc91fe40273d239a7fd49a77df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231c317b847c9e26147696b37a46836109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa6f436a6b9682ab2cb6949068746110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0234b1efb50eec4d97cff8649385111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b2fa96068587101e33f5d975d847c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5a2a39d9303e50d30fae4f7e4cd07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2975928f082a38106817179852274c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd7f1ddf95dea04d7e427064fec275115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da98559d17aa059987cd289f12420116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683f9ac3526795ea73cedc5915f2aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f74d09c92126d824bfc31877e0cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db154232c429d1498ea3cfb7876656a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd557ceda6144f02a2a292bf5a58be0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642125abd7889ee261ed02e60ccb0f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867028cb1a291c6d4c79effeb8ee954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641201605bd002c371037547b1488f37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620939ba9a58a6e97d864ed5d402ed2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e718d6ba8ca69d8734a2acde341eee2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0abba02fc3b8ccfc65b5fe8efd7c2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eeb3b59eee9d061306e9cd80bb50e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ddcd1fa4c4750509dc3e23a538766128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91945067ad35b426b99253dc09e9f6f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc51de1c0674cea8cbbadf42dca24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f2d20a0caf122c406bb4529cd93f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc570def21c4bb09045c7f7bf382b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b866913cfe76e7b9f33c9e968aced4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a44450921c2670306540cbbaa4d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e5556e5deb8390019ada99b5b814135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98680a10d9dd7e216cc54750804b71d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874de2cb192dee5b98e9eef253a1e71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be422e7cfaf98a4f9f62a82295045138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acb1b6e4d0b6f85d504f361ba198f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998157d46bdf32a682177d26b482a84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b84fd1f90486fa5c83cf0df99bd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d408214f2e90a95662612927e3bc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16302caec27d33d5ed5e22875c0d82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec40098e31ca9330466e3ed6d222fe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432766ca88a70b3e68494b5fbc3257a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62f64adc321f90cee4e513cda91ab8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8453279243669ecc4eccbd17f9b69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f12ba9c86a94566f9fcd1283e0a79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a74d497bbc779dcd132f94a630b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132e82e66376d1a3987c0a73f1aa7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73b327bed05b014a6b724dde9002e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fc0c5f51d398e110d5236e7d74f38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811b7c9833d814afa8496acc95c972153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c67a62b14b184a08582a0e8b5460ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6763f883cd33249e09edce0d326bcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd8033866091e45db2e1199bfa7fe7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e63bdc617df438cbb9cd8b70201d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ca185e6480830886a0eb09fb067b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f424ead71cce9aedbac2977c679ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc6dfae21bf7920fdb5279f781585160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f67966c07322739db325db4e3769c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18375b39f0ffc01ef77ca35ea5b3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d875984cbef63c0baba444eb10938f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d90cf9cb6b03212b080ef7065ebe9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1810c20493f334e7f3e6498f4038dc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f8351a0dc3eba22c743715c989bc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed77f6ae6b278295dae1b9ad1af697167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c9467295ad8d30b00f60f85c094d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8f53567a8ffa51b683e84e0364e9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ebaef51fb57bb472f8b45f68f0cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9960f9d61b720e8f5cfc005199cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7988bc106fd2bdd2e85fb551d6a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939872b6ef7dcc4ef759c766c72cec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db8f63de568c87719d7c55ed6e5284174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>