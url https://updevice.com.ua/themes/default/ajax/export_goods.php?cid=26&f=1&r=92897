--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41584913880399eacffeb5ec160b4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e351baaf8836e0a44b6928609a18c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9ac16d0eb372f62479c099fecee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823fac952156d5229a8665662e8a3084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1af217b18926476841dae1365e5585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9406687dab650789bbb28b74e0fed76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39f71c45adb197926eeeddb0424fbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a0584bac322155f78ce3fe9fe2e468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01ca9db1166dae8a1da89b8ce461b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144271034196febb5166b180739a6ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa635c792a863e6e56f4f9e38749e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a6a936266f2fbc2a6700c4ef8dce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beaf8683df221ebdbd08a98c809da113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e699e2b247f94837ede133acb328614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210cca3a1365dad5cd28003af164d1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d6957c6e311f5287443154acaece916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebbcb7dc4a0a0f1bcc5f4b0aabdb3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090408a8dff56a69739c9da1501dc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943cdedfe5bb9a8f9663fbc20ad0fb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26057ee6c590f6ab0746ce443c67c77920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4bd46f4b5435b2182c4aa7f0ebf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda8c8f6c4ed2ad02c119cb15b4317f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b91201e9d900d9e3d27fb764ffa77023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3bc1f2e2ce7657a9c87f3893ef4de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453c5b51fa4319da5817a8012df6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ff502a28648798956c90ff0b177026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb19c58a96c0d325a53da8f125e3dd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709348d3ffab88382b50d8d3a7fbdb8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc3f05c6528598eac0bed02c4486a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d37faf2037913a8867d24e8183d86730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5e80b07e8a9ed443aadfc063b158831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857dc09d5dcf7d5b0693fd577e5bccf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d5a48dfa297c75ee1df6aba3c823833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24951948923a3b6162904959e0dea834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87390632642ebf8f83cc9a88b1254af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27a9b112f4ca1603b0b6dfda8284236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b7861eae31ca532b6bef662759b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a356d8a824544ff54aedc0e764cbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885cd56bc31a6d01049d8dfcf16ddf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa477bb9d0df0b0b09bb9593271034240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12899ad6f469dc7e9bc60b8eee33542341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e05c8edafeced7c0a862f61dacd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306506ea3f00f4747673f20bc921f9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcaf5dde555b4ea04807220ed016e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b97ddfd7a763d656446c15325098b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756300bc5fdd0a076f2da55f44dac646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd5c03c312aad49230a7928c45be647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa96f7b383b643b6d3aaf7532fcad5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692849a19786d56c6b746389a55661549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f2b4cf03f85092c5ff31143c00c0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eb2a45eee349e86e2abea643d711351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f8ef0ce35b1234f591cf77c6a6bc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be2c0c5942917cd6d82eb45baf51353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bb42ebdcfd40170431d589427c38954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf8022caae38b3b35453babbe019fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3470cdf08a9b3114170c95c78891856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ee9c0d8ecf1f30ef543301879876e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f64de4988436ce859e46446f262b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c674ee569c09a39c84a021c047dd5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de20e23d7c767fa84c11624b59987f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde3a11d03d9f7a0c1aef14f401f6c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ff044b0f66af93729ff38c616e2c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872a865c094cd9cd91e0168688cc1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f69b45ca64d5de919d89f6e957dffc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fbc91e34a598d73de0d3e2e05502665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15a04cce75767fe9bc7a1a3732150466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728cd1e29e1038c3901397b65941a7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd706b720558f6a8e88bb87e2e6c9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cead829517dd36a49f6b6cb12172969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9936852396ec3365e77c0c9b97ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00440f5241e2f98155af0a0ef303ecd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd99634ded1b06483ace67313c404e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac4af01fa12859a60072550d467b2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caeeb0b136886ff307d02db4c571c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f793ad0a409455090b205b5096598275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b94d87fbe84a45f6fa9494aca16a8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b76ef46649f09d1fad551ccdef27ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2fee69db325ab7a2daab4767f37878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2ae8e44e61587ac59b94d4d12117779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76acd5dd08838838117639a368b917280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f97fd671b27c3a07b108d0d6cbf68f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57fa2637b1c60a3835809a51dedb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eec871fae814b2bc563a7cf7cb61bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74838f611d5dd1b3c1fda0702c40077b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c9f43279817c9f780cb915f0acd1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b505c72a32f7255fc07575a6a2b5fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bdabc56b27acf42f05fb00acfe73a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29041a59e2563a90d542bc56d7360288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80fa483833031957ff58325f0fee589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b1d2e94ae6be37f5e255979907f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f7521bdf0f858fb0a53481cc3d0c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7d83a0209778077d82c0e4fb92fc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d2feb7af8673636b3609e86e0b4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ec3b8637177b813853da69d19f9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c14313048f3ad2ca059ca3602fd0e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89546e1bec82a7083e2788b0292ea9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142f4e6fd739c4861317c1750489d1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e2063cfce27b51076c5cdfa8df1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37709a6d41a36ebaf7d76d3720f1d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd87a4e5153d5387d2b5fc9e0d11829100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f43d79cc1c526a9a2730c83eba01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d887e171e785a282312b63808cfb1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f187e92145becfc9fa0a26d823d9cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae910701b3cceb707e7d2dfa76996104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a94133d81dfc85f58ee38d2481c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1a6d1e87dee7ef79090ca6191822106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d13f3776de4502fb5deb522869e4de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984bbd99438eb35ef6ce56d2c8e43a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7ac2f8b980dfc5c69feaf3fc55ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef436de7776582d2a9089b205e1a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b079b8dfb6f6de45f1926e974c74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec67530678f8e5df182efea41a9205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762cc7e7de5a5b8f44c306b07f922b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de29ee9717b417b681ba6f03af46f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87f256d5199dc96ac81d476231dbcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bfffa17c7c5ee565f11f00f542319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5780dfa75bc623417a3c2d9d9dc100117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe0943a198a40b2980edc8fab4f6fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618ad3555c5db8596881dcfeab5bcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50ef34cab604f7570f4cfc29b420b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ebfe2bb98916d728f660e8be0441121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869a33a7b1c546515a9c98e06fd00a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5c442332d4a73210d511a7fe9fa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e232f5586062aee5ed5f83bbc4196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad55f825870e2d102a3285875447fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f725d95b952d12eb004ae2b388c8ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438ece6402412030f3af5879cfc162a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339da18355cc2cbcaa58b174784b784128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafcad9db41080d9f50ad477467298b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595b29f9c572fc0e39a8214f6aba6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbf50762ba7cb8ceed171713d976cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce45a40a3e4e7c55abfaf6cf9fa9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c15d4fa2b48b96824614ffe19a770133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b2ac395897d1f2ea3f437a8f37745134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55852f12f837488842ceee67a80b11b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4321353f3f5b4abfc29cfcda47beb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe41423efa486432e560dc935b670d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344e85f66df2f3bc9038b60455026a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368a9c53294915369ab41925a0fecb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243b1d8d52a995248041e946eb2f0a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65800335014635e7af6a4e3a7640ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd1d337698d6a16f6fd555cc121bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0810af7ef059f903dd32e021e35b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147bc1026657c28a34082c865e97092144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d3c4149251f665e025aedc9e1cf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee42b03edf6baeba8068d8494c57e02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c151833e38d849867118836238069147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec2736de09ef517644fc8df7da6ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3487ca87ce3bce93659642e77c14c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e317381d258446e3d527e03f7deb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673e42163cb0626d852fd85f268111151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63b0f76e95a3aeb6b4c1956b5c9f33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52763a84621eb098659bf07b9b2fb99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eebc0b5ac19b27866eb2ca09c95c40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e345a29b9822454b2b3cd6130cd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735ee69ae735034a06044f42e25e0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2def66708afc9657b8eafe1ef66ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f14441a72832fea32c76640eb4d2e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f6140c8c4888833ecec48731b82a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04600f7d95e4660845da5f69052f7b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de78a1bf4d59ec7b33cdb5af4bf4f6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56135b74e12753e3ee86c798382a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d50762db3092e6a5127bde67e6a7b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036b5dd5b013553fc97832b4e73f62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921e72403fb7a39e3e70cf6768bc56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb422cc98e9f3334844a03271c2d2546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98372a6fb621087769d2861155a56a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf35cbd158fcbff0cb62098a43a910b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97854616008d14aeb2eb12e645e355169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd628e56960c2d31706e4115ff6582170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688f1e455556b198b4277d1e662c5d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7157ed245a509a67046b0764bf3e8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5d1e2bbe8d2d45574e1b572ad6ae7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff566a1ba1eeee89adda799857257174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c922d7c27e123aa717d2359968ddcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f5cad311534911db6ce0f0d5f3c5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bde07855d1e5731914db759b69779177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f1c063d805a37e73576012a8cdff3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaeebbeca3eff96cac8e903e18b827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85886b10c43d3c83777e4c185f59a1c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01333964ea7295bc9140ee32f21962d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d68d05da4dce22f40357841228992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd5e6cf603c5e85a4101703f13ac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c4a4b6521a6fa08213333377353c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10623a40ccf20ede798d72568c719755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece1c52b0c31e2295fec93390d2b8f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251ff177f0ad8124f6ac177b93039db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a49b5fdd7e09489c13dc3b5a99b8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae6f1886293667a6b5311a3c26442b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afd4ee66f6ecbf1dfc3afda8f56caf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b47a89771bdaf6b64badfec75d9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09897384476ad92a41233e4516103bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe98130765bfeaf0beb6e48bf92c8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd93c3a0cc427c7fafd37a2357a812314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ea5b282bac2886bbbecfdc8f5b4d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582b770e653b49d70ad737594b459a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42460cdd845385b4183a6ea3894baa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e3e29ae6f200fd5eada99f72773f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab5832e6975d92335d14662a1ed0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193cfe6bb028b082df40197a26c3eae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc96d75752bada7de6a9144a0490e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c112cc89740e3b94d6a5160ef172ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07281cf4e1de786a5b5d96a11aee14923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca2c24115674283d869ed48e2953524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996368b4108fe25efbbca33cf24a18e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef58dbbb18d0ef8f5c308006605ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8d21ddeb0dd397fa9df53d39f277527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182143f8f4e76001a71a459e67f3088c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07815d20e4cd76e93f747a38051cd9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260da7be80c0c94a59228cf234a501db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015e466890bdc79f2258af54ef424b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1576bd828be243e0236e1160fbf51832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6026f6da01e2701a680f448864e04b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea33e33f72b5974642a04c7ee3432734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57320dc50f128279abc5e13f2316435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe377fb46bff1762142de870680da8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f31b59fba6110ef4d2cf0f89c8a3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88cd621d7c09a2f19b64707566a9ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c11d795855f0a450d064cb649674239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af02ca3f5700ccd5da79c311d24b62240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c1ed0921eba4cf01b3c8f318e5d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cff2570368e97f5186a4be8a325ba942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ca84798cbed0464f893b82f2c7ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a14a4edd2d35d8ab4676eef0bb2c9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355dec4c0224606f978604be041d36345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa43f9d0fd800eb3231fbd20f62fd2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2833eb7c5216b2df15c68c2aa8f67c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a057495895e674a93e473ac304468448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747df285c2a2fc6a0f2844608ffdb5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a1c5086a33984692a27b80ffd45150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9020b6534f232daa05de60c5b086c9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9fe74bf4689e8fcab63d1fbef90a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc76fba7f25262509404e20c85f6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a64ad562d0ce4c68a949472175f7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8d6cb953e823d958dbc23944d61dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3241f063573d891c77f2feb3c2574a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dbc22a3d95a7a5011fe63ee7d99f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97eaac120974607c2bac832fec92558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6fd96a66ccaba8b08154d4320f50659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561821af020c813b9c93c0b4afe28760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f84f105a846eb0a77d96b9b49434b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b45ed624b8cde47071acfb98bda5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a064ac654cab61b9c29145c01e09c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedf2d7602b00ddb8a04cde0c4e92f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c9b2b3a358321e099fb82dc3e685a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f6cf018fd9e6d70203f5d0f95ffc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce445e6bd3d60cd83a8bdd379e0f3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf3269b2774e57e5ad293cd0ff236b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed915d4812209a6b285616242737fbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced3637dab83aa312c22053ccbd0a2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37b6aa91b2b18424325c9811ac81b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b2224a71903ba1374f5c06d9304d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efe18d143a0c5e66ec96193837880773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17960d77db7bc7e37fb6a3750fba574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74917764ced56a9463aba3f422e3687775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed7a39eec36842c75b4faba01d89176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70612c3ea087a2f71de159bb572f4fbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbe23276433c61c32009fcbc5b4cdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8b59e7e91fa1a50e8b3b15ba212d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fad6ab10a077c66e94c072d3d76e5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0a9ae466538eb8c86c70fb002fad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a01931429ad83fc3837d7d911ee41682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4006a4be7b29eb0710d9669de24f5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb976b8a7d0840048cf856aadd18cc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36256c1161b8ffff0587fe9ed2a656085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848185c26be936b2ac5506888eeef386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126224f9a508faa4ae3aec5ffebdc1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bfd6daf60feaa5fd7ef838c07770888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ff7dde8d3733d5a0621b83b8fb4eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61022e1d10ed5a11863d9ee3fcf4cf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8dfb43a4590f5d21addf04d18d5e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95b83d11d238141f10ec7696a1240392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30181910edf6ebaa2f0cd1047a33b72e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf57ef08fbdb094fa18c7c0be32c95894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb54d54cfd5ff1497ffe45ca7b23895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804372581d9e4901a9021928314ac11996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a9a7b7b33d390be8dc647b63ede297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ecdebf62a71a468cf51a4a96e951d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5c965876041857924c866e46f61799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b014e52297ee97b2e11b58279ad02c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e8e9d13dc89a210b5d2fa3358b95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91b5c1976d0c6dab3e7b7ea34e20e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9911f0396203f3841f837a909119f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68870b1c2749707bef4ee4a184249c64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6c4b0b7a3ab666c70f2fef317d04c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b0e156fcc62b69033c99bf26779d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b436f0d0a8b654aea27ea007eac6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4352b568bbb6f42ea14e4042ed8ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9c50822616b895fb88a1d7003e64d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56810ba66940beef348ca512e3ddf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f018ec152786326f0b523c667779454111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6f37bde3523c061e09e8e00cb7a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2307373b5b16a13a42a7154e170a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6210bd0c50c4475ada98f91b9252e7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0647e1f20857ab2243686983e90d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf128b26ce672fed46054599971642116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d2549bba07f348c96d88636647707117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22257dfe060454a96f5e53a7478a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fda60cbaf2f9ddb8da825cd860218119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869e29fb5ed2f85888d4dc874aec936120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eb5a4cc30a375a4b3a0b4b0d14d90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e3eeb7b6e5482d9b24f75075d1de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f34739bff125ae0b7b511606c0138123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe1a33619429705e794ab29a735a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a347246200fdfd3ed1f9e295675b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e2bd6c18a6abd7a3c6de75e0b3d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b599731ade5034f6ae27f71f9284a10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1a487d60ad02476795db9dfad8f67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3265e2d763dc8a568cbd75ad2a824129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1abb3445d8faac21f51f90e5ca7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb2c8a45d48852cd24f456576424ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc372104e99a0e080fb8bd6300ff14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8af37624216b3a7153a118abcacb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dc903fe760d8909ce6fccb15d8f47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cce721760a5625a224ed8eb47ab0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1cabbd96c27bcc66d3df82036fb75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b3e954cb45093b645a2db98c519d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6b626cdc485768639a1906768ae81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0a33c131ace18b1bee8ad492fa7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93076d33ccdc5c4fbf1d196527b27735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608117a10b83deec33875ea3b06671141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd9f08ffb3bc06cf6ab298ef69703a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a789e52816ffeaa2bb243589473ebad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2d5f3619a1b939e05d22f8c02250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8276f58af1f7345e04e59e5b621776b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ea1be703bdc4544e1fb2736c68653146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125bc0bc8a0c33f6957a95706e9cc58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa20cb7233e7bf79880792a2db1a9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb0a672a3ea88f8f366bd0a89eabb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425adc5ec3c568f75597231cd8dc7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565c0714693534251eab6ebad5695eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1198d7ed9e15ef2d1a9dc694476a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23733d3d7100507520573a1551d8452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8a2bd3a69d599f325a40732fc0a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7781f37e5e5ed7c11213b795aa2d53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e493ab3e196dd317c0175899a01699c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c7e6b1d86914b7567db1801bf852a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9696da438fbf025cb6a711357c78cee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b469a81eb26bbab5cda085d14641159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657d93c357f764508969caca38267e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a41cc27d45e7ec9eb6e07048c470161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018eb2ed68b5be451ca0ad7c4271d28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971e33361b46cb28f5b7c7bc4788f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4197001ed852b50a5c6f0922057e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d3136d3af1055390c01afba81d824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2515cb660b69dd08c5f2638036ddc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acec834d59be49a8a277030bdaba18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86e5d786d56541dded40f02f76a0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd04f24560167373bdd09c1aac123f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52d8ec55e387df035bea90676ead7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149342459cd8e085eea7f45d78f81014171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287954e55c56005567012021d44ab46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd730324d058abfaa688802b3d974a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff39895c471b01828d750f9c4c0b60174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>