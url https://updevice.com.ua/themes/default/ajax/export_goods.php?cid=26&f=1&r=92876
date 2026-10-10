--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb87dd00fa14fe3674d1ecf72928f721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1df37efc048bd327b320f0e566c402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb312245f5ba4d213bdee244ec464f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352697a4fb3d3876e3f5898b062b4724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032b71de8de75b509998cf247924655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d43b8c5a4d7e8e7ea169ab04c7836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b00f4a1441cc419079b707d153cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a5e2bffec43fc372239a6572e4ebe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11dea762896218957d92bbb4eee1dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53191183b8412bcd93b6b66ec405d9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bd968f579756730a0d05e8154afd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e458295a83366bc05de95238c99812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146e88ad0e850e2ab3aa413300aa8df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951418245868549d4ee451b8c9114b5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fa154dae8a42dc49f5ae893e2001415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21d1fae1e1a36e1614350ac45cc10516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab245116b5d0710ab7dc9144b9aed817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cafe045615d08782c3aecf0d648bbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33588b23210f243c1abb039c658a58a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3d61d0154b2128337413879e2186b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f385eec2e9bed693d36fb55290cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dcc218298f2e564907ec81826e2b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d79058ac3b395507f309f0a73dfd0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a9addf8a6cb03f40827d8d11013c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956969ae4b709a4942aecd84df4271225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592cf74715d61e7e15b27a86929bedf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566e5a5f1dc71b4db540180eee2bf6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de87593ac12b12fd82342f3b1fc0a2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51a83c5164907d1b30cb7051cd3a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0c857b4550f91f3066f55929868230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4708dfa1bf385c2eafc63157cf7b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128094c3aef81250eb3a87ff98b37a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746293e782fe9536eb9e2f6c7d175b9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6b4c2aba730ff12739a6e636f57a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d600a8a7333053fb66fe2c587718c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04197ebe4e3bb60351cf579c1662899536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad5bc043d21b1b11da103968c770f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c598dbeb131f017732741c9e4d021838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0442db9702df38736b440c564518139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b8780e65bf58e0fde5050658e863d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616600b866fba9e17d0683f6b1a566541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b40b8865eec072c8c4d828899a04d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cafe049a7df125b0e95827ba2634b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79b4de60c794d7f1332190582c0aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4255122adee68d3df8260be9e97d3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c3c04ccc4f5903c044d1152f298346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9248a53575c04f277cea31923ccd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e545c5736b2bceb0615eda23ee9b9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ed83a6daf81cfc342a2a1e08ea4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f47639b801f109ab4dec3ab8dd601850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded7f8d5b935a714189879a604be0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388741d37b157386ea08030bb2159ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3562064b0d8e3cc3b10e456361ebe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da765902f42279b2bb3e4de699225554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06570434677041410b92319cf75a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbb5aa336c1d5ece8cfbf362c4659d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0fb05dabd14f38ad77e060d2996a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62819a0f2c1045d0e97b60cea12279f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba7f2525263d29f453672d2ef2db9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d55edd9e77841a534c545a288163c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb3bd4514f5890f7970575dd04ec9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf895ef4d69727fea6605b97193b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d12ae5d6ef337d3004e415957051ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4fe2c512ff4f71b48709bba2312b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adfba9256a716d737425168b22aabe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620dfb1c094145ce263e9ca17e5034666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b2d471031e6c6a228ca98ce0c09e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a90c1206e7f0d1c56d08f6a1548e3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f8254ca87208ebd9e3c9a4ddb20a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdfedfb9121cfb509e00e68a9ebb5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56880dd3001d6cac97ad208a4f25964471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a3ef6761e1ce8148bba83c8863ffc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac761a6132c969aaa3acd5ef6bab8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671eb2e2f30d3d79f71ca92a9e7e02374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eb00b491b4b6b3fcb724023827a5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497f2e7c3d9abace140a5137fada6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc029c43d13c99d9182748b986e020977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b08cb5005d506c0c37c9a9e96fc5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4324e1f5faeb91916ddd037fe2ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b562175ad0071ad8aaa95c43cac8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a673539b6bded3b7d957f66b39fa73181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37785fe72355912e4c4ec0d59ca885cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226381e6ff3bc4d12fee2ee13b697a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd49ea007519f7e68385e7fc74bf3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dce51eec0c28733742ece4bda8fbc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b7dd8ba28e293b7c9b5e7afc15b2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d4be20e2e310cedf289b43bff28e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c447328d35a4737aa3b45ea631d9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b86d66c3671332e5d963298945598689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4e90704976c3bbb77897da0dba2bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902f7c8eadf2faf2f9ae4bf915ca7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea11612c7abc0662c4461529f1b80ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9fa759c57735e635ed886edca55093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053018fdf21cef54f839a27988e034e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499fea0906cd86f52443f968550eef295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd27eaed419cccd63ce1ca167330f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478cb846533eb41eb328330ae95f1be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831f144ad31555d82aba3aa843dd5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6451073819416e2809a6bd4a4411f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c534dc6718f8da1451b27fb109d61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a660edddcfe7033477da476d49c17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499668dea614a44ad4c85ee57cea0d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd115ab16f5441741d2b7861cdb4d956103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe5531641860d50102e46fe37800e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22e2d218a19de69d2a91ba34780e60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73961464706e87172fdd31aec707dad3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76014ef1cb0d00c473ce6b193c94b47a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df34c0964a64643cd24500a51a9d16d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169f79ecc1b947645ff3a401bb62388109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa1367d3c215386ac8567a9b8ae99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672d411a2a573abeb1d8bc387a37f5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1de5e2cc5e69e58744e2aa8cedd60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122485e3b3500cd77f4e4a9bb75296b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d32b9eede4eba9ed3ff97045d7aab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd720c81bfb6903b1270a911a128199e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b78529e97b64ccdb7713ff90a2952116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a122ab3e5908091ed3868d7cb4fc63d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3ddf52922923d9dc9c1eb2eec7cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cb4980d225d7379b080771390fdb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2097f7dc376e3ac7a9dadbd912357120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33910e1d8d4316c369997c93bf165e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00db14713599d8171f15c2ba0b1d2b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ae5e678dfce50fd901cd598da334123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545427cc41a52fa6fc4c17615cc63c36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627644159b7f15455d2462d2abead03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a29583a1e511e8953bd7aae03a9f9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132a00c5f63fea69f1c16b8f36cf74b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068399df631b14f1c13f2474c3aaa0c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702dab60dfde474cbdea095ed79e12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff29ac9ff0ee96f4eb4aaf10f8e974c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38adb845a87b896cf17464cf1727136131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca4fb6735f568bbefb6109ea93d40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b056e565e4bbbd4d1e898c4b86412133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803440bfcc163775f3d39db0120998dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f41d58cf10f4e9adfdc326960043d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6fb4ffe5202252868d3d24925659c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f00e8e4d68f1e4a08c0b1c088df879137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17f828133079c33c8dce9d3d9d8802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8037a5f7f8f41b019ed75fbb7202712139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501f52fa90383031dc3d3b245775017140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e7e487685cb5b306db9a1b5872326141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df818c9f2eb2e46d34358e5f6a27687142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e6c4abbdbabc5bcfcb1cfd6db2be8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9637d44dc20eba78cc285f36fc893144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed0270f3b04ad02dc857d226f613c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade073fc70b8550b9842c0e9cf8ccab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ebf48d6585d0394dc0c502726af8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be62c07826ac6891debccc39ca91dee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dd49bda4896aebbe20de662d5a599149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022dbf61693dd045b1b54f837315038150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cb6edb9f15c8d182ff206a8d396f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b76d8b8f9c707fb6a76765269231152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35873a0225ad31957c775feef964d3a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322032e681cbcc008f63fb20189a0a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec944f94ee8b8b7e3f81373f6b32d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1a78da8327350924a84a5db76c9c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9abef06c1d9998b6573e99b31da2d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8902f3033520d96683946d66a19ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b99fb321dea330a65aed6a40793e35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fbd815fcd359a055213b4b1743455160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f267da67909b3ca46b8569d5932e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46200dce6c1de699daa32390c8c31c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dae193984668e10e0a8b72478d8c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8240fa1b71b42945172370c715b8da9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2522f8a22322b4daf8b5094b1ecb43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8bef67dfd0d08e5ae38d9da5c2fa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bafed99e46596897f9aa2a0bbc3504167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1fa75b0143806feb62e8797ec0b4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ed08c8729e8d6e155d6cf269857ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5003945562347dd8f1391b96c46d8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b983e7e7b5b46eb54ac2991f978b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c48bcc28c5dbcb55f9aa68cc7d3ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165277b28df6461f16018310248e7cf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87076298f2ba6419698e97aa38897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13cd9b7fc3160eecbc6b0f084fe73c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe02535e05044858352f5527f05fa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899ee9d6c8cee31b51a6e47568f9ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1217f3b1e9449385c8b7e466df81de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e973a5f5996283534aa22cd5c35174179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881918c560ca3be876e11e19c7ed5a00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06aa1fd1b714a05519056384ced2fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426179ebaef508bc0f6da4a75fa96e72182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1337eab5e3f89de3b510a946622c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18286fc32eb65a502eff80f620d6791f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb6f37905988368b5808889a9cc4143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cd7d4f36777458aee297af83401784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0346d5e5f4e1ff731451a683e5a70d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca0c6938f689ae361525f0e2f6c80d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208b4179a23ede180fd01d35689369b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06fe62cd6023d466a24e446941bef28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dedee618d9a7b534ba286fe3995e499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ce2551bf4c71e9a685bfb77b8114210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ffe63dc1c3ba575989d7b2f801e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f9a4931636a3c9bbf1c773674dc6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a30fce3f8ace7a8b168ef39b4df113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae3b44071d319372de1cea776c77c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774f30b737a33b509d1e169ba3470ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0318e6c51ff4dc072cee53bacf74bbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b81aa7262ae366260b319f2a76bbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce6457f88d2904a9391201a2c38c2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852342ae69f33316c5b3778e36bcfe219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4a1a82d34f36be88f9cfd7bdbb9bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195dd0410ff1d0ae668c4d9c88af63621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc91681a91705bbac33c919b5f44e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf78607e100de5ecb9063dc8cac8bcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181fd888fe35884a6e5efbe2caf252a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a779bb72ea0102f4842e50fe1a355025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d69541c82289e0864bdfcc6ec4ba426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c71d8098b8c22097c28e8a0ff1a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810a34bcd874b770b1952b046d475b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f23b479470b92789425916c8eb47b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51043a4da29ea2025ffbf440042f2f3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75981a0f4b9e7ceb0691ffc4cccadd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19653136a32aafc4a32da72c96922832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372fed1e47017eb97c25084faf8e7ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf98374f689727634d5c2e376eb8f0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb79edb713f5610a10a877894a1d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bcc6b7943a5ab1208375aa6b342fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d0ef3e4b422a162b81e8c0cbe91b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891fda2b1f719daff8a3e9e96fd47d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bd45d4e33bc8b03106f470cec98b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9a3a3d5363761193450505519012f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5093c838a9ee2bfab69868c817218b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7217650187b36bb5bfac6965904d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075b2f9e68334025d74ba4fbe9e518243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27625c0f2984e8fffe03a85c89f5fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3af48762c5190e1351f1f64570efbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e678b19227e6717a1ccd33061ce5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4044c19217df9dbfe50470a818ea5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e855a030da34c557d5bc41652205048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f823c0e096103350569003155041049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae779bd648438eb8b344fc4e7db353350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d827123bfb617235a967101dec7e1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff5551f005806638b9c98d030bae1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910c41618fb43e4449391a7332a18253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c904614403b0a8633955911537546e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d54f9e8d53f32bf84065da29ef4a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3d8b8b48ea4cfe3db4ad95d1992856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c433beac2aa8db7085b73f9c6f10ca957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd9e3ee32dde5f96a0150e121f8da058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249bc83502522500b359ba6256bcae159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77a6d949d751c7ffbf4080c9d99fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d46971b6d5b68982e6d5e934f64961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7234c624e6e1b9b328b6803f1168cbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed9c1a9da45e5aec89235cdbf40a1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c6a7b9771d204f58a1d8e9fb515d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fd8ab1cddd0532a389aa79af6f9bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b969c529ea099e2e0c26657060dbac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07eba92bc474efa214d183432eecc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb63b408b2ee1974828741db058e15568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5478eb156ecdf00f0a41a1fa184b7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58857b7d9d20185c01f1f1df6fec7dc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d50b7cce969fd04e66ca46e5237271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cc9f25c911e1a81140c5fe5d9d6b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088b466bebd7146f9ef03f8762245873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba877f04fd42660a671d82d65406274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211702ce260f602925a0a7cb7482bf6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1bb282a552a17f1da49b032fedb3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb515c726db9445581fb29b43c7da2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba22ebca1304a7066754e334d1c0ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02542a27f6c5b2e4c708c845475c818779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533cafd393533aab5da459042449af980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565fa83f9172fdf2c99ba1985884ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2bd825e3af1dd74d7537c1608facc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356e6026fbff6177de99f098a4ef35683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb9f28da5d96ac8e49b5dc255074e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff960a0d7f7de298d02a58c6ba4e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa71538420e7767f1cf3ae87f7fa15886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3d50a8032acd48de62fc7e912df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7781b4bf6d59aed044e544276b65e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916888455ce59677c6d482ef82dc17f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f31dd8b081524a84070f1bf434ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9d8ea875d388939d4b1a76af488de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4feca59d86b5e7f1f40bbcf78a758692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d5a161dbaedcdb653dad1529ff9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e79e4b4c5d9000e0560acefbfda894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcc3e864b677ecb5b64007ff3bb0e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f8e39725e38fd82d1c4d38cae600196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c8fe83b63fa2184857c68bf526b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec410047e31289dd007692f0710788f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469468ceae4d026e455a741ece5004199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0afb818b1a7926fabec8dd9ec1108100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f9dfe5b1fc6d44a6e17df6770975101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6590443243c6d370d84809ad900671102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6448026339dcb7da6be742b67fb2e4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbd3ba641569db219aa269c367abd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a106ea8472cfc8c0d530e4f59a81d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479c1eb1676a3d2604987ccb7eb604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9b41604110255dc962f606eddf60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06025d9085b333c0975709d1e0d0035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8844e86534a9b0e80b796ac3c7fc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b34ea76d2f9c1c2ebee629ac112553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5d4309465b508eaffe6a3be71ff14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa515e58eb703932b73b53b075581db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9898c236f51d39385a65393c3a4e03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78dadd33b49cf76eef8ef63fdd75f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479786124bd2284133cfed21ba692c50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0ad14faa44bf90567b2557997f39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3705e17d2f3616305a7d2eb378787d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4851ed3333f6fe0173ecae713f90853118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92695f22c9c4604c632e7b9dbbf877119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18d2364ce95320de31a9f44913882e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9001e341753e45ea2536055ae7b22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94ae0c780e9ea48eba6d51ebb2cb12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e507bfe0d1c401f3056a379d258a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cffaaa356d7359fc9beb34d8c4b2bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd9b447feb20d6f93b6bd1edc3e5dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a398400342b195ec09f092bd8909d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc586979243ac655c2d7f441cde50f9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5d6cc7ed5880d2a52154e51adf349128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33228173fbc0576de26d2e31d52b4a52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132490443ba492cc171fe749b7c5380130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ffd77d31f71e00ea7da8ff2ef0491131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602966f3285d3802c2c32eeb686770d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648515485d6686a141239d97663090133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d20b347c045f7b9f0ba14843a086134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23374aa3bbfc0152f0cd0a3e5e7428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65223f75b7ba018d19367bd93f1904136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb733d85214dc8b44169acf48fe0ca8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2701a6560ea004f53aa4de9b3eff728138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d4a5682d3bd8d0f47e225250589a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b561fa6e1cd556713d5d11e4a60d4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef982cc4e622b5e6c22b900b15a52ddc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aabdf3b321008de660631dc2702f5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d70e441b1ddad4ef104ca1cd55523143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc80a03663149cea603e27420ea66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddeff04570e774b40569abde8393b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d71bb405d739f866aa86f7425b93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77904e407161d0a26ff0a01daeeba77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f0e2dc9b174c0c566770561d340a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf68742d95cb2bf42025e057f0140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd1f94fa79bb744691b6874d9bc98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514b2b87540e08e36fc25f804f422b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cae242e88f44b7f4cc1461e16924a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db762950c7ff9e819728a7de109bc16a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38660ca6778d01c0247c831b8c8a0c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298daa7705266d06a9616ee829f8f46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d6be45b2c3bd9921cee02cb9085ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe173b3ae92deda0b37b1c73f7fa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5719a5f3b7afa8d9cd266b7624f9e41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f214200b9e6c54916436823624800b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf948855c0d5b620e18933d07f7a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefa3e2dbc830328ff1d8064fe323ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91e6f4e6d9c9d5b160a9a8299029d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758fc6884aff6e8403236eefc4ed398163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bac221f0813eadd1d78f35088e5ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf7165e54fd4f8fa128bceba95858165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb772f1f7fa0e2f64f208192493335b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2c2c35057879a34242655692a6d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c04dfc4c2dcaa36342ee222eb75bc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f8228be07da151a18629f78b7cae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b5a5efcf1fab396110c3a550be80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec352d66aec3ab17a80d089c779762b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb37d9ee42003a014c15d4dfe1bb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea19ffcb76ca838750c0a43b3674992173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff462464c8d35db5c5f17d2bae6f062174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>