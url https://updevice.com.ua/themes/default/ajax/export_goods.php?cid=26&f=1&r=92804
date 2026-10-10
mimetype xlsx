--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e372dd199935dda6d59de86257c5d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10174865c5e9a92104f4bf67215612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e995815d982d3fe37d0cd162c8983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c7236a12efdecc0bd39d81821d3c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017152455c860a90ff8e71b1bb0378275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec73506eb36d6e0870d85f6eacd4bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe649e3a7b54acbfbd059d822d2b4847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2664e94cd53a154049e716db9fe96528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de4cfb0c6cdec48afe43d4d4052589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a108d6a2ca813a51cb3b49dd12b06710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbbc60a0e5a020ed4ce14ba4b1697811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aa1a441c3e15c8c8bc9d15b8f401312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657bfdb04ea6a8ea07a6eaba5f108d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092b6645da7e8cdc1399509d67ed73d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37d09368c9ad98f1165271073d01e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c5d513afb839dbeb56850485ee8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca29f9cbd372f303b1035d85732acf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca51e18dac3de4701574c601e1fd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b4ff9eb596aed79c52bec863b7fa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aade75888a4324d67cef0b726cac7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a941b63e0958542a790a2f122520a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5aa2723bcba3b4910231d3da62e1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f2c137e0d6b51339622b401adccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238d1379d25f28b16f2127befb38b1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2ff6fd7444d8fde6198ae32b9fc3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35610e01da463f532fd36c109e295026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b0651b3a5aba8a4b15260803a832827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fb1e755e44db1d39b955a0ddddc1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a9c7577afea20fb045794d2d83fb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45105023cf9740d0e3ec85d3ff7475b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a9463a18bfdd895f65bb0e6accef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c416a5f44674be3a47dcdb2a2f0e81732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979de07848509a9d49d7f670a56676733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570589853e7c47f4b83b6d9cf60aa6ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb2101e39346854ebe36dae109961835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c87925274b3723c80cdd282398912a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da1bdf202d8895bae3c42ac159fafb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf00c8faec1e3a930aa22055b9208d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2dc47a86f3189a57277ed7161f97239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ecab20c8bb1bc423cb3d5154c053040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17725b0e6a7ffa4943106d6a399bf49e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f589f50e5b5b3697c8b540028b179f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a65dcf32c2b73d8ccc0e385396304d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffb779b1904f08ed8008f41d35a9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff235fa65641c9d755061279f76ad00245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29886728e9586ed09738ead2806cb9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336615460ea1d2d36f9540b7cc51260147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132817b0ce3b1c12b36d0eec93a7ce748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db47264dbc9ab983f5b1871b284e8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f66755c8267f089dec121fa896d51050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5f1afb79301dbc27d281711bcdd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ea5e5c2ca2a60047a875e842718952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c64640debc4493b273e367c28f181353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb9f4205e54725c0a6d813e38598a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605fb17273966af44ebf6cff668cea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb37eaf739eb89dcdd8c265aeb87ca156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe48b278ba8d51d98bae69ddf245a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76a8bd3d0ae841b0ea08c62ae4f88258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362a801e59b7eaa10eeb2e7d05add2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a788df664c49041381ff960dafc674060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9207232903989b5f7cd8cd7d3eb00261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358db4c7f94eff0b1b80f872954a29662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016fa2a7490c9cb0706d5d997d3739d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674db29903f430be2440e107b2b7bbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d349050635f423e9b663da6e8bb78865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec208ce1c3b0742f49fa4de11f7aa4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b55e62ba61e8fda703de6519b238c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d571124ddf36c43807da2d064bdc4f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a3ff6f4fec3fac301bd27862f0d5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ee282756f12eaaf85bfc9e683ca5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267322eeb46eb6726009847543d9c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ecbbe93c809a9421eda58952725fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e7ef5befbfb5f086a34877a09d36473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e5bc5b0cb3d95b87a77a1fe75842a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23000f0f6a9a4f5cff08d1ed20364f8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18c71a80dbda4c6567b4e7b32a820d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e187fbdc85fbbd75030b497770ce7a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3220c7d639b89fded91670bacc05e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1272da54176f5084754725d4410379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3de74b062959599f360a41176175d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b65b74f7842c93829393742746cff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798eff7f21f8b20cae31cca2f3bb3f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13278edd52d32e09e8f336e7baf5dd1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2ca7574b498d91953a24f3ecab1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18d150e3fca1cd0da13f4bebd94d2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077279d41e2f9793fe8364a8ac9cb3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5114f350388c2804460b333bddfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e593a270f1613a5516b361d46a671d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6789a84903e463ef54a981173e1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88a85da3149c769a38f93e5c5da0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c48114112b038327a87d216fe3dff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5703d70c500e23aee8126abe4d4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e7e49cc3b84fbd1e18f60c1bba7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afbf6675a3f30aac90ffd986c478a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe46644b345508999da6b7fdea9e4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6e56537518bf5be458c82b437e6bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafac9642cc18539a41fee6f45f53c2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbda0b205ced83dd81fa1e8f2e26f7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c251deeac36453fd574f5a7e7141399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6132baecb6edaf03ab1f9fc5fa17676100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5bc0985de2e2cdb2c212cbfdc67fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb19d3511b19753830e6b587df125a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1dc0ace58a42399102c9aef84667f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04bb7d1aefe52a79c34e0f7e60417a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47cba7ade0884df26fd2c680f53754105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f77c38de8df272d488df1a5f1bfaee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a8858d0fba6ddc7a5b8c67c4baf8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f11260f5a55de2515dc9d03bf0023108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd6fc1d81e51efc67da5833538d6a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d59052d0dab59947c4c3bd0117b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca41e13cf155c044cb8a31030300a9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183b471f66b54cc61a971c0cf2abcb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ca5986ebe599afdd98dd0f0df61d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a4642de0a395824de441b09123e5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fdbbf95369d419fc1b64da4826add115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5979b5e3ff202711f849095020438c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574336348fd00e5198f28934f3d78be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541adb9887343b67ab742c7aa922df5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763108b3cd5990e1b3c223e2e13f516d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bcc19dc4f5c50a22b20ba331619ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c97446c64ce095fe96a1a48c488d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c57b528c7440db90c80beafc5ce1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771d5df9ae0eb00710440cd8fe69f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f0d189054657c47eeb91c462481ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ecd4d6a019b62cda14467ea54e6e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bee2b1a2329c90b6cd83ac4bd7047126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c802a5a92e6e5802c48f94694efa325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdf3020bff9851fcdf83cc93f0afed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19030cba449135bf964301c23a4b74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141a2214434ff3dcec1d5e354adf51e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d8b968a5d5f8484bd9224185dda4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204b5a29990e59751df62e19078512132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eb0c2bf769bd889ef174a6c8646f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43e3dbb2f1eccff53dc22f1b8319a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a35bc07f297a700b412e9163f5954135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b86f077d4a51c21b3ed1730be4f85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0373d10a6017ef189576034cc78cb32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710353b51809f467bb6ee4f2225bb59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56c558d7246d229106a617f556f291139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f57743c6b669b973e227dc2b6ba67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32353ae1fcef13ad643c61ca1562f63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a081d4d21d4f6c40787140474a2f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2cf53a8fd57ae019edd70dcaa8bd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61254035038aefb45fb40fbd2fd6c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4486cfd601607912c209a6b929e5e2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b1d50c1345558852ea04e9a81846146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea890656c41e8e704688cb1a5dd78b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18a63b34104130a8e654093987c05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7297a7cf91a8aa53a96e0e5d76e1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c60ccb3111cbaa25d9a5c155172a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031975f75987539ee6600fffc09f9913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c60c24ed93e785b92a90caed6c8978152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca799334674554f90d260cfe3a9ad5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3046fd632042e5ea02f3d3534c2857c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec677d08f332518b6e356f596eceb863155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd83ad5b2dcacab3772c12ec997faf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61304873f57839b08d5fe79e08d984e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b20e0ea49e9251fc11004888767fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d148b5b1acdee86cea6ea70bf647159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd0f552207e630d53dae051975105160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423482124475cc03f61dac24b2fcf42f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe26c815d07f900f1b3cf7757afb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2529707176379078afcb3e566589a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a333d179b6241e0016d379c346e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7459be160753ae34f6241ec420ab48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ec42c539b03f54372a51a7f3242e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331c68c2cd0396a9794e62754f07e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a4a0c27259017c69cf5db580f32c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37bc73f91848ba2bb4dc65ef6c5d76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29d495dccf5392c2d13a559161f22e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f7b019116be369471ff697e99c94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be561ebb35ee73e259bbb6c79250540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ccee1c4c22fd4d4a41fc4faaaaa81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f26cf37ba870dd6d877eb3d6367dfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91cce1037edb69600bfabd39e1e7ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0dbffb5a0361102e8131ba0cec2af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bddfb35f053bc19b84f8517bb4b86e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb40023bb2b39e20c95bae313e645b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c69debae918791d73a6f466682e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551acb6b6b64f43fcd068804ce9194180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bd0a2c4770a065ea019e1cc1fb07d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b502bfc8fc212f114a582419b3ee3262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce904b8a5090a309ed826866f0c8e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f15adc60ce0afa30f0b41211e2a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd2373f2dece6142a4228f88cca735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164a4ec6adf7253f4aeee167ef0bfb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d1a6da2cc08bac03520d07e6dd3987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940026d95b633d6e9f213a01cd6e3b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988af1f9ff395ad97f24ecdb48aefe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaf71c446c35fc2ce2de0376a2224e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d8e0e7c5ff1545d3fcc56dfdd7f3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71bebd5690f5b0ba588eabb45dce9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e7fb7b5436363c8a4a434afeee8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c7099da94074bf784c826e3d3bfef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3016cef0765946c3e39479b374ca4da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9b780a71d1cf55a6ba37408ef829216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e434c738b7e82ce29092ce865ba417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313ef2949028affc2440b271087379d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7342ee50553a8974b8bfe49084cdcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6bf8f68d6b3a53bf487b8f81503620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886f91de155b8aab36a20bf8729cfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842791d31b963d02d02af5c3410c036222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b42c24d9de12a8c59ef7df294fca9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c180e077f65154b71ba7708de20ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9d073526bd456427fa2d47450bd7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad010459353c03663d0ad41a72b47b3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93eaa62604f62c89360bbb3a43cac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba32dd4d718f5318f024138a5f01f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14112b16f10b63fa0cc7bbf915f6e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb0670c4dcff45c1da3a109f65d2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9866e3aa46b6982aafabf47c6ec7d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e2e6df41d291b4b5861f491c5fe8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10c6e1936ee2a5ba652cb1b0fa21a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5db395a7442e5f2fb7b57857abe56434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1154d8b2fb7a12ba1d4f29ad740bd7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b94a75bc3c26beffa81ed65d3adc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d1601bc47766d2dc9901ed3e780d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03d7894a879f70afa2b8083e724dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd0fcef42a5aa0a7e5cd36b439b4d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ba7d8d52c54ec8face5ed75a222040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff659815691b27a1068f9f8d5f20e35741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1625e30762ed8d33ff296cd2269c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af854434862626656a004194e8b2ce643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8166b565c357f82af6280168946184844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ee58f9b1580ed02af5b3a54a9ffa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd7d7117d33f6299e01270a08bd0b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf97621969f80546f538bc1cb922d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cdb45b37c309ab0fb864a0f5b14a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ff2a9e2d7e301142d500891d554449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e31c52ab5d9562dd408c0681b7e3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdedf15dcacbd24be2c6d0421c9b3ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37042c13198b3b2574bc9ba2cd932dcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d0dd7ed2977262be99cad0f1f1fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f41c0d944a5406643b67e790507954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ffd7d6a31186ab35a3552b07df1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b3584c2ec5b08518b5a625c9fdbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b07864b9f88712d624b9e772f1afe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932699f2d536522c72a60562f2c220cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0d43bb4c448c41b0603a36b721d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2606d5e7e2392f10e9b6b2aa1c8d9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3189dd7f84d682b44d6c2fb1bcf70261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b78d468eda73d4bbb232ac46660062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523add370c33ce0a56e316a4c1279c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708b5c900dc051501603d25c94c019e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d068189fc05e4ed319353b5ab64ac9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e12e42da6885a3d82e1407c3371cd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6709abc996a4b6075c54d21e7629aa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d2f6b0253574c457d0913530656ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bea55abb292dec80c07fed76cd75269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa031a1e1e33fdad9260a4c2cebdf6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ec18c5f22ef1a134684e70ef458a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ffc94776c0a68e325bd8187969f2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273330458788f3ea12fe7708743730fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca07c727edac9dfe8f0f09ec2dcfcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4909aa51969f04e44207693ad6dac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401997eb137c3b96de0361661cdf385476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c547d0064695ee93ff867f59b3f6e0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc5dfdbd1eb9e302ca806d86288d7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835b70e2d099bea0c24fe179e9d36a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482038103fedf515922525d2a0dd612080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd2c3615af7d2638568f4cf476dc4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce84f3a44e5cea2226e142847f590fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757659f654cecc5cd600e0ff05758a5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c970841e4c1cc4ae8c7c29a535422484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c90f0d454ed82d96dcde568ad6b1f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a43fc68999cb96b852ff97e8ea887286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718619d3964c8549da49462f7f264da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143557362607e31fd2c79b2b03c7164888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a81eacd2e920d61e20717a331cb9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adc7c43c6b1d8b047f509e27da70f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f508688d1c09aa295a8894c0d942691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf48a834aad44a4c1d4d1aca2810af792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f96e5139407a6a1e179ba89d6ad1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754d34df038278a0f9b0012761b34c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c17343df94d8aeb46ca5cc98e107195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78541a5f88d55c791be4622d584894a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e9eef27eec450d3dc81cc0f9f73197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5a8e4d06348bc3eedae1a44654dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fae1fd19bc02d2f2a390cc6699dbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92390eecb695a7690c60f7f7dfc7dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa86ec10830f43892dc184f0ab70c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea3f031d7b6c55c39174ad1fdfe180102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5357512d3718a623409378aa3c38d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab8652069a879f79de3a411f62b4be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1189c5124d9452d23354b2caf65fb4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c9214b460a0b1c378a2d537c8094e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb353b8901220bcfd65b577101d267107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e354d1cbb3ab91dcd79ae08dfcfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e777947ee2b08094c9f78e6341412b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6c5024f23ebec1577d82f51444f7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd48f1830f5910f9db9229affaca4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b7ffed466051c609504d0c6b886d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5448422789b30bd9364aea45e70860d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eefd8e120418c1c3bf308eb09e69d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb10515b2bf50a78b7005adbac99c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eba7ad4bc734fb008613bc814419e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d3bfad695e2aaf48710140d97045d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858bc576c4c6dc7ba36373a672f42a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd18d2de075d6bd95f52e835e7b104a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d3788a1f707dfe93992e477222955120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9358cd154f436308712083e48cdb347121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6b30bb40b0e9f3ce6fca3f04a47f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5274efcc50154e625a36cb294f08cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552a30647ede09d8775d6d896995c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f247e1d9eb6203a0cd7b524ce5963125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dabf414a0e0323f85ec0e4abf29b4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48284a092bad9cb229b137a317047b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5078d93c985b3e39bb2c6979e580128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9321152f4dbd4815af307a08d830d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa4dbb78b5c36d20bec210c677d157130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca35cda1eefc8426168331391b5c17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7f5359326ec57a91d5f8222e9046132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2260d5167dc92b0763acaabfa5dbc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172a8dbf6ace61a4fdf92404e97b5b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf89d6b208f79f75f70a7d6325458d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993959400a01ea4fbd0daf9bd47d7230136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b894c9604dbfecf2adfb6cdccf55928137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1126cbee04e3b38ec051d299b2df88b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610138ca5dd6d2a7f274245e11ebff7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039b6fff61125fea70f59babe72fd71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb1ad69ab2363779852da07533d04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2bb7d004b3dbc1e06fd42917754e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c65c407f2449181ef870b95367db7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534fff8853c127d7ac1afbe48cc71d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd0500a5ebeba0e81d6b861256dda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c89bbd666b6d8e1b1a4afae3562de4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2aa88a0c263088621b9aaa6cd6245147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59d0b2210e1c30b0512154e79e89de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda239109f558e7ba60ebbf6abfce7eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c4433dcb77df2b24ee12358a2231e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1246aad1da3a9d841e96794eae2ae52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93fc2db5440408d8b7073bd4714959152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ecf047f1802868a72eaca105ffd29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb458d7c59b3e4813611f5fd5f887e84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6486bf414b60d741e8010bf5246a31d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc221cd4dcee7778db96fb8e507b6d99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df977dedd329aebeae339d645f877157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9500606e4f0d5c3275c19f57acba08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e919a71d156384d754130b616803159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939ca943fa3ac37b2869a831bd3e4d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79624e46f7541ff258f0722e8358774f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7908d2b08bf76dc1eb04010d974796162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1182a4342913dbb6308cd2c62a724b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e87474105dc730f03d796fa4a772164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07477c90dc9067b0bb264bebbf903108165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe5badac1180c17cb76b065090f4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab745eb0b5282c67484ab23c76b0470167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf4fb0d64f1acf12ca4786a7b78e72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331289506cb7a6e5f451304179673f6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668252fb7b2d85dd6c7d1b8c9eb6bdb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e131dff102dba7d0f3197dffdd0b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73506907b3a5a3d0ea2a277dc8559f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52765987f97b018fd2bcdeb3d22e1e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923bceec579ebc96f77c3169ba9c888174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>