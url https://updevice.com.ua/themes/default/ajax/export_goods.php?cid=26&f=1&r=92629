--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5324f0f4727d85cc056a0e44ae7a5231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2e75fe909435b86575aacafba9132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632fbd99eccdfe11c612f72574cb1c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b99df8695c2cf62d037b21d71514a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f28fd0c24a7ced6830238e622f0c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee28c9f5c77db22b92b859fc5700a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d88280e1a154bfd8dbf205a527ad87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2850e3d85b53ba3c096831b021e9afd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf6d03a6b2e122ce4cdd6edf49d7939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb50d880f998ab1a2d04e9156787610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f54198bf1b5316016339c2a5617d4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426d693b7e5765f2fc6826e55c46b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9150563e492e470b5ed40a25b40122213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab8b932ec34f668cfdd30ee1133dde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510be9fad893c50e088c4eaa11e65915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7233d522a5443bc590e33c61304c4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4631e14ff3563b951ebbe0ba379d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335372c5552e5211a1fe0a21f95091b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32310ca874c7a2ffab216dafa2aaaea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1f8c0c3b92d17bbb6bd3567c280320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7d6b316ddbc1abe5f8c8f2a228b8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97026dd12b928c50cf040014893d77ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81554f92c17c9ca8658f9792a62e08e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a37534726b540fc84f7fab817224f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc788f1c86bec4e3cb977a1a22bdca3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee9f3b16ae5fdb5f177aa3018e224026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb933226cbb9c6cbbf3308778969027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155faa3173c7701054698109a1f3d2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7872da8961213d5999cbc3f74285e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc17eabfe12530aab56e07f89564f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca099c683e16289d3344ae5bd5a719f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aa211edf6627c9b2ac6319aa31bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b5849b5b1a5a9937e7acad68dfac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eae5f0a3328e5c9818247006eb97534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d042f468effb37f7787673431cee8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49df7ae5a8c25db3cba49420fd5b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6ecf8b301e49f888313bda190b3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db446c0a05dccc80bb7b53c049bc870438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba52f679986dcfaa0b3f84cc20aaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ad7a350600f08d0d67758efb134940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243750973129278a05e08150cad475de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e2683e08a527a690b783dabfa676042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4563516aea62ca195b5b5a9bbb3d3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf15cd4f2041b157a0f8fa9ec877c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8963ff446af741b02b954b1d7e41345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1247887c6201182f80ff82a8bad7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bb4fc2e1be04f9edd33b51437d82c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00deb20f43041aadbe681a16c6d84b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14030d2649cfb13551edeccc53a1325d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0061a125f340d902f4c039dc0610250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8ef4b41ca1e7a5047d02e3781bab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29874761b2fb819128d0fe63353c973752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f5c308e634844732b35b4ef21edbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b38cdaa1615340b9f591715bc5c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbff8fd6de07e8773b9082a7d4e1e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc90c07a4c0ac3d29db9928edc35ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fc5c073bcf357960c202859e7c9e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98093a12e527d262be6774d4f967577e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b886b9a049fb892103eb39c25127d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db498be35b9ba82e3e2091fd109d5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0709a5ff35dc2d3f9218c6f19643f0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79163ee406d16659e689530ffbe5204c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c021aae6acb11f55c21370afef52c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299cdf5e6169920e3f716f7743732d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0405c375ce1708f74699fc9c3f84565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa41c301d845b0db9d3ad7a6e6df58b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8844dd35b4c1e126b27373d91ce5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e825fb1d91f1bd32b1c50d4ad943bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996a5bd8b262b82d51fc91e03dbdfce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48141d64fb733078d1025d40191fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bfa23f21dae69524aac2759f8a26371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721030f5a9e8fa36c8554cd807c8e2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f360bf47b24d07b7a4163649690573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4173278707048f122a5b36840486374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531c8fa923810db185c2dfc420145c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b7dc565d09ec3e0b8cbe33214ca376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab66158db05a5f9d2b71d8ee2ccd26377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e047f6abf54cf39aceaa4581f2786878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a4ba1ff8fbcbf8aa631628e27167079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5139f6500036c5a6dad6204c1200ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5122b7e947d47116666b1306b813a1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdb10a495ecdf531bf1973e5551fde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de99dd3471acc4c9eb675c978503e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d222e3285f4f0a9a956ddb5a5033584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fc4c1e633e77c70caaf71319f9beb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1982c1cbc62c4056fb07372846bdb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edea30f2804376f35f58b74315867387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8daf8125d7a609967cb1289f09f1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511fd5ce837c67b8974946e2b7e73689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d2ddfd892cbbd8c4bf34c352a4f1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e387866b0643c971f7974823e375ba191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a820a99f2d66379ecc84f1021de9fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f812661176ffc1246e7f1f73eb7e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5234919be8e1532618de04fcf9810194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795c20c9a86ce223c7e5950bcb6b30495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc5ee1e092c7e7e87330d8c5d6ea8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7f644e882308015718cb087e3a59797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc470b1e1e1cbfc43190cf49feb3b1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e46a580aa9be1f1823210d966afd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247cae13456550b0411287ee13e5508100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894237fcf7d0828947de42f7e2938ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470be2b7b081eaa2602fd875cd00ade102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e20c7982599d8eb24214acd36a7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52d1d747a1e582d94234ed2b3cea7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c1bd8e8df632a5f6e484c7916b4f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80112888f3b2d7d867aabea09f557c26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf6151d9619cc4f87084458342e531107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b134770d4552b9d9a0bceda444f6b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a66012610028c4c750dc12660010109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19adba26ae4d199eed20de229041c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45068c58f6cf4e2436d621daf34e0fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed48bd9fe1e8111fb388777aa14f64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac39da55427ccb43cafc38d8818f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb02fba456304a03bb5b0360432e0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf4537fa6118c954d8d96b2c039af4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100260381bce75ba5a3a3b340fe09074116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680505a2c0b573271eaa9fcf10fe627117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c0334c6855a6af8c856583981c091118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4637ccdbd4a8ac70eb79f2217182d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f0ded418fbd26ee8580f30bab69b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6258c0b8ad3f0c08e778ea9b5fb3a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec867d34cae22938b0f77bcfd9fe35b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ca75208117ea3d6fa77437018c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12258d943c3f880c669c62fbd02ebad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa2b77c36a0f58c1fafe511e205b17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c158adc01356b2ae799cfba38040f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6c7d326ba2f216a6393a76815b999127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5061ed6dc360c0f1764b6dca5dfe6cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617c96e5bfcdd3f6b3e5fffdf13c00e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc82e2af9404bd3ee3db685e9be086130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae1410fe680885620f6d92445b839131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863426f4b318679275c7b55a1a69b668132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b44151e2c25e310f06b413fa4e0a5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e02409ec0b1e0632141c597d6bc47a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b2276553a2c0f88f719cfeff44de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59999f0f1126619fd42f879578dbc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1e0518a71791a846b180cd6e418d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e6fe56659dda1a514317d47b48154138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626d3104c222450e68393f27eafea2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685eccd49dfa0f1d838c2a0a06a0a66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6055982972c4c5d9399e699dfbb99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab5527ee34a313a28058213ceffae7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a727094f58313c040b13d0174ec39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac3a2eb0a12094c4f866429059a7cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8021cef60e6476598983574ce0f98ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455980316e6aee714d238bbd818e4310146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532633bab9b58a15d63e4656f956200147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463de749427377e363573203e6f4baa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d50d4278da14d4330cc3c90d5c45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee16a8cd1e028a710f31cb699dfb0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec82c5ef7f617df49d226c50c2711151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5230aee2c0e5635b17af9030843b24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041fca3a0b07cfc75757f0c0230bb70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca1f7b184b38c3b72215864df5424f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792acd43788f4f2c0e4c37d694395c3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e800d1875a6ce0f439e4d9db87ec5ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89125f1086d5c17755513827579a56bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e941293db4dcbc41e4da17ef85fc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c68b90eb72187a22f30bfdaad7625159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0abb7c76974103961a3bf880f4f9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f34633f47927ce77b88ff84af7b77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e6bdfea6dd0c3f5634ba523d8d15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b873c02fdfe405c2f4c69c53939c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28f16956194ebb181fa9191e95e12f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4490673ca92de87e98710c12c209f2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6e56a99aefb03d401169319e5aeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84727a9a61ebbb8a341ce50da1a42d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb0bdebf594967bcd077e9d3ac4a24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257559b69e5998db1dc0d523d28a5a94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e7bf0fa798d0857bd14ff3a92e1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7c4ecd617f5c9e2febda3fe21ef2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f54894bafef086bae0755061609bbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72637a8281fa2fc4c3e11a899b30cd00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d051834618fbfce4aa7bcd8c87ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5e9fd7b071f6bb690797b9e3574d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ff72139c91940703a198ba5d4bc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294db13b7f8f0761ed47bc27a755e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd93cf318d9ee1c060694e7ba81a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ce5c74d729f0ec5b9d6b55df3d9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473852d85e079b842f618defc3dca68180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8848395bdc97a8cc57f24b1aae3001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a369f4f5e33e81603322ac09f952ef82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9346424ea411f196066f7a63a6f303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307da739374ff614f020ae00b893fb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f00911c6894c1b66caeeb18777c185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cddbb3e16d70daadc3182adf3a871e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6bcddc2b5325b1ae12ce1915d07a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14937785552b868ddaf6676791821b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec320a32f0d979363b75cc6a7172b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5f12853e2b0de852bd1600a7400db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de507fd66b17f1eeca49a867ee2a3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d9e09f0f7f8c548f3eb88b94146a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eacb6a6b9de5e6f2a0ed3be8d53b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db61a1ae6aa141b97394f61487de11214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f311ddb98bc123e74194db5d201f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7040693cf18e0fbeceff2e89e291516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cbbd9fae8445ee0144510331262b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b5fb2387050985d482035b854242718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d7c1fd05c648ba05aa3d0e1c6b02519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1389d70f8441aed1d3bc5a83fd9b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a544a6289d52c3d2a2d5f6fcd819421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62672e0902293a00962dcbedc77f07e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943658b2872f592bbdb06a2bde7b491923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a63caa9a1a7f59b1ec60b96f46588424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2338c4920feaa4b5f4f608dcc51b5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d451b1575695a20d6fb7ad6c3f982126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498f76e8b7cee727bc75dcddc3f21227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334304b1bd5d363559a68643e82de82028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e56bc81c1e2369bc1cb5e9a68e7ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c5ea9ab2c0109b9d4485fac7ecc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127ca4ab1b84c38c485d2b33a70b95431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0290500760b23c80efff625bf4d9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf2b06efc4f6911a277b555b1679033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d695ce6f9a8def1564b45b3c5f88d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01aa875d1436c2d21d6cbc7f3a286b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d8cab022a5d889a5210dbfcfb802236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3eb7279e3324a976b78b91c03859137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c202e4acd70cb4268aa43a3d6ef90fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13654e34dbba11793dae71c5fc9d7ed939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82395952e6dbbb901ce2db81efd95f2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166fbf7d9b76b04aa2e95771e56d0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdbab88f171bd7cc13c054bee453db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cf1b871aba072f9eb724ae167d1d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d5e256d952939e15310a3364a5d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690d71e894d79ebb487e180102c912645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9395b21f533368cbe6d6a3a2b3318246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff173d90babf3ec3de39dd0eda8feda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc377400c84090b0166fc529fbd08b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44752b98cbcb7124fc57c672922dae9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09cd49939ff06f2e3de59c1043c4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e1b07929b813e4ed9933e682104651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e9ef3e5f9f166230d4c59d281065552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45129575265cfc03f9b6d5d35664aa9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7452493995bd0e0540abfb84ad16854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92246688bd08c83436fdb11ec823e6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50966931144574be8b3f2e1d464b310556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b405d3d7ca932e9495a4cd51c78b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cda73cfbd9ef1419858ff053893b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f03e1619a57d661ef167bf2b21be859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a554645d615ca5c53709a3123795bb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b722517ec4b5db79f080edf70559a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d6d0aa6372f7a10a249155f102df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25208293a94d5ac06448b4535b8c048863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112cced100a7caf270f85d02da1717664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc955118f0a74780334f02fc5dabd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a4c501aad714cbfe23047341aabce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdf3c81154cb14e433ce9c51c524f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1a4f7d4c90dfeed55ede90d77e37a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1bb0062b638985e5b0de0735e68de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e666494aaecb1eba4117f8253e20f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ef31464222ed22eddaa4399abce5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea66b99c34b1ebff4935a81e484e7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46885d6fff32c8ed23ad9cdc39cef1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ab53c2f97af060cea1fcce4514eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87c9bba2747777f9dbe3d5504daa3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc5ac3de647763da798829250fbad276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fe34bc5eb7400e5e9ec9f8c647ba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf48fa9d886e7897ff36caa4dcc09f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac377dabd31cd9306a9f83caae35109379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f8028d2d7505eb19b89bf69e535d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f889aaafc65d63f6586f574d4820781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e49aaebca31c4bd472c4b987e477482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b131de93ab1063249f563ce710b5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffb9c3f61dafbc9637a6707af517cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1f4679804118d75e8018dd51410685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6865400ea5d03ce957e126e3fd0ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e685ab2539d5fe085e80e56a1e69a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68973cdde1c97ec377c5579717b264988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b8066148953e3de46349266d6befe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ed9fbe8f14f46b0dfe281618da9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edebec089c313d449b4bc37c4c84c5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7ca9e204f1ebe166779a28aa3fb2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a682619ca1c2ab1a0cfd12cd72819293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733451d392ed6c1d016e8d58ba7906c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d774189991dc4680f6d620e309e7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857929c6e2ed5843631b475334449df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1cb257649e939c26620cc856b4ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0fd742fc64a6d830fcbb09ffcf6a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b568c2e2d66684b3ec42c2ca14d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaab3dbdcd0249b00364c51de0b8a2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4302247ada0a5901b9d63b8c8d8e83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9a7d6dd8bb38b80be59bdca70b31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d5e462a2d4cc6fd3b46c863751505103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61445901fdb599eb7c2db0eae059f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e324f1ddb7174ec1f01e8df8344df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df14126607dcca003a03235aed5923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5f2e1ab06669464adadc47f0b920107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb4ab463c31daebafc1556c0d3043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad465139e2163d814a79aad4884dcd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32c82c33e338d23cd90086f26ab75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778954fbbf70fefd0dc0fc13c41689e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f83321b2c0f9432c19d589966b65c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a16d1c0d673e2920c8e9ffcd9274a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a2d191860de23c36275d1e993ac7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ea9ce8af06d3696209c0f846ff929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19495bb7c215bfc233d6d7a9c50a731d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed0e6d7bdc8e17cec299f18071fcc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7871073f24e41666ba22383d3aebc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8aae0ce2c04c919862d3f196f0405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d44aa165c276725f90624d164e9415120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947326f4c6cb735d8191a6cd00846de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122e8e8d515a360c511637afd4a0ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d2ced8119638e1daa466cd3e7850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6ce8aba2a1cd3b0ea7d2e52af1193124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8040676a024311f3ffbc8afe72004125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98548b00edb7573e9b8eabcafd5b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61352de57b3e00cc3dcc1701e40dcb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6add82e5b85ec00ab7f53daec44d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae394cd692e1f0892b9ce2c9cf3899b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338969d7753830e52bc1a938c0dc34ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb92e42c4bd148230904993145ac4e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2abe148db790165cdfc6c069b604132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a1811bb14df5c19ebe7c282593352133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcf02c266c5d648556621db1626b25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314433214e3f1e2c854cd3253cdc7c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600d45c52d1406ed119c12d24ff15c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b073f87d96430bc0ae6cde67c8e283e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee235d68b8ce9d96a6d9207c71416b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b3a05b565e55356e01987c6096a77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b64a9179a949c99a43a59987b3f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0aa1b3009a138c0736faa757b87a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee1f901fa544bb5bbf599e5a75943c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d1c8f06f7822dff6d5087ae8492ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5def1ed917fd5b2e9b30dab6e0bf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86abf028db3aeb222859207d89ad30a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b042fcfa6ce818640d1af3a9c31a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1881bce9b36adb4fad2618848354f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef931ea4d539f3084cd8f275613d9ef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd226cab7cf5909535b413e057aad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4224137bdb4b11d5656d23d19410d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b53f7608983cd450dbfa47a858819151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf58fda63899b39a85bbf980016ab2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb49fddf108401bd4c69c7cab20b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecda28e300face86ee575aeec28f03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4da1ec086e92b1cb05ad687e0022f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde0b691b4f9777e441d47bacfcfc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d1ebb9dd4a568e8c24c666464e4cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc934537978663b1d65ba9a5604083158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d805d840de16fa04135be374fdad4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136f459cb96ba711bc6beb9b8109e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773088dba165dd29306009beb29238161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560cfee6f053821bf80e8700839edc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac79762e1330ae56a5423fa7671a7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d985beb8f1b8da3401596f0e98da37e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ef562b85da493a9fa316601c68f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fece2856a96e867d7a5dcc0c0523f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92518649b2ff4b166b67b8b04487b066167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b9a6a5e267a66031ad1512bb04876168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab842ef1cb6cbd9aa45f0cea7ae6ab1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475bc3d57459e120a86c81d901a50e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b3027841ad917196a12dc056d8b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d95a6ccc74a3a85816cd74cc5c19b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e42acc01d1aa78d9d333395349177173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e423f89efc9d61016168547b753be6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>