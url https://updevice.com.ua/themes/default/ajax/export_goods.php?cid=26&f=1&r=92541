--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a6a6601155006c0b332ad7107e4be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750795991c944c998364c6c2855b2432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88473bfb2ec1da79c56b1e012b01e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e68eb113851db69600b95b8d22b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c1e4eacfceb486579fcadcb337db15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e6be94308c2ede7daf7c35015df426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0209ec2779e9b13d4ca23ce59e1d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee2b2b98fbee6aef071a084cc6e6da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70ee0944a54074b2098472f57284a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904bb68ae3572cc237eefd82dba776410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee331378b0298dc133602d6be2e5068e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496dcecda875813d3bebf308b0f527a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c51a450c6ea3fad29b9dbfac3e83613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf6877ff3d32a8e593096bc1d0d26e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df60e42242766c992018b5b584c9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107a8dbf16b71ef5b977858c3ee56a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312627b2758a0d1c706d43ef655a30a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2337ba495bd7305e2c77d352be21e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016302b4dc01c9ec4f38e9a6df1977919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105e0a308c52adcc2e88a01c93fe2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd74fb258b70c1c5fa581f5f9f0043521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d676a1f6a0c0caca69643dd0bdde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f28e733a0fac5f7d70b594bc456d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf759faebe72c6fe3f5dd2fae50a4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e23e8291a8dc3c342796864e4964b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd717d0bb9951b11b3f76d72419bd1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a37100b3ba9435272aca0778544327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b66954b2536c0e7b19956e649cd5af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae90e11c900326eff0a9aeb1d31ed129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088d6402e821f41055875a9ba2cea6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671d4a76c39a41e50e791dcd99ae1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a4a0144a05059c1a848289be3de532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffd105e6f6609d7dc2725a728c2e7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91434fd13ffdfb81e1ebc5c01c384734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26f643a54c40202ca52eebfaec3e1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c92f9755bc004f918645fdf4c405b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632149a307f0f446dc8204be8441b63337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4cbdc6dbd5f3f937ed96f8ae2b09138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf38f5c16f4e95a706e45848f83507d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f946c2658fda2190f248e93beac5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74c5fc5c415006927ab488e34f08e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25031da7ad580a3627beb23183f30a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdc964267f048dc82e9e9a3d24333043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d509a662b735287403eebcac3ec76e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f21535bad10b397d4515783c0bc4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7572ac5afdf49844bd1bee13064b9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638812adfb4d1528b7b328adada36cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0e60f7507111c1c333b837091c9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eb8b2ad746859eb699cd91c34d69349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ee6dba8afe0c91c8e6e5df2a5229450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22247b8340f5b742b8e96206a322ee0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b6b306ecdca4574d18b65758f5da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d938808fd5d0ee83499622c8ce90553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb8dc32442674843c4515dcfe0c9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba410e2798d0bdf58e330beb45b06d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4ae91d023a472e096e093bd25800356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da0c374495d3504c9e67802304148657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e10bc910f6a0f77bc3eaa518d61258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d065f89b3e55e7f64caa512f6d68d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624bd1ce29af5e9b51d11f0ff57268260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7947b4f80bcc089653e3dfe8a6bc5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7d731c878844da2a7aa3f6246b6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34716bc1d0a9a752cdbfff8ddde125ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd62ce5dabdc7bdd99da356114f38c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aa8aaaaaa0a29abdda3908602c95c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5633d99b0657ab95db05c6352656a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26021be715ee3ebdd414fae1837806b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f27d15f2d94a4e2c0911245db6a0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83afe6be13b928756ce08f438ea9fa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571a85b55a401c2a1901b292f8d7a0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c72fd8b2318e062926d03b5563478971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d469b0130f17fb19e759ad7655181772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784a966a52c0cee953fb5bb6025c79b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50e5468131e6af484a70f3ccfcdc0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb154c304054e9f26a0c449d975673675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa998f05a6ba9e613a2cc105cfe5c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8e561b026ef904d0c02071a99dd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805c86f6a8ee03bb2ddd859a5cd880d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcab9949637fe3c373c94268a9c600b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7256ee5ed810091ca3a0bc221451d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a572c4e41a5c75bba1dce8bb3594381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb7c89361f5277ffc9d00214df8ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4fb434ee5f2e99a455c0e913a8cc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f49a13bff66f8c92ff07fb7d564c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593412ef58b3ea7c2da026705d04d35c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99ffbe752e2f7721f7633586c85e6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36cc76eaf32c69f58df3b4edcd31a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aa40b542a960c9dc124becc43ceaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaac5191d2671f0f49e85e71973e25689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43926600bae3d9435f973be39f1dc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78597720c897f373507ec05cbd00bbfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0332356b6319e271abfc811d0f88ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4363f8698619d499d54f082053f2a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555109fcfed701f50c4c05a1510847b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038e768d7ec49d7ecde93703393c00a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4de5bddf0395c60af73d1a88ed93a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b620e85c612a3f02f8ed88c449a313597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106df041d36345fe1cca01eb49ddf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09ffe44525dcc0f92ddd57112f16299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf72473bb33072da7dd31f36a1a6079100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaab1dff35e8cc221e329f1af255b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6d0cd5c11268f29bb43efff2759cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d980ad40f263c48df49c60e39c235ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60518f106fb6409156e24f736b8be1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f56c9caefdfd9d682b236f4b91404105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfc07d1ac83ed11f140189869ff5cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc818c7f187e0ebfca9c6681d4b5fd67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e862cbecc97a56b7b62b1424e692d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af1e8686ff68d2b07372ff47e86b48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c82c12ec3228ff868659eeeb63a0fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b98843b2b96b5bc82dab885925fbb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04388e4c5243cee8f6bfc959132584f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d8acd503cfa56051ee16e8711ef19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b1db8e527d28677cd9bb0a48e194b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26f28b2f0fd0fb18acac80fb289a02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58adb2fbe488e91d55c700ee76c50a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109f6f9a7ced07da9f1d37608783238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c86bfdffe79aa060d0f5d9b72459e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb540286d545736a65b91fd7d86db1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba27ba826244a6cb3bcd2978e74add120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d2b1e8c1076b6256f886d5caf3c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39beb8f6c99effd72c1a435d05daa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7528862a305648c2b4ed45a4a61b9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586af96ac314844c55f939c6723c5bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ef9ca36dd1f19cc027eb8975411d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee74c48ad18ea2612478c9011be1ca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760dfa0c8da49d20e0a5788448820ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb35de201bb5861005148689ebe48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad4db4ae604d8f17c75e0d0cc809f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acbdad52dec529fbdb0cabdac5085e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d5e07708321bf2ed0307081c8c3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e12f39008ab173617e68d9f80d21e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf17c2d7885784b3412e9fb5a1b27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ed4a58df37f0a25e27293275d3bc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c9e390a4e524bcbb0dc073b5db43d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e059a16ea2547016d67f30b795cc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a1d6bb9d8c05ddf88aaf28ac32a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83fd29a6bcf96eca60f9b864d9863138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb604b61b8b91d1963a09c3246720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bb04a3247494130c515c8631bc85f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e70abb4ddf413c40f45d6cd28dd324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa2d9feccf1e1721d6ceaae76084c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef56156dc6c8846315c9802da6e6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de13f19f95e6db88dc515c7ae302e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff08bdb476182f5cd1346f43473202145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99786cac902bdce31c809749257330d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e145a773adc1eda65c89ec55af6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fdfa96c9fdf0d4881983d95214062148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886f45c94f96c859b3eb4c1b4070ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb039771ad5c6c496a07c25b0851575150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f2abf278176a2e8d81cc90b1fcd9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b326c073ea7551b8c0be60403f715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9cb8cd2d06e67e1d0db6ac6e94f1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1378180cdb149a36ad68d6f816956f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07121e39cc223d5df9c6332b05ba73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19f9ab4e0657cb963e15c220d1c5a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329f5f9a31ce3d81da317288deeced157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996665a6e9cefb3fce2fe7bde99d0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a3a073722fe68f8acfd1276782e26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7be2aa95d5cc2574ca63bd68dbb496160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7da97921ce93884f49a94da545fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55843884910d86e70e6d14e7c516fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc36703009b47e0ef3f75f9ec4c10e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e506465275f456cc996a315f9ce490164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a0fa3d92da447a0fa836588fc89dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3888fd0d8c7a9f7b168d78c22011e14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbbccf3ae8bb27adc2211fc20bb9f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ae0ab7d9b26a87c1985d4833d13bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59aec8db2aecc6737096ef1cf1689d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0a465ab735a4b8a3a7e5932aa605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf291a90b692f867c43a04a2f67cc3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afef9bf18b9b0ea6681bbe192b9a74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40523bc71c06af7ed4367f8425f22a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b941b30b87ce57bbfaf5a15c53178b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce29681505e94bdc7c818d1d6ea0141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f8f342f7557626289f9a5745852c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7af650f420ad2509901d714086be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a772abe0536e5ec46c2df3a5f23503178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5b79d5125f1294f3412be4378e67c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db6ba8a7530036777fde272e00f4a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e025c9eb97f8ac6fcf92d636493cd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5d170a5278108d331b8ff3e9bfec4182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2613e70951bb42042b545b01c6b5421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234c7f83998fc042549d0355be739172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bdcc8b4731900f9ac4683ef77b40e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a59da5f78490a2f32ca06b28f6e7604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4335eab5d414d1c63fe85dae781fd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450e1bb26a1e9545d79db8ea5740236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c7060a6d44a6e14b2cc0ffb397757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dab40a631de2f48e3dc8b3245f54b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a39ab900a436863b70c0244f01d529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa422d68401735fdd67428005fa2b6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f7b61a05ed5f3d8787cf686627b5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efd7d3e89930b65561ba57de2e054c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde7b9dcb2bb11f5d03f9d396c390b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b079750a3840a0c4801aad35bd36e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dec3b25a336cd9705959831435bd6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da920042df8d7ee087e0c4b59831b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b4da6cc6ee2d579c59dd5e3c87e8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f08cb705a5cf5ea051e4e16ba3de218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199983cdcee9d50d30987764d269190719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72887d563a7972fea9137d87e809745720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e21a20e1f6d7e1b4c64166383827a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d6ca6fce8d400caf6030195b9169922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5fe19529eb4e559d2601ed878c0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa4b27e5c2be96b17525ad5302a1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5982f29f51b99109a63b2049bbc7a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989bdf8c630e04255ec6cf04147e47526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489281a149c7d70eb73b8f1a18ecee7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c2e1b3b5279998edf254e4f327b5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e88cc19918accfc9e71371113b7d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73cdca6917133f458789af1d3eff9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066fb532912de93bd9ed7957e92ed9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04712c3b531d223a5d1868c10ec267d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a789b3c2b5ebbf899aa4ef723175deb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f544b6ea21480ea6e22ee2d0718bd7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d4b82dc7524949ddea56d46b3eaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee9f99b6a7be18ff0a336e13eb65236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933347d6ca2d8d2d2ef9262ba44bc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad18f337dd0d6b53043d4fd7a4c20238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a470d4ad826ee3d730f45f10493c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db05b90cd2ed33757206d2b80421e5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904764aee55d310a746234aab3eccbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13a083a36bf2630f26ae4708c070042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd39deb96782c5169b2bee4dac79d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5358d5beb555df56366a91944c70944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594674223194327dc5cdaf341e7694345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7976921af5ff79af55aa04fdb9c89e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbd00acc6fc3be5dba8c1d77b0da2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77636ba7264277f546eb65d93f3b4c5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e83d5a55b40ffae7a5e1dbf6443e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d9c2063e7d2e2011577ff646a6da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b8442496e1cc388cc601859d1bec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b552af0d20b0571ee6db141533e49d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122fb92fd5b290318f921a478ae941c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4323d3b74bd687f5f3bf7b506a53af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a1927e6170ae25119515730593c4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2a7358a2ac0d817202f95456b15f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706529cbdb83ffc85545f8f142d70d3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c280941444b89d399ffb8a6639d591e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172badb3255ea9befe5186089e2abaa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c3f37a8f7a20be663885fbc3791560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ade8c086046df2311acc2f5b328161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582e161ea6b38bb87d639883453a99462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9770813b78e1b34936be3b4296b0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810eb63eb2f54e3d8a4164283ab9b1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39806460741f55165f7f7145bf5d1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98c1d48f02496ec541a54b81aa575266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e32111b0deb8a78a49129289221ba767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5a2cbe17620ac770f4c03880c7af168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a6c27845dd0c45424fc89ded3e1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc567baab13f32e2b97d2f54def18770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32560ff8c506685f4ab18eb328f098471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a46f3635e30c7ba4e29f9de2eb67972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d6d60560c56542bc91cb1615797873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ce28a31157213f6c6f2b89c66f4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b850a7e8910c28e0e1da069fd71a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98d18e9798979fa691809460e6d3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75e57c6880c534e44f8cb05525da4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6958bc64de5f64fcc8daea7bb4955b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676a1456f9a5130336dad3d9c0ffd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc925f5700d97e37eac48f81d4bda980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674ce464969a8519a5e1fe5764fe51d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee272f487d6c0629a781c3d12785d8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a95905a16690bb4575fd395b3da49d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd08f7c6df2d1d77b5a015e2a53c99384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b04ee2bdcff1299b04fcb85ecb2fde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bff293cac2e2a489f128722db676d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf5cb0a0a6938b63be32a6dfec61187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf21a8c98b36b023e9729de6198c74188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacda7a08a7d727bed8a1d3610238b2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe2bd2faba1e795d59d00e4dd8c6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a37f1068178f5355e205afd7d5abc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb54236c80183bcd61ac5b4d32ff2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb5007e1e2156cee4f425e1bf3dc6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8432a544f64eecfae60bf853e59756594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b6c4fac2e566639b194027bb4b8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba9028a0750bd4c5a82558e45591996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f98300ef63f86a0ef2b700a4946197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bed1752dbb3dd53aea5bf0fe7719d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e1e0b9970ee847d88defdedb11d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac1b909a5201f35efe1600abc3eb78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1681ae2df36488b87dee9912d89ba0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe2411933478ff839a1fb1e729d82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5a59fd83444f805e64ce21e09adb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82182dbffcfdbda58d10f83691d7b639104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a753ffa692ceac14f9533178e0dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c306ecfab611d2b5d4c3dcac615adc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4245228dfffa199e081bf304ffb758107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014db109b63793d75060fbc804c36c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326a83f135cd785f233f97cada83ee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235213ad8241f2ee10a8550af01a30b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae57f9f01ed7eed9babb60d95b0f006111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d48f1e543fc07cf2b9105d1fba5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0759913e9d032060745eaec76c35f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424cc91ab0ec646597499f38fb6a2e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b4929c7fc205430f135c9cabd2a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3240020c69dd8d43e5822f0f5e7af89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1c11bbb77f452de4ed5b68cc95d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e0e1cf42cdb65d8ca52634d04c08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dac6fd1b15e3aa7904038cecaf650b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643947d2843ff77835c620c6721fa2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef6f0b9922b8ae706d8acfcfa801af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8edb26c89ba8eeb69e8811b1da5af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148d89e504f555a368a44c6cd82613123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b44915a29e9ac00bb5c33eb538e523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf59f37128e8c141c40b14808b51f57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20690dc0e09f3700daf14776581163126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e27ee51b7dcefd4a4d58b4b662cdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a16fc8b84e82e80110d6e5ba4bb51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd226d0058ee636c1fdea9d40e924f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc40642fcd555c709b1cd7cd263fdf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d63453368af7b15cc5368512e31504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6765a36a2b3eb842d37a4ddcdaa21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7943adfcf95f46c73641e3f3c5901e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32754ef32eea627b3f42629d7a76e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6f51202d3c1e056f33eac4f69f72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aabe23d4acdc9a1584aec72b3bfec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5f5f092e27c015e8acc305742be9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be9d8d8c246c00bc68ab67cca71b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500253264c5fa8f4df4579feb6b33a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b1131034588d4b20aa643550dd58c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e1698372edd4ddf2b2ac9267d99a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da989b11c58bb68079d58e2c5794df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b49b261acf3a15588039f4ed7ddcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c6666ef6d33ce10656619a568b91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23d4d2752e89465590425203ba5ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d68e0336abfecbc8024f82406a3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fac70d4630cbe26a743ca4b75897b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4f8cde282360509bcd82e14060d34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644f9ba5d5d75cf344c8a1fb4f70f19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03361d5eeb70bd989a81ad21e7a2da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3bdabb41eaa78c52d637581ca3b5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec28af8e9ba69965797823c029c2fdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb1736c62720e8c7654cb7585bd24b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe7800e3dcc739b28837db04b644cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7851cb9ae18bcbba77a4755fca316155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93430e0138f538abf3d5c8943a8c18d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359607b9a5fc3a07573c8f3bfc72f272157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c4b20da33cac41aac9dcc7026766158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d0ee2e7585b6f89469771d81cba7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c2cbb7ea9075dce365cf54a64bd39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f90ac4559297d5f58796881d18d63b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f683983d5945c4d8ddf2f5950ce83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df59464cc2ae80cfec3030644695ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec425735e2a711f147272458267e0b3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac57472a5ade7495e85b89b67e7e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff4dfc9f5d1751a7c3a68699c8eaff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24404e3a8076f277b52331ecc30983167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc82d91444b2da409b0b909b12a6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d8810763286ac416bcab1ea7209f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a6ec719d1e1b912298b53a71caf51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1cba79e7994e603acc34610f5bb52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b520f7d6626f2bd5d57a5678bf38e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b0f2b390d6e0e860b4511fd3bdc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473925622e87f13d7460d5de4665c0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>