--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee20159f45cfee4862a754d68381f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0bcf34b5f50b24439ef39f0a6900c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c9161ee1a6658086920ff27a4f60e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d0c2af522f20e9f39d82a76885fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1a34484f203c58ea514609fa098785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee87690f297815626d43a7906623296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee92712a5982a680a571ca82261ebef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da232df9c3526de0f959a555996dd2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448894b2f0752cf96d3e2e61d0387e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41db6b5c7b3ed90d9963f1e4272d2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a022c5580ae44e59565fd5eac352011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3402a66af9c3c9c67734045963ccde712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f2e46912666f5808d8af498620ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d06ed0adee1927e95ada030ca354014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d6e5473c4115f9f4e343141946e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8d3f6c9b6b450c13157d76c4338c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbeb44e425ef3776cb0ee1bbd4b67c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b16bc2e1ecd417e3c77b773247364b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782aaea332ed22ab4abbd2029fdd3e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c746213402492ddef4a5eaa19c31e8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d1eb85fdaf903d386330d0c7bffd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c08ddd7f62ad9af7d35bbac6b4e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565ad85dce6e9876184b0c9dc4ae4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82291e8300e9c5b39062324774549824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a76d5187e18130dce2d2871daed91e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8ffc1ba005be7a36c370eeaf594a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61380d917e6455b502f391ce38aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83ece2a209cc8a87d54c59c4d1b0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b3a30b7ecf3a1829635b3cf0ef6e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2282a7da77f0efca721293b9a008b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c343f9a2f51a282f8400e9e0481b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd18a1014a6137b15ff82b527551b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529551661d3c80bb5d86c1991f55148833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff881f1d59733ccf96c08440ef406f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3283fdf30c2b16531f3345f3150cc7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c44fb8359d4bc3f908dcf5986fda636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7a0c975d2b5450bc46a18a004cd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf014265813394449061ebce2c945138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1d7fd06eb15d3c127c7dc53741d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b01f1a57e37398a48e34e26694ea040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb53895edad41719a847e9ae62b75941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545861cb316660ae0d7c874caa7e6f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b34486f7508d8204543109c384b2e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8a6efa34be801775b680170c6dfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2f41a9728a08bb0919d978e0986b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa84e226af09d3d7411b439fff72f0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946dd3364aef271c0c8011b8543d6ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b08c38b275deafbe303cd182af1c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace741f39c9ad23f711585c376c1f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c7f640bf7d486c62b0e72045059d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029303bcc4a54e9c87bb7c840509b3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99adc7a620ef7432797e4df0e82654852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01dd62d0d8c787d7229eb23c97beb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cf8d651ddd1b70c53df06dd77b67854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e24281ab9e2ed5e27126902be05f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a105424612da8168097a2d75f11d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eb6193fab795cb1b97b53fb28e6b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723792217d5255255150626ac55cf25358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e94183df6f205a33ed2d70e164ca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57415ac150b23f8015575e7345a5d61560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce238ccf12c5f710814b84b8ee79b9c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a787d28d6a51369a0d42000bfa05962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3277a1e4438657f72fc27acad3dda263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d021f43be5f47b440f8c380e2e21064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b4ea2ac1f93ebe715fccbb8283cd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f5838a670883b77dfca137ca71f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e787e8cd0df569dbd3ce75f7ebf5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be36716417493513f1f4050f0d4409768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d8f0492c9b38b4ae1fde0aacd91ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff12801b03388fea31bfbc420d014cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bba44485a428cd9d40692b5e9c8cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780fb3b874eefdf9dbb4ddf65d342ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daf8a25376baea790415564329a3bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33e7cc5f03b99f5b2cf1e34d60cea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448519f98da89528543b2b2a2577807675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a972427b21a1c1b36a0cbf1df6f1a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349a1377083326eda4f40503e6665477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1acf6301f9997c81ca83e3bd4190778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6702d4efc7a41073a95042b639e2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ba585a62d315089610a32ba1a763a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83566309c9f95082b92b879dd0cf19c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0f6016241ca57a08355fba3a0a13782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79de11defa4706bf5e2e60358b2fffd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd6a4cbf2d189a546bab6102b5040d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf009bcb5980d02b5610d8269764a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0652e2a65869c162cc8cb0659963a7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b665626daed157641103bec146c21587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef6c85079cb2986e935d0ff0a7fd3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82bac3e5bafd2d0afa132500db7b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27cc46d59e80b3ca7668e7e80150b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8752f02f875220f27b435710c4f6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8652ccf09dd38402729f8f03e88a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47b388d907e8e0533ec121e9766dbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff701a95be874996456fd59d5aa2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b3e940f45d50a3a2c5d31271ae0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334c84a493e347b718d1bae4845125296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104897af669ca0b4ec5940e0f2c3ccbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba544a6a4135740c8d2c392ee9389b0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caf0487e578edfa28633383995eec599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6587b516153ae46d77fc205ce44307100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b408f95c93c47bad95751e5e85a57a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c485eba5ba4d2837ef9e29e1197d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15bc081e521847315046b1af539567103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2638905d115f5383c1e549698d2e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98c0cec91e6df2ff965363b05e68d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffffe16525792d118cafa96d46693e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e741698c7ac2eee6a3c39d61c5e113107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533576b2dba494a89136c39696015a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591694957faee85c82dd11906a770d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7c7f709882fec144d02de3760e3e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b53e559e887aada2915db2495de89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a8f9da55fa084a3d87b649277fce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ff89d3501b67052593633a030739113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d4bbf0739983c6dc8f1f6b1fe8b26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12521c059cd97fec8c40db36450e8c8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4edcc0da000c1205c23e228aecf35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19936908bec7b486cca82e00598d090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a29976d26881893d1f5678d9e1e87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b89c45437d341ef34d419340f77ee2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620dacb3baef83b278d4670e9fb4ad7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22344bbfebb97d62674a409d0219137121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4970a59d931c9f15def493f87a5b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f6cafaddd2e57d275d04f8264a80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e193394aad213941e14d433364530124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249445d6b6064c5c7e339ec8a8f0f9ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c31712ba4af31f1c240b1a1b01cd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894bb4767fa7b11c36ba01f5af00d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7ecb5a49863cef83d70f568a480a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81df9437b117b92844218da0de66a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85314416b223997be1a2a7d966f2c21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed20a7033b79b843e3702c517da14f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ae32aae6db82a7cc617aa201fd78f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f740613887f570e33988eaf000b13b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273714c780f299989140fbb61ad28a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11837eef281f4d588b58b7cb0f8f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d704f726d704cba8a8c39460212337136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cedf0698aff7ee5a599db6a98a2480137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7633d396b58ff477e1d37e15108ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedecca8b3af58f55e21dcdc8c29f924139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c7e2f5bfccdacae3f5b57737abcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fea1d2142e8bf8b7c11ba438fc4a14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03836eb25fdf19040033fdaae55d3be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3c043a5e6a46e8d3982ce2b902943143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90d389c9350bc4a34438fd697d19f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae91874e31fcd29e4ff439d7649d8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970790e24f8c0d03e2d46bedfe1b86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb87f0861118c53aab05464ba12e59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0af08c70b64052b10c9e47feb9502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6240e73360d8fbe666fdbfea1e4013d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35cb3ac294e3bb5b1a9cac5ab09a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd51f2b9da569fd71038496cd4b815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf50e7cda16a9fbd284c74b02a71cf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d13ea529c1128ea28822d6657f5066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b31df8895e9f37b8abe2e613ad13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471ea0bfcac848a7881527cb651e6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869293ca8900ce3b8d8aad85d6eb51a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e4978fa2c442fb192dc998bbf590157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cb57a420ce2fc87984c55e0a285f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120342a9f12d829c66e4322d42c75f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a9c44370bdefd7f3ba5140268154160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293334fadb77b38660d57e77d24a9b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d45a301f7f944daedcd61c7d20fe4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4e35ebcf9867ebe166f78a58b13b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ea8bab60d6bfd91a8e960afeb7e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e08028359ad73b5ce36389f9983ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef230017cb56a64e76e9734391527166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020b68a4c7703e15740a72c7fd1593e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b98167a54664914f49fb81b38f7a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e36a23efbfa1377dd1fb7c10e685c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068eea89348a81784259c922011bc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca0e8f88bbd99ac19c79fb5e3a9ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5656392ef78805b5d65c561b2418e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb000829d60f51cf413c00c95a91c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def93b5619b11d6d089cd163fca45b32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687255f26e368f207f655a374e1ebb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76125ee4922f1b296dbbad0e76e49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b09f75e59559206a9c7fef16c544b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b7531c280745dbe6c4c36f2a777d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686aa93be18cab759c620f067a5e601179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a1e396fd4f9a5071dd4ee77129b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e1636a13404b485464842c1b61aa7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591a5cf6926600702a726e7509aa1e182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3b30e0dcf857ea39f64ddfbcd5fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db956c80e5f08a7b919a8152badc0a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6c69e8f4f1e53e720540e9462ab523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06ff57e53c002806e604930d27e5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b52edba8abdf2013be5c6ae836b455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4545ea3fbf1575f437eb70cb8f4726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc52da4a917b74c1e48149ca5b5877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280411044f06ff270d6c319ffb545ce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e4719e54572399d739703d945f2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d762e89e7fa10694e673cd4c64f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc9ca3b14c481247cf796ddd8ca90511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9dd399d2c2918dd73bf3c105dbcaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341ab50ad2a27cc9fec52a7f838932313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e23f3f4c94d2ca0876d53d1270b9a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348baf58df339812b3b3cd1e3d046ea015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df475acad729ab9f63d0cfd91da2184e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaacf26a7cb516caa3f9863b8850d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e810d8b2943595eca08b4cc8f4a32f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb376622029592ec9ba66fb06879e7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40528a3bab913cb0e305d5a02f934f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ea0b767f8eed69c650c723345065d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fefb5e342de65c30a1dd0107501d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191217b4b3146415ea0a9ca7895fcec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0bcf4e06b7485e7a77361e99a39c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcafae2ef8755580c1d403c7db0cc5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05debd8fcb9e95d6fb498e68070925326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91619d2f8a479ca3322c85ec5b80427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3f42f80113dfd917c6d2e756b08828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef361028a52a03250947b4cea54cfbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cfd64f24e30307414b835843a240330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667faf6608b75b3168bb3017a9b01f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced7d87f60c2d9bd55d85f36070e2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b00e403002e025a72b1ea1f361ae633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab2d0146db3226533d10f6f9302a2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a7c1f90bf6cd0ed38cb890ee72ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ad904f814a55129472241a83725436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71417c8a659649ca65394e778bc46e7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035e7de5f32109adfb16dc16d77ffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc827119e56065a891c7c1cdae0b64539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6f87a56043743ce9c546e233adb2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c6a19b5185a8d7c39442f583d1e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d40ce21812c8ab867eb8fc05ae57742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86c67dd45907b6672bbb63020cb1a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70c7697c9f35add59a5ac3965fcf0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc18b4103cfdf72248b12c76d2d991f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e4f12548f9607742466e747498b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c968f0b99ef44ce992aabdfd3a5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ee4cb168c78bdacb6742d9a3fa5cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443cf306a725ed67f7d95af9b3ff73649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88750c562e72ea64fb8ad5008f40c3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5baf07b51b84019233054741846ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7877884c7d1f2f0f944204aa9bfe1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55caa5480b51dd6923d3d6c24e438353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c5073a4ec558449eb667ba99d705d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4d8c39191b653de7f0c346d304fa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5c4159e029dbefc366f8e8e9089456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce7c0f2566e0026f92ab02505b8f0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf34b777beccb3fc02be1afb4be55eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de339e694a5b909ebaf627d374b1a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa222ed008929bc236d575e77cccbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b06599b9fb41b413f2d51586a3c6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec17c939649a6d66deaf952998d51362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56832ea9b7e16c655f7d6ea98d52563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42338b075ca45cb91ff7b0dae19378c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ced95e5c624c32873ac8b9033644a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422ee35b7af73f3e60ac7ad1c5ebde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a9d8f5ec1cb673511d033b5e4b9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab1968537b25e2b6288df6665308f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee8d4f8521dcab332f0d3d58d2de5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57044b40d395787b7923d0d6a94947a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adbc47a0a5e4bc4211aa30f933068971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a745395166d6c06ec5c81b562bdc0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c6917fa576a0d8bd1ddae607cd5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac1933955d7f1b2dc99e582aa2b8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa223ec3824d736d07f3df6709280d1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee9d089297a20a0e412f52c9bdd3a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99d5a65073072abfa77f8735f68d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ad06718482582366ce594671d91c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b1b52404b366aa2f34ebdeb7b16a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae336957015919a3a097bdf64aae52d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305107ec7869b3687d60df3cb49b978281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823533fca117c5d6be610c8fa650f0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb99a096ef3ed3970a710f3715295ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784e6f6d16ea2f2f0ecc02689e33d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc6367cfad36db5c56417dc1ef040f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf33bdc25cf823437b5471959885df786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5982115d777950087f971c153d92f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11354e14fb4642b00aefa904269d15b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b591e7e81f218c9ea4ff091e6a42289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fed2dce52807ecbe149b30f9d94f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac67a779ae6980eff6cd9d29a748d4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e10ab009fefd65a9a914d8137789c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef818d07c99bce55e2b800b1029b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e0eb3ef570b914e88c1f8231cbd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf263e941b42e430a5cb10f189c7e7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeecafacae8cb753243832293b64a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fcbadc8f2bf2c66d0b3b5782430df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3c9a21a61bae11a0c6143ec38071698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7671c7920990060ecd9c445b139d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b5a48da0b80f1109d23c020dc5fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce57877909565e894e3c1dd04ada4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e9f468dc93a10bc5d82fec73cdef3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c69f490fd1bfed15d687d24993c343103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f60ac289aedd39f62b2138c709273104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef5f3871d4eb690232a756101e484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab421d628f4a4427b1a06a9d88f951106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650d4144edc53c7dc2d89c35e98a583107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfef41863474086ea53f7f476a680e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511303a8c3603787098c69165e85e99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6964081c0f575dfbe163fb0670f8e56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5cf4607e92d80d638d799e73744a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2322b2b4608ffe344f235a2fa512c73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863e63a548f13c76f912bf4bdaa143d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7dfd36c17fbc326a3e29802a54ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb809127d918db8ea2af2d905db3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c2ccddd2ee4dc8189a90e725bd14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe5c7977446df3e74f158e66bf7c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b813b71e99596d4bd9e05553ca270b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277dd615c748d8d4c080646f3927457119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec4baf46001197db4c80a26ef76256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7118e7f301a88097bdf9dbd4f97dbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ca8118bc8b415d7b69383d75a1ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bd84fe82240b0b99f8ccd98ef6580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b275a2b3e9932414167b1ce0fe48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714913f440c6550974d26a8cf61c9cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c590d06d7ff49b48ca6d2ce348de20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e4ecf5f07c4c79493c484eb7d316127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a74a72d22d6cb13b84567ce09ed753128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d653a8fabe0a97d4faeefaf3e987ca7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231e9076f238c3a33801bf5d7b7395130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0c4db50ac3e84a08fd2344d9b4b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f89f272f2831f4df6134c0ecf070f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191617f8aa71183245721a47d4e5d1ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5381bf133e8830974e6612c3599438134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f083bfbd2f7e3662527f5bc23c8a717135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda38bfcd35ce20b4af95a2c371e4f89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254422c66d151f9dbc5cfc5d886410a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6689e8dffffaa09df238ad434f85f20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704a16226b88bc1c44346b8a0adb15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dbf3f9d757f036731188557a0c4dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a54c8455480c8c91ffbe90dbfb968141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf34b653dcc7d5ea6b4de255a4664142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6924631d6d1eaf4f3d7fa81063dfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1485d8901b6d6f4e829a09a64a6540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08e14b408023e57964abd0fa3bc7b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2676934b84e25c673768031e4808cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5644c0871d148d1ee2f8a14e17676ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3899aa6873b9a128195a70afb4feba7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f90649d89b4879aa539306d3fa15e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3fb3e5ac3f5992698a5b51646d6a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c5cd3e9580f977f12112f146f04ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb71d67edaa59dff34bb85906401105152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249bc156b5ecf9c20282ec27a659b7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936775d7470d4fa08032267addab1ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f22bb03f25ba8584253d48e8a55b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9925b53918e5b892891e8657bd42e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb8127f2d07b64a915566b734e26e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1e7d44adad10558ccec37edacb26b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fd831574955fd2134740cb158c227159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3304dec0e660cac3238e2233cdb92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba5867ed0c7cd860d633531018e22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452fbb4bdbdf3d5bc209889a0a67903162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d38c3e0fa735c62008d066e2bb737f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbcd6fae8cf5a6d23200e8333aa70a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b9988cf1709251b69033a874e99c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fac253ecae4be36ac471085de63d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88935c5b9b70e1f95631ce4c2daca233167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb44f80ed8d444309670b4107a2b9da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199658b0d1662371f7dac9b8a51711a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a677e71ab879f657dbadb6fff0dbafe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eb174cb5199eadfbd1cfc746ab40c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1826d1d1d8e1d8455c10d911020b9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72dc5f4b0819b16d92a43d0edff56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c21cf325451753a3f641de075cb7c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>