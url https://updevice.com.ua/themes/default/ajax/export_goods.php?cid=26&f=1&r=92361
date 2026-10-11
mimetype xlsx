--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bf1263e9b400f3f805ff91656acab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1a0170e06be86591043a3bac8a3402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d65438f08563ec1e8a8c2c2c165bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f4a4aee4004db3364b43c05db2564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9979de923ee6a67ca8b6a6e8744359e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6ab046f39643a00810b359cb184b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2e1ff49d9cd57df7982d3816ea6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10319b1c77bac5f664f9dfbda09e078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd98c32dd2eb5c66759e0d727cf86089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac73e82cd7223aed017898a1423580b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeba3dc428ce7bdf594c0c8bac3d4dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb10471c84fe2a08020769ed9aaa28e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f29d5ff95b97626b87d08fe5f44d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c70a8bb0f47de939e2b6a69dc039014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96078c7639d09a52a511d4e79aeb6e7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e25c1682d0ab247cc89e571ba97eac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e5ebe1d21812b2a6fcf8a2aabf7c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6564fc2b906baf72e66093d88480e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f51560c8741a9a919791329060cc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fd653a9697df59e487311d5dd31ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c399d2d13df4f53d5a6c6ac8a80be921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456256abf37d6509ed83fd1e48d2cd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f32293c5a7a0c056d70ced5012d1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6589c636fa00a173de8fa46fec5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dd3671094b2f8f0075f9cc3df798e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18110cfdf07482ef32c6847dcc41dd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45982fbcc19d7dec8a96c772cfa7a8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af7958422eab98e0ba63c0e0287a3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a75506f3ebfec168fd1a493852fc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507364182a94bcf5055e4e175324b05830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9d10814963b2b8c668fa68ab7cb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbdf78cf7ee1fda6f28bf1a00bb3d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed2eed51ab9f82c77506df8fcae13833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecbd38235b15f57514ef6f3b4c564e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb7212b00c25d96e14cbf97172a53d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171f647879cc840cc937cd00f90fd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c66f0cdbd9d1add9f19342a3d2e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2824d0339eaeac783da74382036cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839dfba78a51e05e89119fce08d34d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf95668d1dbec3f5baf19426b9ecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f77260b5da71b285f0be41165a6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fd4daa421655a8d91f42d5400021d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b288a9f86c1ea50b0c4fced8f00f1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348af5039dadad9c8840a5b72b4fa4af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3138ea1c00297f6f1696689dbabc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61259b3a261047081aa1b1819ca7fd3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71e2e4094b9010e666f5ccc3aa1d6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2287dcc174fd788b362f1e9e0ab148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41b2dfc7f78df2f27759c1b6e12aed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6d7f14260c526baf97e2cf2ffc3ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7dbcfb2c5d7dd55e8a32dc8671df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab33b998e70ab26c7e5c0b0348e0e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f9ccefa69517ab477d4fed43908253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aa5da69fbf7386cf93122031360ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d814cba031c1726a51273ae36827d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77720b43f26b3507514f91c2628e703b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca1a467f723827888ff6b580ae7e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aabee68d3e322fcedd116bfda4449358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073787158cb730c831ecdf20ddfa62459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32800a6902a28c521683f8a73b6a6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572cde280302adf916fef1d3fd86d9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade509be8ba3ccefce3187a60f430a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e882917d1ee02f4f522acc5c62ea0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf9bbc639c3c26ae126cbfeba39e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a21155688062c62885d9ce5df9092565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b239391f7df4b90d8fac21388408f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77671212d2194b1dcd07d22e20e757d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7313f2af350e669df4bdb5eba0d4a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c64c8aaff8f3b5840266d6707760269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48804c3f8def6d963f53882e941cb67270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3509608fab9890019580aad5914af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01cca82d3adf4d741e783a7a96ba9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d76e2ebdb9338135802012751765ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e1c972f027f77279dc191f6efc11d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43b3056cef82c4d1c11a4b8a9d311675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52586da7ec6713fbcbf83683be990b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869255848a2fc0b1318f1e2c9daaab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1fb86e02545927f64176cf87d8feb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87e4a982f6b5a9bfcc6876d449190979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef9479374c812fa27ac1d385ed98380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737292424b08b3b694c5711b0ae6a3a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c84701063b35677e7f7ba59d728e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc722bad4f5fc0ecb3b70825130f6c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43506cd5322c13a235fe48026a768a1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290ffda9a7e8915b953a9a614d3ee285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4029e9d7c711c2154e148af30c0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ebe3526b73e4c86e3ea8bf1043ee987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524cba135daa47cd2c00cb50f7fbad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f83fca23f556f02eeb6af07e157c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167fc4292c110004313bfd72171e43f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfeb844481fc2cbbb3477c8f5c019691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c7055839964d975737e440573a32d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba7201f590f289ddd83562141085e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68744bf836de66df4e04666d984bfed594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4885fcb334b1c3201d43f6b243e85e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489e13daa9afb4bdb3b211e7adade7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b51d3f5854b60506677a5ae5dbab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43004b14d89ebf2dc0527a75bcc14d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a5cbb8b1c5b8fdaa05c13b492e6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9febf2039abec63a65b3b84eb47d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0925e8fe535681755f4a47b890c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdec30ee0622978642cc0886e8db488102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16554167c68242267cd79f7f5e0f0bd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5e78b552660d34b338cda7b8cfdba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348067899242ee6eb95a633c27030ca2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb4c16d907b09400e45370a8dc944106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a292970da9c2c0da6b09919077542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba6bd35eca5a931f28f42d7118ab7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6253f8d4379520db0e36b226c6668109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f307b6ba0f068fd442f18e7c0cf6f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550026e8696f8b8577dab9b0ea5cf4cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a650a74c5df2f974add46747b3be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2663953f1a8b48b55ef1ca747dbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82051fd879664a832dcc27089cf5e0c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f6d4240c3da51f2cb12a4e5f362b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a81fbed4246ca0da7c464ba586421d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67a9040f40a0043983b2ebcea124a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed338c0294acb5727effe9cee7b733118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a7606eedb44f780ecb5650c86d74a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df575a3a6c3f20b7c23a6fda29aa7c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291088313fd32c7d2759ef2297efdcf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0f0fdff3806cf68dc19ef4b985da7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ea0569f71bd328c829a42c5a9968e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930139026eecd085e9a6c459b45b239124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d641d2bc0589765c3211b15ed100db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5936b7d3f3920ac68e4baafb875e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702ad827f4e86758e96d8194203c592127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed82ed7cf582a9726e7095556a6ba6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d75da2668898f0157a12ceed67062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34964d59d904da0230a01a5425f2bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7395d0cc4ce81dceb281c31b50a3d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f770fe1ebfedd268a1628f3d5b5e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4dfa07e32fd66c3e549ad33aa1a48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27d8c5a425384e87c4f1ed9206fb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db734f40dac3bee180e4e05a2257849135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0328f52714bc98ad1ccef2308d268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea7c0630c16b52edd7367243c1c71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc024a1dcd741c252c39b849424bec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9d5ff87118f24f7b82e9c33a2001c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de76533e16945acf441812d26c0583c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f67c85501a31d8fd41e02a968945e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450535ed960e1286a57347c244b9781142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c346ffd5baabef05585533d4636d77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e05462f1e11bda98dccb36e1babae3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80cf55647a94568261b22b7303c2ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072332e365b3b934a57cd131411ecd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82105b3199e4e3d21ee652a812948284147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6fafcbe55f68b499b6acd331860bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefe3806b3f676c8fce24b25bf44c27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5148e48458b4998138a17dfe01de88d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c341d6a6d71b9a689670a8da37a661151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d924485f9f564c53fa11d86c96bda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cb0539d15eab5df81df116b8208fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19533a13118f4a53872aba6855d6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c84ab1c545f9f1e7b2ca3424a362155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351d3d23a98aad5bb475aa8dc6d686156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd09c14ecc71fd36bb2bd93ac8a451e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8af1eb72bcadf2569c9ebf912406158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e53651c5033a42b4b1ac7956fe19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f032f8395725e5a797772f3c64d2c0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8632d6b54c607017e453baf9281c9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5654639b51afaed82d4d005317c5a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17bc18b67ffb87fdbe29481a3e2073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b51d210f397e357b0e869eb5088ad6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a1019e63c27af57e41325abccdcd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e192f8d404dea13dc029fa6f129c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd02093e337db81a5cb39bab056e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e145407652b81874c5847ea95c6512168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e764dcdc88ab248a5c14b82827fa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935856b77a9dcdb2a1672adcce013e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f5fbbf74d7bb3ec4870ab67617571171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971009c4108a87d3fb05cc58219b9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465951b4f681cde051c298e9fd8624e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679efda86afdba9043a30ed8b83b467a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1469de772e96379a9bab2dda323c451175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e34d3a4c03cdd4bef9574ecc00d14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5de3e61894f48fc24214a24276892b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac57f0daacd9735d53c65d2966f8ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6b8389fde753b1eb912b7a4bbd490179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b5033b0cd4f327578cf8eb931aa0c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d1dd58ef617ec5947ef0a77ae02a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ee99707592dde0f98f881ea2f04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e60eca1ce746360657c67bfc66183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fbdfc98174ad8757702f8112717cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a66bffca862aa4809aeac5165d3885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29841e96e13aec5756c47ce82f968fc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838c41ded8fa768ec16cc3dbb469d5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8af80ea78e0343fabaef3f5cdb6438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9e30dff9967008b0aca0c0f8699b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5555b17a11393da22c23eb2e1502b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ad79cbb782ccca31737fc003808911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cf2ced89056e5215bd7c63f23e27d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dd55681f729926a2820070a11594b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71691fd1da2e96d42ac40061dbfb2f8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf80dbfb8ebe30c9e571a85774fde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a425d0521eec2a117944331964410f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb60dcf0790a63e3dedc183938b5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fe6e8ddd049a018b7010722c8717f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58902f240e8e67452a0475a6fa8fe64919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554f52b4106d97acaa8caefd8c1d48c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceed35df2476d9e29e6ed245b109ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cf01d7d52e34be051e1b9b1d637a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9dedc2ae4cba96d5741870a278b5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586e4e754a6f7ace5dd511fa7c7b03424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c8221e74ecc2f513956ffe89391d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a43b650bcd81f30ec6ff1e7a011926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db4d923f4a3608f05b9d07042fc54327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c1a9eb6aa02754219b8725898b55028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db935f217722880b1f548e297e006229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d89ce2afe7f3db3c8449f690d93530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11a0e7de3d5be3803b7e9a1eba8ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98246e8e2e8367829a60b40bca43748e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be92852aa53d864588aa005e4515833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083db1cf5c018f8d91f453abda05ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec61e5859cf9a23eb4c92cef5b5e6ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3134ef705036e82d4c51d66666aca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767b30786dc09ee52b9904b9a94ebb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6212566c6a91f0d1a81ece431d9f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de02c5570cf8131cf37165133b340439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e830040513219206ca7e9c48de30840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e588b8c567280dfbb88d65570bb4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c322161113889ec8b488206b7e36242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad96a8d4be6e44ae36c8f2c964efb6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88029a7f1c1f3b880dcaa0033b0c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d865f88a795f8c5d1f81935f903f9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f4c838158ad9c7e45c801792469d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe532e3dfefb48700abd09041265747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01082f5f644ed9012d7ad56ce90d615e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00ef287eea2313450e19e6431a8ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a72e8db8554f52b5e004ee298dfec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5008f286a2f9fa08e417987adbecab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5756dfbeaf12a45ae40692de84e9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de5874446d7fc6e97da41247e462b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf4cb89e8f7f8a7c3279809b89df254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e7614d05abcde60eef2a2c98206a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0fcd054b0cf96244a859f7cc0e0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5cbbd2a5183a5756d4877aead344e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae5dccc8c3e42577e69f3cc6f83f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915861e2c33fbb7cd357f26cc1af73359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a433e54bce0a52c4f87046cececc28860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd2992c1fa3df8028bd36ac28fdd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ceda57c56390f48090c722d2819362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bede4db71e7967ec8be3189cf7fa0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac39eb99e30ee2e85a698765dd0d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a58f739facaf18614ebbd1147751665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab9a6b7c0969f784f17bc2ae2050466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650789741fbf1bb3c877797ef2d31267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc416123cbf6bbcdf6b9d4d17d64c8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe3f448b7ada0d3c4d637d64afec6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099222cd7e5f6804cbca5c121bf5553470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb14feac76035c1fdc3b767b8a52d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7813b7cbc2f66a8133809473337772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2bfeaec96eae048a8b9d2bce23ecc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3887ec614320120ceb1a4e3426341074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053004e22c3e024404ec31f3a36674f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589540c6ad47cf079246c0644274fc3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65031f48795351a92252023d01897d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d734eb7205d67deb5d3ff01869a477778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b7019792a4df9aa965143f524cab579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f9727028bff7f93e8ac92d7b69de980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35609cb3f65bd9fecd53e5a24c995e7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7cf12ffe2dff30cea4c2af6baf19582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb031bc52c59ff0bc2c8d181cea36e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0da5df60fda996f6b2fb831570cb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663585062b4cb92d4122f650eb796c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113769d778009ca39f529404c052857386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597420c48c361d2020096e5b5f9c7c4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e808d35522ca0e1b72764447ca2b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621db639187b450c474483263bfd3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445bee38185a5e37237d02f738994ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374bd36c28b74fb67d028a3dd086b3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd94b94d78d1dccc4f71850b71f0e9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f4b872328a2e358f748bfb448f94593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70c70fdaaae5d416ecbc5ee464445294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7b90cf2a2d6f5056fe32df3267cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3e0f840314aea552757b775152ca896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e975fc6f9d392b8f061a10424fbc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7b8923f57c8fca9d10f31aa30fb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f788399b5af99e876ed00a9496ab4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e4089917f8ed73dc67fbd438b9de1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64db364e1937b82bf43329df185e08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a60ddc935541fda91bd7e8306e40f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56aa7dd57e452f8e5077917e07425103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05609961c8867659cc42f00d05ca0522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10dd85c8870303c6a5a1cab875fefc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17020c670e0c48942ba23714ca02eda6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840be6517acd62b19be68a1c7c1bac84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab7c15683554b1cc04249863ee84d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf65c00f7b6cba736dbe87a58a2c505109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9560223613b544ea0c0a8f6645e8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a65f54ddda7085e30c255dd6eb50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e60656068150469594eeb7b6f2e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36f2605a283bf171a5edaeb915122f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda03cb6d276b18a4d073dbcc21005114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60944fcb0262351ac70c9c40edd16d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231fcf115be5adccaea2ff5c6d82a1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4a41f909c6b92b1286f01d6e9474c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480fe40eb27de4bd85d3353f45d48c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103cd8acf1a5923694169ac6a3a2af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100d92efcc10198b139b281f4fe33d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f8b698aaf9135c223d10d1a22552121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c086ac52b4b50adc2984caa7a30b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d406d52ddfe2914d00e7a8c75c4cc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac7778fbaeb9fccd044726a29daf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752865ef26d831d8db245fe41ae79bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393becb9911b80521a5afb331e40a15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efa3335729c68f6732d9996e7492c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2700284e376dbfffd576399e9e39338128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e7f182a935b57aecae079cd483ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f420e05ccda8028f2f57dcd4daf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53db03303241226915dd9680a7ecc59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb8f0b1dc6d5f5db48ef58143b89aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43249932b6fa4614a22f844dca9b3400133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aae3275aa639659ca5450a43382e20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374a373766b4547057327cebdd23420135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fe8220b04b7eda0f8d6d5d74c1ad2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2868bef633cf9034a5d07ed066c3d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38954ab07050e647c6d03361690c123b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac690be13f9161383ff21285b8a787b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257248d37ca81a2371c56eed821efcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a8e43f5299a2b67632f652f69a8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cfad3985f30b3d11777f0178c0bec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87d31c3b2b31af5c47340fcd7fce64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21939600b4e38c9962a115562a99b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abd67c7c2153633722afab520c36d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c198dd79763aee8c4a2b89b66deda0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca25e1c179e57a8f4052d3c1ca912d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911caaff411daaad3a1d34dcf0decb0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2168cbbc4dcdb21f1054596ad3ac31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d2687193992cb8adc6a5a47d3a0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1286947765011fa201fc7520f39b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1049c898c931fedfc1a28dce05ed47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1953a66d98b861794d5071def2e3ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fbb98ab17b4fb5e090a7ab7494f4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f4cf930e3857ea8a167caf7f9cee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40e251b3500b1a111573186b268e37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95295389bd2ad445af46d0478bd316bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6290b07e4734e461de6e410ede03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e949ba232524f1bfbc1edf88aff18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f322b389816cdb3d653cbca0c1ad4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228cc871614f1a19494de1420ebea9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c41758b45f74a3ebe6295c49087d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be9f7585ee9b3231ad60a1153e487163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee866d3384daf6fb901b094c42b9a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b3c81d6d546286c8a9177115a1661165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097395234a677ff1c5f1b61d6a2f399166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119b4bd38528609befa4beee8d555e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b77c6eae7f74adab94e0bee83fb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec37d952977dc38052821ff1b4d0fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe035a93084178f28532700efcd7f60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f03f85a54488ec147ea8ec9eb7aa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae8f7f2f24925a56de71e3bd428485172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ffddabaa2ad68d1c9a5d950e176d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149bdeef0031a13a7ce7505966379d7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>