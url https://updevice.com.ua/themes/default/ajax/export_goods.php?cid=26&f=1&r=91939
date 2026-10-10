--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b83f71e3a1c1d28e15bd85e8608791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d219c8fb28b0e86b7d4b85185d182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b74019ba82875661d89187fd400903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756063cfd357d10151ae6c5ee894d494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fe92aaabf55ecf8e3b2ff11f1ae85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c34b02b0afdb82393bfacfa93ceef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230d407141e851846885230764e52e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3661610b6768308c72a11e71408c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68eb6421f39b9f6c65300a81db3ae09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff354ea4514420f3364f4c47d1b74410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa7cacf094b8db8948213574ae8f4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f070bd216748095807242a1bdcdfba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a216ed8b14bac119ecb8eaee958725213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6c2d19928f8ea84f62471b03443514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42f498d15bff14c65ca942f15675815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914a8dc4db8027b5462d423279310616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587905e664ec13105159e58bc38f0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0977b32385b9dd42d32b5ccda8f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dacdd5bd4a567488f7a444f898ca2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925bba770cca5a75c7951414054176020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de98b1b9c99a18acdf3ec1a011c7d7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0f01383eabeb6dd967c71047ad5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3c24500898213c5b52a021db83e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cea7a929bc0f6df6e634d899500b8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31499d99322db0d51b926210978c76be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105af850408c80a2f46f93f5f5630ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a9f98acbbb8ef116834eac0158ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c01fc7344a5d744fbef5bfd5b3bfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac51fa453d096b857e122f46c55cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71191528c47101f8a680797cfe85230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bc59c5fce6e411ef18057b8919e3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a66f1da7f3dfa772ad1e0e598340e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425aa23915d655ee449868f6783f39e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09f6933a78336e00f50cd399f838ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648172c8529d34d4981181f1128663335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bde257b6d214465857c23dcdad5b3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ab95070dadbb1a0cd88b33625790437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e252f6f28f73ae0ba81e0fc1085538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a8b2fe3715e38885746c5b03aa3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43df4c14cc2fa6d4d1fdc4e86a962040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0cb683224110c6eaca5e850c4135f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d615a18824b8b134d502415143649542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b3f1e6d40cf3c93b8aad35b2dc28843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4af72193e5cc6c40f6c7f9049fd6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d101fda820ef223ea593e4f42c96245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e840cccb5d5336aa9da6d517e0dd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22069595572841977c414e577477f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b124b9b933bac0cde512ca557b660248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0b318239b1fbe9ca7bc379775a0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c208e2e4b1028e35d177b0cf117e5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c006c9c3ed979a1de0ef8438196f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50787c4df9b87b4dedf32587f18068f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c9fb3251463ee7dc770556a1bf9fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a50fdb0232a30488badc037baa1b8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108dd830bda394d1153a91342d2df7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfddaee9322202671a1d5b3a0a273756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958f2f897cfa3b8155810006e224b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf29b208c9cb5ad5ae1570a34499258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443775fe1eb9f9ebe6ac99d90d2c3c2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7cdcf04f7f66db8bfd637d29fb64560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e5564e4c210244e9f4e2e009861d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3747d3f764a2b79be089c56e69cbac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511157391db65dc57c31d0ec13df01a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e0371ad2410d9abbadc41507c6bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587fc98bba9fc663347be70084c273465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f8127756ad9f038063fe85466ed2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a4c53acc6bbdb39b46a91acb57e1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a787621a7f8d94666ae9d7d501a4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e46347172f415487bf5751861fec3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e3df91ccdb08e094da4adec5e167a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46c0835d4fbdad965e65baf9c6f99771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11753e01276fa7ee345e16d397d8ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdf4c1b95e51f13d22ccb4db1a364173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc923e503f95071b97737d1d79b566f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f38baf1549c9dde2a273c1840f352975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01ea9e54ce02f2b399481763817e3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ded05bc68295f93505dcc67e7b7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301b2f1760e26b10b65fdd2d1ddeb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d1bdd22b7d2bc7b300cc4d7ba83579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8518ee04479a24b9b5dfaadd182180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eaa68d5f6cbf3952acbec0cf0317781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd03b4a4342f492c90e8b8884038fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4748ac3107bedbd8848385198bf8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4670669c2397497613eef7fca65f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542c9a1b6009e8db3b01330c7f070e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd222bf655e6601e4b0a8813b277786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488083babb106c0528f807400e00ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc0f1a051afb8d859914eebc90fdb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ff42a4caa5fb19cd4d1a02486e2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f1d66be773f3a73fb561f87eaf29c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39242384557b9c68b7b4c0bcfa096491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa022679595181b8c0c7b3f6df001492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918305d0993e70d5dcfc64dc5df9b02293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425034d338acc7dfeb32657f06cd5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed501c14e096f014c6e4efb5507735e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696b43ff25de6d8e011942ce857033f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5047d470aafb5eb7a097714cff521197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c142003def37ba50312a31e5a73256998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b13ea40bff19b00f15d301331136b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa5126f39aacc3dd85f96030d0a091100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c663826d64ca8928ee6f9e0507cf485101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888085e3f3dffb6449269d106f249b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b850524ae2adc8a41adbe8aed6f18a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1e9aa4e816491880e641169493499104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e471d04c988c7f9018cc5af22209330105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2ad1a5bde309ac090edbf6c1188af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a168a39a8992b948f9ba511504ad282107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a85822da3f55d7603c45b485bdc2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8c94f6d870396cec0fab52bf7b96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c33e3ab6e0e61ed83af1ffcb408ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82452d26d1aaf95c60cbd552ab6422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791494e97cc2b77931f89058128d30a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f46e610c47c21ceeb6146c8094f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99311b88de9340be309f986140697128114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db67d146e3974489743e277d819e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57699b896c5f4f40ee73554881d35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee00ed6aded8cc1ead3ad669fb793f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f776e18d48dead33ad22bbb62dfdc3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19100faea638965aef03431aeb4c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a423dcb652bc868a66013ace61b4a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5fbb493700af0f4dda03e784b1d9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525ca1002dff888b632f8f611003e14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766441d032cd47e0ba0620a0f2154534123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c331fd09f6c7ba92639cf2b788b88bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f0a25151765456de24353a6c3611c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00c304f5f783b9715cf77bbda0b20d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d9b20ba09448ed57af6aae1162e36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c92738a583aa8a75ddea1f8bc4443a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff81da8ccb72cdc6ffce33de286e18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fbac35d9eda21188461a90917a2fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6d5e446999c6a02f714afcfc9ab7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1151b4024b761019a31cc6daf20325c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb5964e68048b511b80ee30fe99cc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f394b7bf0513df4077f0b75472bd9c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600949274601e6ed7e7596aaefac9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67818ae7b164ef814c72c0f427c667ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bff97d75316f2255399414033ba8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eae3d8c80b485965f225303483814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b472ec2182cacffb5f2370d41367139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db39f2e865576b2a99c5d1cde20d815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99947b46d47cb6dfa4c7563c0e3dd519141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab5946ea87265ef94c88126d53cf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6127336677a09307d5d81f7bb8ac5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c436c0620cff6dc90a4c14b602e39a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c048376a670a711188e4c8ce9e13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801b22650bdf37ab8433f7ca83bdaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365f0ee8ab4b5e62cbf82ef78e28bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85df86fa2bae934e60fba179d7a88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce40dbcae60661b27548a0ab562be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903fa930e834de23366ea3c1444d873150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5e5384d6fde6d31451df9c0ab59db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a1440aa1fe13ccfefc58abd270e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ac8b2a61b4e9537c4ea5f03cafc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d151ecec0c9b93bb85fe913182d0ea9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47638719f5b1daddd599c643e2c3ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f5855f758f9a3283c2766323b566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8312242b10005806bea498cf0b312f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d40754a8b61fa26263823367c9604158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a83b63ea9add29d6c349dab5e3ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb843c1aef379289bef457c101b30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a000fe8519b4f65b60f1f9bfe0aafe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a90c913b407380f6b7e7aa80d7fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466cf53b33ac6d4d5dc472678874823163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c049e714664f2750645297d8b593b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82ab05530010bc3fa8e353f6a37ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fd0440d1ca820f99d7c2ab81fc06e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee3b9ee5c0c89774be34526258ae7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a93a948829a4a7594ff9efd28cecc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06760af2a4a7f8d94e9a6bec340ab097169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e87df3f115a0fb8094558c3afc15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c75845d7e14bc6f4d3b1bb896bcdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e728403123c2d6ce697e40ba4af7167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbed197fcebeb2756fd8038e08454e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1612478872da0e0a0c42d715c7ef8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465665ad12eeff7574ae419bf00765175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd606fe9de898f6a8528522bd5f3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45134634e6a0f796d9b7b0c93c2bfaff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c098129f783e2352b0be908e16256178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab51a0396fe4dd6f8e6898494ec152179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28273ce092214275b2b7d87097f4cfa7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0e332fd3770fc6e3fae12d70621d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a1661d79d170bda1157e16c647c782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f0f2be204ed818b2b5bb4c12c911a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96931fe6a117870cd3d3ef46605ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012f1c8cc52105864ec290c62fe98be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271b7d061c970090b6c2f4d7fbda0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db218cdba2542265091bb2bc8db50957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2836d851fb40c5f380c12765956188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d07d9ed2df824ce5cf9507b8845629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8462b9908629309e958711dd652bb1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d2f88929511d4e1b69d2fc592fb6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561317235ecec55259a5c1a81c86dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7f99a51d370c18f55a733d192228f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489df88833fca19bd9686f3eeaf7bbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58620272a075b0b3595e28148c2cbf4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dae90fbd83cde389c13286e7acbf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85380255dd057587917ddbd0879e37317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4ba2c56095f43baf854359e7f55318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b09fdd99c8cfb5366c8f697ff91f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3c81b7eb3c0f7c0578b13358a34420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9e6c48880dbc32af806de50266d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336dcf8b0bd3725c09296fd7647ad4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae3c27bc2d83cbab3563e503d9a6da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8669c702f59c798258c1fa95ce310224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f0d00e796581a1f77db82a68cfee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe8984f1889c56e92cd05990311b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8327d52f6d71ebbf2f1407d46bd7cb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa359c116dd08f8acb571271e3fb7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c48fcd8345d26c0f157a99f4895e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303143d435bff333ef4b37fd8272f8dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6accff2caec2c5d4738e66234942c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad910b33f9277ddf07a757f2c25afcdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35be285f3afaaf7e3bb08212c0eb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb276e44db692adf22d7b3f16b92134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f0b90562dcc0137d805d0933c32d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac6bf99d9e04a832da5963e69da9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc9c036d2d86d30b880124a3a90f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e555306f2d44650d82d281f1550e0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdee8d96dbf447f9a1d970ac3dc77dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457a8ab650600234df464c4e5b62da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b3f44ae0c89d94ea11d8b2a54d34041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f53bef1270dad60c62116be0e2815842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9bb5028c1d9b9b407896b1f8adc7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2716f8a3474a14f577b061cbf077044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a7730e40323babc9f847b58f8d32045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0dec2fdfc7718ef6dcb681d51eecf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b736df670defa90d166eb715356ea547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cc20b65e5d63f932a7f4a3b3fa8dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cc00ef4235e980240f9a473ffe80949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0150d89271cdde531548cea2cc4cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33068f316d85d045909a579cc7bf1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2268be7369de9bffcde98d8ff0142f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77850bf90a35bf12ca09f304a5faef7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5930f0d1a144f166ce67020ca379d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f2c0f5ff18e9a3e72f6d8e2232d3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b068454a90e42043008db0fc6d5a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7fb5350263a09444dc7e164500bf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc82662ce18c863b19fbd2690e54c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf953b1eea2d679d4a38f716f27900c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300872ea5a490b17e62167f4c9a40e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894d94dc2418ef98e5edf86c2110e1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc45e399ec9fdd8c0e195016357df0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf7c7c51c857738dc66df67e090c4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0fe0ac3c0e6e534dd20525fdd34764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77a098489fa292aae34addf20c90365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa24bd79b9ad0a7c2ecd672b8406a7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86276a490587010af61b81d6241cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059df5a87e2d63388966ce7f3b4bb7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2191da321fb93e1324470eabba71069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412750a34de3c871c7efdc1952371a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e76d323ee3e8bd3b73d5f68f1447b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d874c72be0ca1fa69d2190e73a07772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b843b6cf9246620edc14c9e9d7b9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75254092f9c8ef10a37c940dc77e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cac82ccdbb39d91e59f44c4f4c1fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cf8e97a01c615d465d705ee1ec7fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339ee279c5de9edf08c01c4943924177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f631769b4650099d399c6f99ab3f3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4ddf154c16b80eb71480919bd5af879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51f9c29b135fb41eb689bbe38141880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304088b397244460892b85b62d6804e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4493ee8885d302cf25ed8f2b336d4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee2e8bdb5b2d81fe4aef7d9a739d4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d9aa8dd2a10589ae83369cfdd9f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311da108d3c7fb78b642aef6043f31cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184baf97b5d34bc1086f277e94fa0e4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e08aeadaa104db10d1237cb37c390e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a467a052f7f102ed7b6ff64b0f8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767880210337cc48206d526aa7645989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae140fe18f5d2717d9c0afc5935429690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca43c080a86bc8355b81e3d8192d29391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05939efc7ac0b63ab50bf406d417f51492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43bf4e497076739a07864bd17b74993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79896f93a2acbc0e3ea929c8f995dcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de2856e3b7b60a5fbb22e521661c8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed84e60ea57f2e62f8a0598409ff65996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f0fc5db1a204f84d2ebb874b34a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d02ae85219ebe4a9c840052403cd4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4968313a817120463bcc172b2c58ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af8f929887e0f4088d629dccb7ebe3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0319636cc67daba27ad3a8f2732a5a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b2f4a75a02692829d210965f3705102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f23a6369e6df8c6a62e1faa91d509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8b36913e927b3194f7e4740c8fc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29e00fdaf97814866a92e4c4dfb697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b52a8823a7f4826318207c8c6b16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75b54b190037af42a927468eb7466c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f574cb92eac676f5f30f1c5076a4d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77419680127042f690a3f452d09e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a2e57e14cc6f993f674af340f0488110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751f783c1753dc04fbfe1a10d39e131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db706fbf984a48d2d05898b4915ba2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d00b21d3a925b834f6fcac24682f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d537816d2d7078f2fb3e224e7ebd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8120f1db56b75585e9fce285e01f2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667271d53ae59a6e5fc82486d2e8f5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39a704c6ea2b57c561ab52c0ae1bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd33fe0d15209b005ec020da50ac53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99a01bf8d1ef1881aaf79cd69b9045119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149608424dbb3814d79b1a870208fd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953368bfbaa079b69a9a4f3661b724a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca1c88b774558e1bcf97e2e9c623c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba81893f753ce1123e53259e20899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374da6817709eda681b629ad2c6760d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b3ec82ee52a19d3fc13d67128fdc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47634dd75bda2994bcd471b63b338b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f795b0fc3a834ff1b5ad11562ae589127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7459e46b676c323284045f378f106128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21371ae04be211c5e66cfe5327424cca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3841aedfe0073a2e79a8eea0ca9dab8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a9cf0f2a40073de85b7a4bde091f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14fcb5fbb6fef55588b8dd2351f2ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c896567fcbdb72996d1e78972da4e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb9920f226a7390ab1ad3f5624733134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848389f27d466e0a1cb72c71929e337c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0abc22f3a7f53817a9a8b572e7d747136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35fac33155e2448f1caa38ba8a207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86dd155210b366935ce9a18186ec2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cd78ae92bc82e0023a23de1b47237139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e617c04d44c95002c6a64240c3158140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3257522f8b8752fa872aa64de9dc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38997fc3ead9a937d903e229e8f0ca02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d878d6b6516c7889fda67292cc8b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d78cbdd010bf698296ca8e98aa28c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b18705bdf19c627102805ac913c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863b1dd652f9eba1cb71adf55d5b51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf4dc089c6670aa27488b364cb806147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec5f9701e8cc921d2d9a7858695c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be894dcd34785545bde8ab0ced7ca30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4b087ec4970cabc878b8e686fcde0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f05bb6cc526c0952ab2b2c21814fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e235889911b3f267ba6ae165ccba590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172b6f2fe1d887e0291eb24398d276d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60b67379dcf4a6dfaf18f5c2a5364154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3d5eaab5c31b13a4461bcf3a90c39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1102096a684db88d9b342adafb68ecf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b7284d4fb3441771e62ba636561da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00cbac3046d3b5da49b3e25b4feac1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db65e1f3ef5db417f4c7dc029a46ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaf33b286847056e22a03ffcfd4db3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7df377dd5dd725443b2738174a0d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9c1ea2a5e164787193bfd1ae97ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a7f170ab819ccb085294120333141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea4579bb3384023b88544473d6a56b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abea5026c5dd125af2f6ffbdea9630165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b91f8f8c703706f32efa5d3c55f28d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc45f7ce9613905827940330b6dbdd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392e4c1aab6b618451e7a3b8fd5b34f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f823cbe6f96eaaf897613c9cb7cff1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dec06d9afdbc94eaea1bc525a2598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bfad0b510988dd1d53a4b4479e2e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56189ad0c02932aaa8a7015e8d46223172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bac3ab9e5dbdc700c3711d8ad895e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727b423868af9cf43d29e96db616903174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>