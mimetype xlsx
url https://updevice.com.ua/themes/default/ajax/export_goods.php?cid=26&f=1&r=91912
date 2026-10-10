--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a5e71f5df0278972a500a01bd3c621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d293fa67bcbec670cc6a5611c7fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1d815b5bca67679d62a63e26f97703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d3bace516f8a2be3ea516f181493b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bce41eb867258cbb00a0fe4dbc8385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa36cdb200bfe685c808378c8c99736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ba48479d3e858d389f06c37aaaafb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018da6fe53a8de692d94ca966adc128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586e961000a0897ac977aa0d31d84c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d226d82974ae103f7a6bb2e208f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7d3eb53515ddd600655ed745b9f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786354757148c50d6e4abea636ca1c0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43732f9985b30c5eb3b80b0faa73b1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c16b0e401e8ce618f2ecabd491bc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d456291188a101dbd688555e1eef6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a590bcf95cc79ff73464181bce3d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9eabb399ca539fbe0291431f27e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432ec839a158bdc493d9289f2f529e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39372050040a40de6f7c8867ce6ede319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf09a36a90dc9f9cc99e9db46b938c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae025abe63e9ae48538816e018a5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12d17f700714b929526ccdbbf0f5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa1ae9f5270ae6c492ea7988225a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5aeea8a40e52256777ba29d78005324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bae302908b19e2c37a4fdfc7b043325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a8ea334bf05814a78ee955b7939826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01192f3cb864cae1947863c041e524c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154770f5ee746e671e1362d52437e55428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752cd1e17397d09e57cb64e0fd600cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc0eefc919d8f9b3150ba043aa4d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e0cb849b992508b4d754ed0f07a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bed79be7301dbb37a566492bc794ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d3b0e147bfd5307860c29bfcfa09f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866d65a7c046f9755895565184eea934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a55fa7bde67c10a6c7d33b2f4e9ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d53414071c9c2210f55808a4a25536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab151e37211f01ffaa48198b990738137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cb9d69bb66fbfe9590e7e373ccee438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d354f0c70dda1f56d7edbb4eb4021239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243ef2b21c6194b26b1c7678996f9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d559e7ea178b151ec97cf6c59493d5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbcc91ebed654c11d2b162eb19617042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54866e150423388bda57995e63aafe0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad4034cfb2ece1307e32f11f70c17544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03611aa9ce6276732d59525d4ae4352845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e614e359ecc130f20a12e60cd543b2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48a14cf1a304c3f82857081a2a36b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3711f7f6cd91df90cd37baeb62385b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c286577d2b3d6c83e3d17449c6cb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf933deebd2f1a7eb5442ca8694bf3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bd1272bc18c3a63ea4ab7a5e8548951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6bdedbc2dbec17c4581e44461fe4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963058027d08ef171e4168e76853d21553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8c894e757fada0658d32b1350dbdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62babb9a4d06fbfd055e9de86a241d4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c199e495145eea970824daa36a06d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4fab79ecd228eb974732a29a80ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e7c937d406c590634c8691ef004858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf8817440be58bfacd83ff08f3afff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3f3ee73f6899129c6c2460b08b0dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6441150e928109e7953f7ac180ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1b6c975ef4ac7ff9a9deea6033cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44eb92ed643b829754b7b8a368637b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b49ed3b79bca87f0aab8817c29819464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb925b30c58f3131c8713aef921c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe728711a8a7ac35ae27c821f9342e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c9e40f6d9e261700445962a5fd9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead170dadb7d173b647b387cbe40363368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413561d711f42ff25c6bfca97f7af0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e807f4e5d23df50c991d4821e6808f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916a016352572deffdaf5672e392f1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb150856478a9e5a92f6e672f8369a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8286ad88ebb6e1bce4735bfabf6786173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ed6f00a3c45c35802c65208fce9fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5514e717d41416dec86b5fc3933661975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ca81023b0479a2df90dc2e42babb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d0855fbfaa4ceb51166c5b010e26a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dde7747b5782e93b525e1b374f1a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e7696947cd8f57c57a0df7a5ddf879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65fbed7161b78c5c69c831c9cf0e8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e6e87834e9a70a0797576abaf435e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a39c6837055b600141851ee821f8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986a92a7355f1e480b3de666030907f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8e1c8e256bbdc6ea81424602ecd5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113449e7cb9a7f2a8716121261c66f1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27ac717db71f18981702e4f6d897786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb924c06c504fe58eccd6108dd27f7fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6ec78c40031087028a94a7efc20d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30085569776d05598dd7c4970bd73ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c8beb40d81297889fa04a4891d9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da0aaadbad3159db1cf422cec39ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d18d513c04d9101ee737a9b35c7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621c9ac2597e31571da6e2aa6b3f1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15bbcfbc85ca92300247b9e66021294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c6256f7d86b8b7e31f07d7693dd5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57815fbfed84bce4c3b70b5f538212296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f77f4b2ca7cf6cc6908ed1a75d73fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bfdfb101edad04795fc395587f0fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8726140bfc15fad28d438fe9b5c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c26b3980312ad217386b6305fe839100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e667459b016c535210c3817fae9dbdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343967421f3997aa5bdf2ea7052cdd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415032d03307e7c7bac825feb2b793fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529410781773b1eac1c4519668b4bcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da90312622ba9ff376bb76e046d99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb21d29a537357cb71dfcc558d8ba5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468766e9db66dfe16d19b938dccf5d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85901f261ca04e9987534da35207f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bffb85ddf00608d1fdebf4dce34bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a9f787affc2e8b1469bba1b64447110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d11e75cd2cc3278a900e8771c720f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf783457cc03fe33f7d4718c655e13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c0d876ed861e5edd41c3f6f63c0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1340e7f7ff3d20b78f78cf74c973b46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0ab56e5b796d8ddb345ab174114e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b19aef18acc944d02778f40a5d1b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a42fda04b93321f52fbccd4ba4c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714cbf78ed51157a0a51221416db10c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ecb991c71f22ded4c82a5ffca7aa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaad6085a2f9892ee4ed3400fc4a8ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4ca0f86e96d74d0765362ee0e77f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cea5b4d23e4f4eaa2a2020ea13bf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24056cefe119c9302426eb1006f705123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c73fd598ee7b769cbdd27534acffe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887d6d85237c87d5faea7be56a920c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906c16fecc5a95f41cdecd54c6b10af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd521f66cbcd3c2bc44bac6ad72e1ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127a56cb7435542114381d8e8ec21f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb09e01b1aa02eefccb22d612a3df5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedda908c4e5a35f0a090aa1e80ab6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4d763254a5e3222d7c43d9abfdcf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb21989c5c5a8ee92e0d27565b0c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99658f224dcc970e86c35d2190928227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258bfb8969352112f78743c586982b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136ad644b6254176a01074808e5090a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54406a1e1eacf3be92ca871e2373108136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bf007424665dfe3b0a2bdacaf4a6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb71e9142ecc92de6f9f357d229cd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cbea7be6e406c8338274290c55740139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b4ab435a8c42e3ae1a928d42622f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b6ffb5d63e845ec03370aa7b7dd8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded981af41486d1a9dbcf84e1fa7095b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c17bcdb5fe0bc14f4d05b0822e23a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa8ee197f65a2541c14731c571bad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4a0a4b7bea6f50a74f09295242b4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef1b178ee8467cdbcd5d4a2c1447f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee0901820906229261c5c3692c08a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0d634a7a595ec849196f23ca400b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61dc7900944212a817c41021d35899149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f358da659ad7682bcf6f56cda8924150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6af29ce047d538def7486d589f48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88eac478ae2fd5c0a6d7c025b99bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f09ba5b3f34d15c97180f80ff26e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830697fca893253255cd9ab42f980dad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1a50ccdfbc8ec4d2117944713bf3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045e3d72d2d75c6710520d473aa7deb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f2083f52d94685ea44bdb23333552157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424af7e4df6407b4e6084dde09ceca2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f981ac655b930326ec66bebd7cd53a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504506177878d757ef427c6f6dff400160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb0383742c17053517c98a211cb87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df012790e1ac3b188d8f4dfed296a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad9125d7cfd77f69771254d1d93907163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4efec5f524ed83e237a3420e1fdaa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7833ed7558ee058a34e5d2187e15323165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee758bd25daf785c49a1b18de0ea6409166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee341dace366904ff266236fb04b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9525235551f0edeeaffbc3f89fb2c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8a0fdebf2dbce1d2c4b2dceb64bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83d7fa234b59317db4eba644e4630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61d614d4c587f8df4604350039010a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a046fee9b8ca2613669124ad482f8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079e238b6ae8d300aa391fc1da15296173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85631a2276ebf7ea276e954c03d1bb99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75577014619b1c1451b4e308bb5b66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99dab0dee8df2dcd8921661d59f46e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d4d9c1e2582dab9471ac574eef33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7d58e131fcf8a584ecdc9b844a786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db19515fd0003f56526fb5736a12cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6818dfe6e6d9df3925e1b1d386ae180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a966949f2024c21bc75c841a95c3fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070624736704b9cd311438ddddde8d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac755c98ee3b8dd61dab2362ab81af93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4f9932d3d6bd9d80dca043c9adcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017650457fe6556e99fed2b20df7995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d6c72b0517a16dd384ab56bc70b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7ecb5364be5af44c8737f8e1ec7127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d380e1fda8dcd61168233c1b00a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ee920dc6296b2ef956db297e01eda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7f440ff8341a0ebbbde41dffca17b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fc5d07a049894eeade5415d4dfc9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349938fd9bf861ef867d688466f349a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76986404680ead97b4bac35d83f78a5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9d774a500b1c74400aa776f1639a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1deee4a43968b3a1e771deb0f8ca0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219f6f80d104afba653b7e3e63588816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764fda6c1c6771c62506bca250a232817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdf092e5ff92b30928b88d3c9fa02618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09194999dc6d06bdecc13b49783811a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f54c453ae2700196e9e0489a739eb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af20fa3557f8f60a2439307631d40f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dd156af2169dbce8e32f74c506af622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e5dff21d087155c1eabb2c81f67923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4929bebcfb5c682b500cc44fd8f3b4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeba987ceb82ca145cc7c31d37009625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6040ad9a996aee5120b1edb656396626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17508983d5bb2e493e9ab68e4928f7d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eeb1e56ffbf71c24672ea8263ec8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc98bded854b00bf834a970094fdaad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f2a88ed734676f7a16b5dbf93917930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89cf63c0dbe6ab4e856e3765dcf8c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba213c35059b8310a4566a77c0c6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4d7366b1226d49714f9c17c7a13cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e44532ed8e7facc1e209235f9d32d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d6dc126493ca2a7362386769f43535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03088de5762f028504eeebcebbfc1f6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c0c448c025ef2c39ed8986faa766f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d79c390a1e4bfca2e1780e18879a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc2708f8d2bdf7d49ab924766b1e4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60699d705255f1ef46679e49faab2cfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f841ff32c756e21ae006cbe839f3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1586b1246852e2b860aa1fc4f9379c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900adcf8f5ebf49dda42aaad3b037fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf860ce6865fdf521d6f647a7e117e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170be25e29cfd9b7a79355b8924b35745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d21f9e8c9efa1a8362b8593f060346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5ff206ddbbc908ab2436eae0a8a1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c11b92b9849f55bc65400a621c4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc921c752dc3b410ca27c6840292bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900cdae0bc9ae5365a0e07be4b4614250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd4d1b0b0455bf2e0485332aaa8ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30f1dbeb4f025d1740389ae28b7ea852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b826ba7e06241f18f7a21d451dcd7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a6a39740d2b609ba896c6d685b71654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495c8505901f1c8c209cd1cb6c1da555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb06a66aff6670a149404fa65ad690a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8185570f9a102cfa50dab2e04ef8f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386ca97cf416e95471e04f8b847bfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8853f774a9402a9c973386653f35c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92577e04351ad62657bc8f5b88afa8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868b1b6480b67d80c13b2b69510dbfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105efdcdfd86a8c6772b762be2a66b4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc8cca5feba7d040d9726effbcabfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693b52515d950480ae7619f2cc6b63c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd64b24236d96b4c261725a093ad3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f37d9987a46fe68dcebd306df352d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4316c5a995b373dc9a5bca4850ccfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6d49bbb8f50c17f44a9f6efa608f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23703b8abadcd29e69424759459c2f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cfdc03ecd2ebe2acce65504006dd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87becfa4661111ab0433d3a83de8b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330710d4ee1f671777db0bf64ed298db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b4235d7e5b056d712a7825ca184dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558c72dd94bce09c613716e0c095b8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ecece0a70167460b9da23998ceb2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f4853feca09be05add4181e064a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e86244f4570c024d790ae50ec290e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f202725c8520c492701c7b51c0da13e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea445908ee4727b605fad9ef5a41a94d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27de35b1a3bedc2cc843e6a0dc9a0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad58c51e99cf2eff517de20fd89f9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0b5869d49ca2a70d2da1f315f69582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdad7a4f28de12080dd779749e992ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b22a052c3a9157730469d1c533849284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71462ae299470795ed21848ed74f48d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5772cf77bf52e5ec705575466f4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c38d70f0ee507494d8a93a72e4bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4b1f3529bc8bb9252361883320f1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df73fdfe86e5ec52191ba7387d75ef489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ee8b18683fdffd4db77a5e3e6a9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0231f9ea725dc88c21297ae8a5e008691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce625df28b553e8873b6df6ef903cfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54545500c4221a1bce4055d6d1b9b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf81638f7cc370a19aaf987b10cab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0773f2ac1f9e21f60c55cc80755313195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9d38af884e6f8742d908acffe58496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df39a4d4026883738a7ccd69e3d14b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9411d092056e1d240a1b0335877439898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fcc0d5cb46b65bb12fbee2486f76f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddbffabb52488e02da0171e8e46817100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52269cff9df46b86437fc3c966a5d53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f5a14cfd669608248cfde0336a286102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a0c9f1eb655643feac8c0c138bd67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94707b556faaa66cbb55e87e53ba725c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e29cf9e94b05083aa6114327fdff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721387b4e1091318645fa5e78567e87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361d2a67e393991efe3ecea22a4e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c223c7c9db93c68a6c25bb6448ee6f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2cf4d89b87330170df567e3155cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330c849f9c6419c577efaae60efce84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaacc0fc80db9e395f1fa72a4cdc9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9fdfa41d352dc91dec3357ccaa3ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55d82674a5d56d470f5b52f6b093cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32aefb711635528b4955bbd39fda23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ae45a6c78ba4a658df0b56805f547115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2a1b0ab079ceceb926e6d51a5c29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359d02d6195a3d342076861d5ba9ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2af8d47f47fba60f0e106cd8ca4d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b083657a74aeb9442fa772634ff109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd6fa890dbc93bba8f72002dc771aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0124de9c965242c60baa1f9363037121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f2ac65d6cd86accfc4a68d103ddf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6e7d34fc127ccc46967acb2a1696a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcb64f6c8ec2d225096e47459bb82d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916acb94b5a6d8afa05d62b56a0ec497125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835ce371032cffdb31b32cf654b918f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a3371bda5fc05b106afd3ffe5fae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf7dc24204f3b459f803e5c42a2c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98add3ba74e6f321693e25ac0fa481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e067e3eab93b9e5d63ea9684c8f805130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1825545a18918b3937c65897e24c3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0255fe20a04e15b7a9d4103bfbe650e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272111f35feda104c2f9531d0327d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b82cb4423cee5c3c04ac17d8adb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9568f4a8fdba215f778e26d5756f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937bb2746d52e10e9a027946208ecfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f556c105917541a447745af02072f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d0c83aa86f6d1200d215e911bffb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d555618827b7d2b22c59d8a1618a060139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164240f52ccbd00cf3536aa25b09647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99445ff116bf74f72eb610ec28b462e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff2449c1e173778fd06ce86b747986142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12475d1829b2a74420494e198bf7be5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c5c16bae14c3cd95c3d723b62ae4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5dca26d1ac89fc897cb7690735fb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988de551a5a5d7ebb9a46686685a107c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f744955a9c435b88de9d4462928ad81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5b34978817e64fca2750a32364375148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f8aa645e6822eb1694cd2c742e471149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d080b8175688dc834ca07644b616e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac1ea549f82e17192fa4969b6411e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c26018d552e704d1cf5f5d5bf3788152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983f83aba81649f351bd40b58e38082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bd23538719ff4cfd3bbb86883e79d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f34729d9db74f60b7f509efca1b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19b9c656cc0b716059219f040014a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340a14b0edc43824477e4cd9345ad97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789beba7dd6a6c0c851439117221b0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9fc1195830c26aa671ab5bda9e87a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346baa81076785bcfa9ba18acd5c6597160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abd33b9485777d25813a0aecb60557161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2bfcfb7cca0b4a867aace611ae0e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a78524312433146fca9d740758bbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ae703928455c8481bfd2636ebfb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf81e1c33502ed50e22827b4d20f895165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d456afc5fbc04c1f3e5e2136d055363166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11bbe5710f3e88a6ed40f5743d920d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894cd41c565e5dfbed8d8dc874df9fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325dda72f3bcac5579965e8bbfb00bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b334d4bb60f53bad8f65524444580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a636da50ced22145687071ec384219171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dee9e20907c95a7e972828e1ae16f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757c5dea4ca31a656f3de61ae41e0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08335d5f3daed5436d30cc53424be9a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>