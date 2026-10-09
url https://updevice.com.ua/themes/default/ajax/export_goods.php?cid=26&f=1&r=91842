--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1537c8c01ca202727766275bf3d9761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127aa6e8dc518e15e4e4c0f0720aa912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98bc647c3e31822744247c77541e1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41e0976e12cf61b166be1a1feb34754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e911e96382f3a592a4d15af07f9bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7327612e75983ffb7c504786871186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa126eae89c9f4b130df40bd0c354e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ec0586e98151a34d88f1c2ce37be38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9af55b9d97a28e7718327146c99bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de03e58f2ceea39fd89d03bc9b9e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7d21b48732735f2e6d3ffac22f2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5b9c15a9c8b9ac9121f2cbd3e521c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261e58adec4ab6a36c45ea32267cf0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b9f3331beecfb52ffb113a5b043914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d2709c2802c97202b70060202c61115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeda6ea1b51df2ab7252b2f2a6a09f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67448f1fadd38232ae0661f9b4f9584417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c2359da01423e8541c218e4b5011418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067556b71d43a05239540a3fdb854d9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2478a9f753a4751658c211a698ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04874b828b913cf226ee0d29e51cd3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f02018e86dd835ad21a1f3be0aa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad100736d8ceaca06da94a26308190923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7704c77474cc5fa474833f23b5968724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b9b227d35399b717a90543c62564925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cbe5472921e379c8f2bf1a881583826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a293cb8fffa182231c6bb8d6999f0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681076a018296a5b9a0bef7ab1200eae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f23de235b35d66cec805c0425b35829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9caa20fbaafcd59bb5b1b8613375a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484ab0a39d8b48111481aebbfbffe7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4c470dd1d11751d69d2fbb41d1e7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d970fef978be844caac9c6cdd0abb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d2a0c1c6380d1fc0eb06d807f672934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2018c777cd03d6744e5baddf248cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f592bf57d5d67440c963854b7d9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41271d0d3135899d6c48af387f5b9fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e9a4bc51fe9afddaa604c65d52c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8dc0fa790fe5610a86fdf2c62c2eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ac105d77fd3ae0099a4a38129fe240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312a52545b74c93eb6033f2b904c2fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067821c3e81fbfddd6ebc84833591a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7150da8c9679d8eace2167357025d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253d29bc5d66757d5ca86e7d0ba4db244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812dd5d47bf79664914e25fe84d608045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa76e2f4666327d31b85c114828829f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a0655c4c47fec74360a4999798ddd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb2ca58a847d088a03b842a24b92a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423601e29a601ac48d7d5c82df494049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed1d5e0e3d0a3a60a8da58be90502950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38730bd6dea41604680e036369e0e5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e103d6e5058f0a2c6860d67ff2b8ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe9b39183a5eb711272e44dfc7ebde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e7da1077706cd4254f8131618feb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41abbef5e2b5bdab314134f61e9c9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f94291d83af720962643b1e330f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1c093c5510d1a85bad00378352dc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b42ec79bf465091c6b6225d43c6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4fd49823af22721efcd015c72f5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ade3f374ee415f5838be5b926d37e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6e6f17bd51c44e306ab5798cf11161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e393f73c4ac1b014e6548bd66bfea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3090d7d323e057e7e619b130c449563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165a50aacca938f22bad331c393d8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d5ec463095444664f96ab170a2de865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8186863f0c3d2d29168a0b5c161da7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f0a8ae754ee6f72fd84dcd92abeca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fca365b3c4c8e0ac2b2273045a05c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ebf50bdfbb494ca0cd1546aa7a31469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352054f3549c61edac8ef2cbb6a3be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39c46fd8ad06623c4692e9494ece971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bc45cd4a20dfb123b74a4c36fd5e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6c3325707c8ba845e64c90ea0e85773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bfdae5ed019b2106cede4d6a2458974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b1cccbf29b67902093756d494e8be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3c8d9fa97737909d3140c7c052ac776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8db17d0e7314f1b0a6f60f6e186377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e18ada54dfc1e8af1c612b6acc82d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af65ffb960f93a051c0f702be6d3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d22e49bfdfd8e0071558fefb48ad180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b0486b5a5701220a06f2aa693afe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f819f9be302f5fe3d7c403e3cd70d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357372bc2d78397ea1d092815c7ab7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee16ab832fbce6966b5c55e9e62d97984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d56274aaadc498bee77bea194fd94985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb48b0c238993785678217786831b8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e75434879138e339891e3fbba1ba3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdbe92984733fb5f6144ce86fbeebc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd8517f167cd4829819a7e6fec59d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc44fc790807f13f7c95bbd3f28c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72c7be16e9306f5e8789a88d9d37691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b72469e720bc87e4d6d97435c5bb2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3084111ed79cc1e9627effb7d9b5af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261daff6a8826201d34e428910ddfb7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a298e7ea32f01d4b38ebe79088ec395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a71da800ccd99b66811b8b1d6c54796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e1cdf9d8c87c7b36eac73707833a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033750165af33334b9ce9b096697d6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f57fee4d01a95c73e4f8eb7dd159799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ebb9db80e1d2e352aa08fbc726eb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b12a735e81e08e9dffb4349b3b68f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d0a8ce879759c8e382b93c17806db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff474dc05c10e5f12ffc6348ffba4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed079d27a52b89fcffbdd73fe7eb49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715548b54d425dc873b4dadfed53b676105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65949e6b823858d25e1d5d4687edf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ba246ad685b75e80e9852b005c90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb95b69052f4a1dfb7d7da0d09737b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad3597a17f6c29cb79f2b26fc361a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d4350085f43a38fd25abd4a504442110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20c870f9a056401daf44fc8e40f9b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76570bf73205b2c2661565a56a672a97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687bff868209b1c28087ab139132d67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178f099356b9e812060616903e783e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa333c0d9d9e97e9b45b9940b2ed1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d23636c815fd22ae141cac4669545116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e535ea69677ee1f96cf728fd96f3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0239c0869c350dc36222a58a89e35bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49037bc528917cc084f5185ba796417d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f558a8b2ed1b015302a03d448a4ffd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81996bf7ea15f6f998306cfc81552121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e287a1a170a37e211217c0a0776c9f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5303ca9dc8fc5a87a944579bc41cc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd8a3efecff79bf092bd3ea4e44c59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8fe8b33778278ddd88d873a294d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6105df625247a0b0a1f9dc5f1510126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3f27f97c5dd64a9a6074461112812127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111055c241d9d7b647f9026444f2bb93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806d2804b2a3b94579ca693ad51552129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48357a365f8254ab8c062d77eb0efc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100f97843229b59e08aef9c0755aafe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88519d737a256b473e18e7b21e12ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b29dd64524a3db3a12260861542a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097aae2000c6dfe3e46df6bff9c0cf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cbdb23da1dee18dc657f62aef64be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160079140516b7ce704d2d5ff04bca6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d207c5d4ec1b49db00e0b2d2c7af04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86349263d83793c38301efff10c842f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0345e0859d7e36b47098ecf8c5c05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d023d611da8f5e3705051cdd61634c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c95f5dafb4cc9c613cfa3f197d1e8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf356bf34795674d04bc32a03e1dcf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a2dd7201881bf98e4053f18e76562143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7937f8aaab5a5cd196a0ddfa4a92a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248fbb46ee2222f55d03e69e2ae9fe7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea40ea0e00f6413ab33e900560c38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b18fb1df38929abc24b816caa796147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb045666e454b3b5f1d861705428584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf37c07213cfed6b4819a1d37cf8b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc07f4bcf04a1c3242a80e3b508bf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87c4d1ea42022e7cdf2e767a59d7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d52448eb5fad044e784b16008441d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a27633daa5a7872dd5cdcd57d45f07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4849fa16176258dffc89a4b83ea4e93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7a37eb2a5d4f5b6649ba05589d773155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb766d9a4de9c810632fdde0d3fd45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943567e2eb37c1d82b404262d7a2c901157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871250f2adad726ad78d4d276868389158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df4e2730ad60d5116c88d40abce173159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd40b82bec7f9adbc513cde15b4f782160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d85759b50966361b6b7030519ff657161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd24df779c0f9d47515086946f3d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df2742549efeacc04faa4eb255cca4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcab3f84b945107d59a355290613a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19308f71e8c10e9a351c5406e5b73e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14e2d4a49b2f20263d6d4a71243e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d1e682f211a1eedfd6f0b17bbe411167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce8b13ce60f2372bd716d5c2cfd3c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47568f404dfe071e1025a96d679249f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db82678e4a007dbe93961f33f815f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905250d14187ce1d643d6853e1ab411b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e97425100ea603736ce9c757c36c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a495dcbff068804dcb57d33487f5294173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b594e409762ddabb3fb8739a431d16c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9a4bf173a5d02fbec73ffa84373f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75744c0512ddfbf5eb2d1b05ee085db4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e971e3b2cef5414abdea90a63951c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc0897af15ee9a33f7f3b85d795108178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5526d954f3ac103f2f88ce40c4ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60485775781dce457bbc01e44122af7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944a2219d1dae0cb8f250a9a9c7a791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5515c1a050bd4007d815eb7da416c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f838a56f27defb0d83e9ec6e081023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386917f95f781b579aa970f1dfd6094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f65b8786419ad443ba0ddbbe9310c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3474b16e2c0cc464eedc79680586f1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f56243156e4eef62b4c5d9740ae0e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933351e94e70d30b8db4ed2ee5160bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef10ef6fbf23c5bf42ff53ff4f5a1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a11e0b5d03b4d652e87abbe9d64f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db643b38b89f577bbdcab819c98b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12972b0265e2c062aba597ea6f163d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a21750b44ffc9334a59fa818572413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f97b893eed26c983d43879b7d6ff514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f05658a255f8c41e64ab79dc3d25c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a8a09d94704b1722739a44e17c2cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87763d9ac8ec91f4fc97dae2f2366a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedfee7a6f7fab72f3060f31c1b79a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343961e5ca4a8f4e973fd9782f642aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e893c0c54853ebf0223a44bf7cf73520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f81931e8a1f8e20f0c2479b7768d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e3529ccef73501efa2d0759dae07322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a116f9fe7a26901d8846286e161e9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868753f8c835baf717d99cba6aa7b61d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e624625844dc18559821c1b9b461125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124dbdff7d7d580a9d1d14993af28126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2b05051b918f3643cdefb38bbc7b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eefbe694906e8f5993348440858f1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dca267e1c1b4a39794f3ac4fd5b96029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1a6ef0d4d154924ceaf4c71d5245730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91501e2293077f56b9bb8ea78f1c4b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58baadeb72658c3015c687c3cc6d6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404d162a51e8c541cd5f53dce07a4c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d327f782e7f1ce10eed363f76b5f5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34655a6e79330e5864748418d9382035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2f397546269082050c50f8bb48a7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a853f800552954b5e47f5e044ee83e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782222aa7a282c89e520b3199d8955038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb0dcc9523a64998d5459e48dc4c0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ae6fc02bf6ff280e4599676ebe6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f7e815d08f0fb37f489371928ae8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8951635d3f687f7c4d1c29ee7be6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de5760870b5d0025d6232145b3a5cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb25c47e87439808c4c769d320d825044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617b27a1f1d726546dc075cd9cdc6c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f4a1ffe7f5136a7b613b3fb2a84546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfac0bab43c3d966bba35330845d2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d446b0c05a5d0f0590b7144816d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ae9fec4ba7f2a7b851632e11f8d1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc13e1791f361ad82bd11bce8cb6f5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d901c432407c5e33b410eadf1886751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f92205bdf777e6c8c8e00424da0f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b25b467ce260d3c1b36bde156d6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d9808ee06e811675bdf125f19ddb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cf1f75b524104e8838ca4da31fdcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0c1e05b904cfc4ee750da1440405a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4e47165cdde1f33ca715eb4f058cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e4cffb2ea86095adf1ed9593786df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637c965f68aa70873683bd14925b17f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461abdeea198adac55a104c0d619fd5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3965c83a06aca1d2c86db12efe9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d3084aa054a9a6b153c681bc90bd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ef2f90f44fc73bc1eecac30b315363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef547765ad3f5c7f321c6f46c64904ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6315c2c09d68a9bd71d91c3ae1f4d6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d8a302b348008fdbee902ea4bec6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0563bcc7d6e57de07955544e24b19d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab3d71f358229940f94b6158c41a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079df9b94ffd5cc3a87364bf070e42869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489741ecb7523c0a3236c39bc5bb0e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6139e58d2218c58d38c4b7956662971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722a181fa59adf00131116fd7c3497572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af91af93b48e8d5cd37d86614f6df773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9817beae09caa514489a5dd1c717174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c5c703f7b10b7ecc308ff6e858fc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38d71c45af820f25e96eea5961600676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b769a3315db810eaf4f64e35c07bbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66eb8e02aae242912274e5984cc1e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97af88aacd4edcbb61789e4ff64c6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b887676e1b5e65d2096bdae68744980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434424e7c4797e7c4cd0fb7dc142d5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a02d672052127be7e61c1f58142ae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062163a1897ce2222360f4d8a356f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576966b409bab27dc10ca07e03c1fd5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e79835c6637c306dae0c71dfe46385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e842c7881b58b731b0b490971d0c5e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc0a938d831c97eb373592fea19f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59068cd51b70d214dea99c48c2745d4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090996e52ae340b764da238d1b756c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2f190da693abf7fe493ea89c4055a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf7d777032e7396531bfba179d7c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c385cf3fc980ae3db2e27b135da66892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90863d8e57f85fd896772501fbfe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6097805561644d8eaef25b8e4717d4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79696f72b5bc3cd990314d32b66d5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee74d9e457ecdf5feb3cbe791c2a2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07664afcaae292d64bc449dc95e3f4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f852fed234524978c72664eabe93e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a426b81ba1a0f92f945c516d04fab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc7f04005c25b94ea130904a77a3df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360204776f4548e112bcc025fff19d36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409906bf96baa97dd17dc379e6c53637102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b7e2e7076a1a6e556c24f65762d1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c40506a37f42c7eb1c609c7e3da6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa95df3a3b1750d224688335f1ee12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1bddc8f1892dc4caa1086ac95ef78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600104a4b9b551abbb4fb1023df29220107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169913c430f0123360a4895b6d1d6d25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58474f8f9acc0cf8dcf537d7a33886109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913774962369ca2733dd3e6039a126110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e6d13f9edc968ab92ed2478e28a1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f152428f92a7a153e2850f99f06fa57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11652f903faf4a4a2627c47050e7e744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2af793ebd3d8d92cd9f357d4ec060114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a0aa885032c785b972d5809699147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363109984bbd15c796bddcf3feb2fb21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614b00f92f69a473f84687b21f7fb85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb457545c0dc54cc29be3faa0e9509118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d9b7caaa7b58890e65cb54f87dd97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1464c9790ceff00f7bf94c218114b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb62cb055290cc248a96350040b77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff737fa0bcd5defd99525f31c97c3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62ebd91329e22bebed244e45f0b19a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ba54da58fb398b35ae1457ac2aa6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a08089f150ceee37e48e9e9a4e4e05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b420aa01d5ccd32a233e219c84fbc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362dfcf6e8142d9ba7a593b845b57b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139770bd67db2583eebd703da62bf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f62ee7010c09c351a3931b8a4d670f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa825024cf53a0996b57d643f22c73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e87a6b31e966e9fae83b4af97bf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169091d12257f0fa791154f7d123c866132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d5fbdbc66e45a20549420cecd51e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e941fbdb11896966e25fa914bf29b44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58097f88979f802aa840ba5524ebc7eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f0bce90eb995e91d27d63a54bba6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f7813c1fabb6d4b9db1e87a5094a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a799b3952ceb092a731c5a2e5b749138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bafca9d7585d023ffdb54245aeb122139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d278c1f29fc6737e18b110462d5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e315c1ea6420044be0c80b377cf4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041bed587ee2683efc49f29d984b453142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8f1a188fdd155f6a0fabb0fd53e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e2a86f7ea1c89aee6db005685321144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5e3ff1cde21935dbd614696a7d3e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b53643a54870874ea77f4a03ddb65c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4aea420f7ccf5292ae217a677b0c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3b0adc226bb57b71e1da3cd72429f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4129d06dcf66845e347d06df19e8d0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94e7844398612aa14517eb94529da2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3531ea21e2258d53e6da3191304180151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b47e5ef2da1ef7d75cfd60b9056dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfe23ed973704c862c52fc50faf8d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aed3946ba3e7121c1694b1de1e1649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9cf5d098ee511a76e9fd8e47746e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a5f2bac2f4a57c6e0106db124163156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515cae529a5822afebc7dd7a4516fbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f0b79a0e052ce10df61e220cd2134158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c7b30f0d3578a9d1b212302814f0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fbd1992b1e4b7cc64d95421d3264d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda07e063b135464dfe435d821f986b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf80283ca09ed2033c2bd99191da3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f454e7d3e4328705a318aee48428d7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f89de919e9f2f554f4d7aeb42c60fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1dc25d45048cb17775d82d5accb58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51497c73012420be982287ffa1b47b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb36d6ea6c03d06c1a89b75cf5b3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4322120e51c8e31f60d21b942e067168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df748044f5ff29a0e898808e8b80d38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2e6ff789c477d8be15da1ec8e96d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1332b2872c98cc6f5ae2a684ec97f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a5203c02ef70c76d14decd0a65076172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862d9f6a537724b0a443fc6291ec769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291178ba6ad50763e4fe275181749b37174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>