--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bde552a728517b1a3622363a7ff201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb19812cf8a02e5dc2f910ba2de582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a8e9b9cafd367682e3d224b6322c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e163ced887e9b5940a638221408a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b988305fa4b65b162a45263141e235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eb3651f9760dfe60cbfcd308c4bb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1188ca633bacd82622c3ff3891732a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70219a28b64d579481839ff08a9e112c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80dfccf8b17a2c77468fb2c5a537a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d0557367aa0705b7f8bc821b2b9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5779a6347aaf0f3b43bb3f7b6c7d62111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde3a0b89092f853f9dceaecc5e9da012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655d6a47f53386ba725629ce769b1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb49cabf64bff77ad4a3dd87e15e3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d144f5eafb2de5d13adf321bae8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac845ba439c14bc7c25799c353ee3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03898de331e99ebd2c0dc10545f5c4be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca29d8f9bc710034c9e3c36885bfaa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ca5f1befddb3bfa2f812883970d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063f46f05088377fb0dc2f51b47b9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e3f6b36c453f9bd4bb28c1dc6fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c58c2e29065191230b124d970d40222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c2348c0ac37933c417398cf337ff123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5dfa4c74a1fdfaa25662731e4179e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a56f6c5ac7ed125a28f70a431f55e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8272bcbbe58dba9c89885635abc1a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499337ab971770c20f61bf515d8535227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f3344ee6ce98811d4404379aa56b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420662bd86af0a8b425185ea895125129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d729da121e0fd6b6773b4f4ea681c9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb95e5916a4aff5c8eca3704e9374e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abd5d426876487f788c1abba71194032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc98f1ed5e7789a0b81a96ce738e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5690ecbd35eca98a64f54d439652934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e67f66c7b49bff11964080923d1a6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c01862c5b154b8fe8389d51a069c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114947700ba6c9518b7a6ae507431ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74608aafb30929b7a4560092642e742538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ed632d01e6c3ae0ac465efd13b1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a120f3b667daf04a47853f2163dfcad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65fd1de820c71392c3c11bd350a4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750674f553ec0f1d66cfe46e8ff301dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd363d36bcec5d7341f00405e6e90ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929befa65574f20308ab8efe325d0c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500947db7484b2cc02cad20a53c8c9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ac3788a9fb8f9d8f2ecb1e3d469f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea8b14c5bf221b11d83692bab62c2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54c20031745eb43fa5395415aeef0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb49d3ced59c8fe8471768d2c2258949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc1b0f39b4def0b457d1d14087be150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1046bf1d7a519069b600bc2d3910f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152e4c87628644870e39a1272e39af352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733abfb1d06a6e6bf80c8fee2c8570553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386715007a83440597bc71e04de41c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e64c39e4eaf515d778950ec013faa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e2812012cb0e725a8b6788e938eed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8305f6b9875c60ce7c59e6a1f5eb30557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c94098bd9c6ea161b176184589eb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60cfad8ade4c2a817365298eb0f38f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef98a530eef235d2a35785f4898aba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49ccc0948149b78ff847aaa71fb65161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f0eb281df261749a3485dc38243962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c94ca07aeab469f27729601e3814f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a8ba38314dbbf30ec7c01b88b59f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd425602dfdf15e785e8bf5a9f96665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc56d73615441e18b6c952b01493c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd55226916c4999775e8caf27238c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69a4a87308c43d218f6488eea591a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76364e8804633c88cab0b799eaef8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644ae237a82a0644ff142a0af51f6ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390eecf556eabe5bc273286a14c147271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17f198a8dd30ed0952a349c949fee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544263f733763b5fa7546dde0e2e2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38265b7b36b9a6e15f2cd55379a0e19774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220b694d822df890fda861af504e2ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88dd3b35e867f5a34b5d938c75195a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb024148ea5ef15b73cbfd70d8dfed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cdd3d1eeaad968dd331bf8d696ce478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748169446ae8fcc0112e85fcf6b5a7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af620469b5e1437b598931bb19459880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b193768a543bed37fde5fcc72e2fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f2a40475a2544e60a91662e6eae4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0cb798c4bf9f3bba39a87732822683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147aec17a36f0e8a5c38e914feb863b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cad17376ec834b8477357cd3e857085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89b936cfd9b9c47064f38bf80166ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb456675de5488779e05aae49cce0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcfaed05ab0d76d0db8f131e67fe1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe76f4ba287089f4ad2820230cfc19b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b4efdb1bab650c4dda2247c35d6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe3e0df0005842e6a0103cbfb2e9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799e5511cfd1bdaa7bc574d690228792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cca5d6c4338f4490afddf06a328c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bf5d417403585f82edc3718259fe794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bcfc94f68ee961fd344bc93526bc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355968664ecf90d3f2fdb449af4ead196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f0be7c70bebd67898df4c8b3ccaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34d5d76236aafbf85bb82c65c8d6f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436e6b4a33aa0966db33ce92cc7a1c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58283f7df60f25ad5fa38298ac64e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b189d55deca87aa49344dd396ff82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b57b9fc9d8873137ce6e3b9cdd6c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd345bb3d664d16f5f52c40fb1d02f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b118c68736f5bae41cfa45468a434104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988b4c7aaf07c0e7755f3aeeb990c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822299b42201dce310e644041bea629106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ffd539d0de874e81e162b7ef43b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e305335da0dd2db8b0c97e7c0bbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492c6a74dac8b048d2e58fe97cf193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c549328fc98c4207606761ef904bb32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b0eae96c3e95ee5a05ac6bdc21816111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801fd239edab769c3dc47e8dc32d0ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f09cabfcf98e1202cdbae74bf2582113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa358786ac80495ac9217ebb962078114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d0cddc2636531c8c5e8536647d1bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3974611a979d1a525250cd6fb41a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a628cc235fc6fb25c3f9f66db5429117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c28c71550b8caac455a2515ec3256118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce380b556149162ff09f0aafd972ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b7fb9717c844c95f99fd8c30986dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e559e3eb837bc27a9919d4d9dd6c08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442405e808a8684b58f1d99110aeb18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e26c599102cd74c1a79f806df699a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c327cc8c1a60ce200c61ff631af9bb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b928c98d2d30f50f4d841b48781ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f425173f99989b1a2d850efec373126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b9a256c3cd9a57ec484449215220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7bd20754ac7543fc093678414bd5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591af378b5078ee5abaaf9a68f7303129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c2f83a9a8c4c90c8adbf8023b3c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9166e528208566d9e3061d9d47019131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12558686172f611f1a26ec4d54985088132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60265937106615b5cf4837eff4a973133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822a083d7cc6fb77ffcb4706c766286134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10595b3be61f893960112efba62552a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b112260851529f544fe19386df671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059378204c15ffc9332afd21c68357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a469c54417a22fb1660dca2c0d74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2e1da17ee25eb557f08d8558e814139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071704e47bf989d9efbecbcfe3a9b84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aaba8c07cefc94595a989c579e123141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501ec9a2975ac8ed970779c0b01295142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0273f6a343464d571bdc18ec0aa99f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c0fc7c3bd95620275e0ecbdd27545144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b92f9ccb496efdbb01b14be2eb46c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf53a4b64275d6e40c303d3651d96c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80fc47a5e91a1f2e95691430808a7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fb258569860ba6ae931c4fd6041cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a06b8d76b48b1ab31ebc6d17c2c3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaab132353b5696afb3b6330d72d5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefc843b1945a32cafd8ab37f6685d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4f5ae1577eaf5dd6b3e13d7ff99e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8472af2973220f31682e6edb226ef8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588a6dd00c24d14fa26c0761477ac1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983850bfdf5540a5f8dd190fc526136155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb9a3f8cfbb79a3fbe5cd5631cfeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30519c5b5b6a5f277419953c86db2617157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2954b04c4ee494e05acda1444dc5098158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b7d07de597ea80f8997970c1d2166159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb3ba8968977605ab5ba4a66c96db6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809dfebc911e9e89a559873434b415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab56522ad21f8a4ffa4503a164710d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8b2e49418feb3d525e8e6df446548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc84b638f8f6e677c4a9988803845164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cafae12562e12dc21a7d29acef75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454bdab6a936f6e6bca87017f81400d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734fa694ebb452c946ebe4298a726d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538175e7a534cb08d3f5666bfe925263168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85979add2e6b9ab6334035ca55a101a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f65a596eb8cde3d28df9911653f46e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0c95dbef6257392c07b6405bb8fc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629500896607ae2953b5ada9c3a756172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b565d6dd26fbcbc236fc2829338a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc8a7a4540d337cd319f2500d8b5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da703295e4bb7f06bc52e46dadaeddd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d719319b4864f0f40ad2d6ea77fcec1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d428fe215824e449fa2c7abbe8952e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b49f34b2accf5bfc4c32db1d0813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451518ddd065dded7614cb9a29669c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b29c2ca37347306e0d3efbc3e6be86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd1634650cc96a048f3ec0b20f3cd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96782e4789468ff4099460af6cf65c88182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671113adae402cee7c005e097745b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6959f0193e21586d1b2cc756ec0da1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d617bf7e8fbff00ef0949373b9f9043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9cf4e432b84431edb54ca7ecb17574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808a847bea984e6ba9876bd75040acf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf19aec291b2500f843c0882cfcf726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0318d235e32ec1f8248fc39dabd5fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5fdcc7f801f4191d91e22f0af8ff08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab8ecbf65aafa3a0a59cb86d2765a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5073c59bde9332834316a0e3c8c4e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4ebee66472e25b4454f971c8848311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7e7e089040aa00da5090ac22dad612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994affc2e8f0f3f7cbebaaf62e1e16dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135bb8d2bf8cec435d6e380f7a2dba514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea2003a6bebbf73d4ae2efd23ddde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a47d1662d869cf650f89120e9af09e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca94759c23f36da6722a4f500396e0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa64e55c73b10f55443b35bfda2e3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370ae2992209a400fec9c816d31bb6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5a754efb5829ead2f953b8c0a35220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bcc375822f488b57c24a9681bb3e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b35e673f5b0f856e98996c7718631822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b917ba6dd7a853a8cea3273147670a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16f7ca48118f9c9f5e06bc3bdb56124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646f6d44ef58a78b7fb7b843da1e3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8038de8893f8cc600b61e3b6d2e01926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1a39c5e6c36893ed660b9c559519b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210da950f3ee0074dee63d9f3a0e35ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a947cbc68a3848e16a50816b8cb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756d0686d3654a6b67f681682a2580d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148339994d720add33c58e4319b34fce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c4522f000aa2cdc628db3e2aa352532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc41855e6ec589cc64cfc3087d4c70933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a329a8cb07bce3fbc7d4d7519829a7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239ce746cccd1a96ac01161948bf12a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108842230f4cca1d9bda737c587958936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf50cc20a293ffa5733e2937a815c0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a3511244c651e7b327e7c3befa3cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172242e18af6d5708bd9b3e43c207e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e297b085b9b9817e4495feeef5ada40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e024daa71a2b06aa3c7d9d98e51edc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe769e4b625fff077d5b864e69de9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975ffd811c7c922efbb046d0eb68a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a72a57d7f8cf3bdffb7317f16d442844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144719582a5d3f6ad3a285a9f20d0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4e73031fe5a428eb900b704f79f6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75307c4124e1ba93da82f3b45f23a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3308e6f8ec91da98cf033daa1485b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe31b54412e6d5f5258aa046e39c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49553c5bad9e22ef4a28a0187872f66450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981aedbe34eb14aaa9a87715c7df4dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57600edd6d092946e2a8760e651319152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6af50367372f96422d23e01a2e0bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafef257832fc485415cf909de0834f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b6f4e72eef02d758bd3fa012ee7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59697baf455019e069deb9522c0f85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a7170b50a90b1e6128d9f05f660a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb046cbaa26df247e8c36fd3623a2a6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243dc9dbe315dba403313ba1d5c191759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ebb1c7c2ec7b1d66468da5fc8150e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bf67b83a34b6faf51b4ec1dcb0e6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03665bde7f23cc5e33644105ba21ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fa5171e835d02bd7a5fc4eee8658963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddb3e27516d086feb1a8759518933564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0b39cc4664b9fdee924d443bfa85565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c0a6a75de434adbd816ac6e4ea84066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd8d0470a57680f81785788973975f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6072dbe3d59ec84e977618b33fec7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40975d5889ff997bbc2c76e8daa6d0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edaa0a014faa04e512e1f9ac4a14df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8123f13e356428a5483fe9b848dc9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cd08dc2a10cf1e07df715431f043072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317e30371b3947eca37ddcb28f6bac073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd5040cc2f37f49fb2692f04df6e4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a52e372a5f236def419b6b84049b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064195f4744e04ae356c08904ccb388276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524727787fff228aa79f0a47880c5fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad6e6864bed1301cc7311af243133778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914b3546bbce5faf4cda586aba20e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d3dcf573c4572034541d010b8466080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc27df6626b6f36c17a39bdb71f18081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa5b4f1a843cde955ccfb936ac30b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e4e6591544f6b5979bb861e9d93c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd47bd1dc33e30a6f7152fb98ceae284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ea03a695ebe16a9c0233c807eede85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb5d71cc7adfc46fd1a03acdf225e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96b19f09b808a50828b2bccaeb646e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6695683d117ca80d5be170dc4721d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cbba583686e999fc4f46a9cd3e8f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5b281bd2332a8f02d35d1819edc5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428fc0c26d5de62286a2c7c53e7008091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b2093dd3a87c658707894faba9ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe40fa0ecff174b634c315c97b308c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc651ca7ef6e9f13b38412bfd11cc2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d5e85b9e5b066b9a368f2d03375a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2475260055e86cb7aea9168ea0dc9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd6b9c8baae883933315d4ec11c9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceb0c60c9e35129b70c31db071762498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8101c6d27591c41661d49e8ebe72b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039058a6893df40afac6eb96fb326b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e8c80c6bb7e2fcf0c20059445c68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d25edec403222a6744be947b6b3d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41f3923d2b01643be95debe9d9b812103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01106e7270090f39f10c805b45a20f51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f745706ba101f1225658baa40b83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241479da7f6000c6192260d61444da10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89335cf6bde91359d6cb1703e53521107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8a6d6e71de1840ea80b3e726918c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8bc3caa896e1ef2139f55d020937f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d9e35d38da893516c5efd6e8a567110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b02bd62cb4a69d90cbc5e61f920df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6dc44385ca397b72a01ebdecb3683112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35310976332106661fccc28e724f18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06916bf1c61e2567d134fcd5dea9a4ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e180d974a8c9339bdac33a80e068115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8dc95ce65e96d1397582e9375d97a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c2a0a5cf94f27c4a4796745fe5b5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aed9e1bc1933a1392e128f22982ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238134f55a8b60ac691991bdb26697119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b586d142e8be02a535a24239d5bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ba2bc06176ce9d4efcf7e24c74317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21de3e12e29d1f983959d68c02a1464122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861382f231da0468999c8d6a0ce9ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57658a43ee2f858bd879c8c318a8179124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf0c0639d834abdd996da95c666f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247970ffb16aeb20c661c2db5167b2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0c604c573ed054a977828422aadf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0235939091906804b23817b76c3b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a23c144a9a7290ef98b36cb22ee8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f84e0442a2a10823ec256853ba0e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfed0874edba234e819995c6af0439131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef42e6bd8d067bdb2453ece0ef895132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f97b7a6d477980cf8ba7c4ec10fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a21cb5b0e29727a7b4a384664665b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb67f9e2a17076eaa164b01a7334dc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f79321c67c24ccb09f2541c64c1de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d22af8a2ffbd4c475b21aeeeb226137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361074c7e3620150e47c6b49209b4367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a4e5d82ed92c75ddd8bde1874b21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cab2ed27c2b96aaf501795e8b45f69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5601cad22d6f87a0f5ae20d3d93ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d5504618c02a262a1626ce6b7545142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecc1cf321d09de377cdc9f958c17f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ba0be66cc5132da4c7b42a8dde24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104e5e593568dfcc3ad5e01d150899d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e7f9621de0dc7a52369e4f7df4c8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11d9617fca195b320128b7990351c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a897735d458d5882938716d03d438e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c24c4239f7407680c8f72f03561c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dd4bd7bc47f26822f9fc4e52befc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774e24be067388e17be76e33fea6d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e02a4a519482917197bcdcb62920152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5ac754a97f40cfebbf1e10c9c0d7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ae539151afaa0c33d59054178725154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872644b9928cc39c6725424749b8e42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c32862ff455b06a2f1975be390c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3ea29ff5b8759d7e25f1fc799d73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32770f4298997510a5fe8c0bf642fa7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def314cf6564c002760c029d9f06d245159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828135b5ca3dfdbc6a030ae9e7a0f2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa520ced7273cc1eeaedc9c0ee7f52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c8b5aa8e5b7991f583921e73ef6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aac69bb6280c4689f9ff1e70bf8b2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a21e6f03e698e5b4ad94b078c2f5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9b313272d5de19ac2cfadc917e046165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1b303503567bbffd543a5d49ee67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfd9e64f20ac6ee7345d26af9e3e5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d08837c0a06df1d435ad3762d293168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ebf8a51ecd2cd83de9538ba1aa611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ae4168a59f0b7fc20015163f0200170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a8a39dd67655987d83a351a89ba6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6af28c1ee9c79725ea4c2ad91bb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da2c874c6cc256d9c715cf60be831173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00d17ea17b431195a41d28dd8c7e08174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>