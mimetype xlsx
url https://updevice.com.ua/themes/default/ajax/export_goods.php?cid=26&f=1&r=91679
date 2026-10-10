--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b250a558a56a7270966f94004e6b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943ebaeedd79dba49540b645d06eb3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c423a76ffcd9e7e3c64804a48ed01b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bda22842765f9d852c3f34bb868944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d95400dd05cd25be12ebcfe413a2005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bb6248026e07a6add9fa5dd40bf816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc997af8d2c99d27296854525957f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff528a9469609aa04a8807feb377a098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef131e0a36f353110a8846ad5cd10939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770e1cf6f257b9e0d3018fad7fc907010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c0f65cda6d19a101c12caffb332a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d473b8f9b042786acf4a3f73758336a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18de8391e7477b7adec5250c0d367b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853196f329ee1eb3b71c25b6292a169614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a5bae7620f7e9e058cb1cfc2db07415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58de254b43c3dc3141db2ecca5bf7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d8b5e0b0956d6a1db22503a070bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceed054652d2bc03367d9bf126724218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c261c3efe5daba7dea0bfeef778f1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331bacde11c1bd592f92e7fd1ee670d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08ceb787826b1f8ce93c20153d9e7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a519bcd1ff753ce48eed1b5f2cfea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107cbf237803dfc60836a1645b2a48823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a09b84a7b000cfc45a145be4e2c3ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1ee11c05c0ba537b90b0499be45925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe09c457689d6161615da98b9e2afe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d847b297931fff077cf2fd736baa57a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71574a62782add109535289ff1959ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434311981397ff15e6e84e854a47db3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132713ceeeb6e8413272a134ceb119730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7923c7823e614321ad2f63665734c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eb00698b0c0ceb4368affb2b1e70832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba534aa2bea859af48dd40337743533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807d137d2890dbdbda09b525fd9bb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17603122d53655ae847de42822f8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934afb79285a1577547efcea6cbc1c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c30dd22524356d3c0132bcb9af310c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3753f38d3569054ec9b187a8af62338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00003ba87ab674885cc03253860eb35539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a056599bf0648a730cbaecb30ff3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085ace774550cdaccc055a3ff49c8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e00fb2980cf0b6a026bcf37a566642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e463330c8e90ed2c1aa7ee0e8885a4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91532b3d3803eb246d3fc2854005e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df424a5e864518be0bf3d4e368518f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234b506be94f65c0f1cfb37cba6eaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c8c26e586a82c35d47c465bf90d2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ccc4c665e2ba0f62ab8447488f5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ec643ed970bbcae27f1a5b7a562ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe90dee8523726b02c9316fe7c70e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542b09f31328723502ef7641cff4f0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e97380f9cd1e57c3c3b319bed38ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233da9fbe33a3cd147050aa27dccce753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233bdeec216bf668bcae1e6f6feb60b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6a43b883ca76d6e27d3a23ad257955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc34212b2e92ab4356ce386ef61ea756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f788e8d19e1bd134e02b0955923a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fad129dfd7ba3999a38931eabd60a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb86517266eeac4b4a1cc76b9ec450259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31558678e586703f9cf1e439df2918760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058f2d3b815fdae682e97a8375f22be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ad3bf3b088e838306b15dc2bfeb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e121c4ce5e541039a22b292fe1a0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dfdfe23a49fe2dabf313aa8f9363764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b235139626c8695005cdc19dc6c2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bad959f1e4a5900448b47ad28a96166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d60f72d8804a2e1c366ebead7046d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d39fb5ee9b5dedd3bcaa8d624aefc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652d3cf92c4ef1abeefe808329d65a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681ec7029217dc51e96bf27c29234dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c4b834688a6dcd6ead7f58d27ccf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c7d9eec8a6b21b61f96f9842e575c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b48d37c3fb726395699fa5b81bfdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a369411c9a123fdd1b42468ab89cb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975eb0f53162cfa3ef7c3514413ba6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735f03dadff375d1a360eddde41277c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81db77b7e6d1a271851c620b50807177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459acbdc20ed47721559148a2d93a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd979963d2d1fc9919db3cb505d58ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6de953e8af7a522014fde35402ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84093f982d10fb0490815dbee5089281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d596adbf607bd57207e19303da8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38691771692f0f21bc10dab4b6b7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9d49509656b0b41650361042ee1c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082bd87c247b801f85cf333b0135b4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e15e0386a8f0b8eb5b60239bf7df886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e20491ecb2c82e0af135c4dc7820787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf455ae5cf18450916e755c83994b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf20d9c79ef244849a5a8e00abd0a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04327f7d392cf08cce5335f0ea11c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b981fb6109628d6a68fc99a5ec9e5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13d2d987d2047d50a79b62b0696cd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb5b7c80ef0fb2a6c4ad22fa4adf3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732b52eb6dea126b04619782ba10fae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe8a225140daf8f7b67e14a79283595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f60fcc59332964ad136e05e9ff0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cfaa71648a3d5f301ad0fb77fa7e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fe1aabd2a23fe9acb6d1a168475c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84ae255b1e7d4bdd05d5fc2d1fa92999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f165e897fd0d4b90a95b539e97b74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d253f99b682f3bc3cdba2b5c53a82b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3e074224ebd0b26c35aa922712cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43685259caf1a3a7dc6ede5c2bc20376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ac3c985b5bb62a0bbd757e902db79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d086174f5a1512d4ef6f4e59e660f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d165dcafdd30683886f6f77ab1f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053a40451f4ee20c5de028bc75bd593107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df330c4c5e5b9c27726921df28a79b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae0e676faea6785c2f41243b916c98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef9298019c189b745f135171d5c2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75847cfa852fc0afc4811dca9de91f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6dc5bc637d2ad28ca57795abccf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727854b4199107184a59a098fecde1ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e9b4721965e27194034d7daf6c091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2031338744c8a85980c8774be0c90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd83b2ac876e7b1a2c2040dd1da9a14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522307b2e62856ae6f87d63d1d9a9f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33031695e58b08c0f0785e4d77652d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa148d3d97d371b39c5bd132935c7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27068c0d7c43e3fc1199c7e74ca3527120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e7d85a5b6da8140e3e9fae7cd2320121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca119d07687593b1f292b309c3c535122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c854ad718d453515270822771b86970123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff47ad73025f07f21df21460731156124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b06acc9d6858d092cec16f5553d17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a85c42346331be63c9ee67c967de3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d0f18970a246f87d1784ba1782e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3f76cf1cc5998924d1eea6f0794df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d85dd3dd6788b63874cc26812133129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223f280207dba19d1894ef2a9766669130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b7a1913e6ca5eb5d2a2bf234467a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e272d4368dd5e5bbf4210673871bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e07187d51be5a6281d2b3faa9af159133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793186cf0a847f98e70b80fb282bc7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab795eebfcfe59e4440a832a24c6392135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6985639bb3dd361d3d0d5c19ea6e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a2467bfc1fac407d4aa1ec6ca86f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1a0e47cf800f149607b52fc973e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118951098f7d67f49f94144bd2320886139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1e8c632cf82c9dc2fe48646088d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4898a26b0e5725a3ae2f062b4c70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7199c3ffaa5c7d9c1018b26662b46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44db409dba895009cdc49b79aefcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb5dd2ad03c2e158776f30ee819153144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920311eaa624adb38e452deca750dbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e20d32df55b48e076669ef48405fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147942efa6ee7560a85e43a539d303147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf6346dbcea847f85c89888a4cc6a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e4c6ae84dc5353ec2933096fee88b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b0606c9cbe2c169fd41f1d543319a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f0c1faeffd49006e5f8cd44b87d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150e4925bf5c0ae265902917620b15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542882f3c49e64a7f55ed06a07bb4108153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3b4edf1cd0e404820945887f4a77e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226bbde5f1482a2a90353286172b858155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b229f6cfce0739e19436a9987585e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24af37b80588ba07cb1a86ddb86bb84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be2e4951696c9ac6bdbd13f3299903158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4f80fbdf609958434c8debf80e831159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722ec12d0bc438bd2362cee92a5888e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d781f78fe411aa90e22b2de4bcf50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c5c918ca346d3614661004fdf881c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd275dbb188532c3bfa3fd1a192920f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98529c462c02104a096271c212c292164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767967a1e350b255cadca3d49f6ad49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64e174287158c22bc9b884b4f830c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4d0f2d3be73e3c05c6ed3cfdf97dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508e12eb3dd9f9cb0ece35b09577acc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b0ac3f83161ec5140808883bd1fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c84dd81a03f38b4188b52c4a510f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec4127442f78d3ff85d73383a4dda6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f0bebac3ee92836f705a4e85922c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87b6343154e3bf054c909ddbd3d47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ddb3db2f4f99e3162dd83db9d2008174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6000669009c255da95a06cb993a0bdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff613b39d3e66b45bb6bbe7268839176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca6bbcb6afec66089bd4bac02e13d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959f619458d7ba3c163188330d926c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b0094bde568ad493cb5e1e5a44b5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e2b8d83627bf69f45e99a8c402059180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fcd0beab45df5761ffba6e5f9d4b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62c21186859956f87c569d9fb29ee32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce68627d0bb026d7400207963c78d623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6918a6e05ab9d68514bb284dc620b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e3e8ef29d8ac49d149c45be3d30f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b670156f36537eb25184a13a9179aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f308bdb170361083fdffe3203ed2bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa86ccec15929e6acc9aceb1a1fdafd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a20c1e71b2c1d422a1c2a448157219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85713b7f380cedbf6ba28359654d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456dc329516da2f8a56de338c3e808f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350298754b81a984532b571068c28fe712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e33ef34602ea248a6c28ed4fee1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a2ebcfd5cd165bc09925a48199e0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870196d2f444999af2e1f74a3ff0abe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9978b3266d2c919581e4eaa98ae0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eebf1c1fbe4df245438a05d17888717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fa71970081abfff6e641aa003bd2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12508ea4a8d3a4bcd5ec8b8c77955119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e717621472de8237e1271c24654e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aab50a4720209b67826403b90255021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aab468a58f0e536dd7f9c5e95267722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd06ccbc4692da706f57027ed396a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03058b2a811d456bd705416cdd61fcff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bead9d4311d5b14ca6443ee1a997d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688eabe8956f5ff5d7299620269739526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a6d9948fb64a59bdb6b4d31e7a9c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ee48f380557446e0fafa69221367628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b40cff8c43f73e0c525c20a5f1a8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b606838229a7e5715cfc4ee5ba9bee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2fbddfb302f69f04d591ff241b38b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721a03d7af1c8b80e2f98890ef90ded32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2d93d61e0759a90f78282e6f1486e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fea24a2e24e1bd00fc154cf248c6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2bf8c8accdded03fc776ffdd7ebfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ecc4b24afdb761fa0039e1ff7d78636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d49086f19bc74d94adec19a1a3dc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a538d25632d9e59ca2bc68d5eb4e1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fe6837f31abdc598b4bb0c199fbe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c539b48325dfc4ee1295a1f8aa18940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a669851fe870a4441b3caf7735ebff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21740bcd7cbf0b16f49eba37d19ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ff5806720a7bdc9b4561e45b8f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e77a859ab5b2079a98b3d6c47ea2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491611bcb334b1fa25c6fad688d8f8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fea3bf6850e6fd1c210a554745067546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba73db80f3bfc7c0c009f1c3fab8de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5595ef9cc564314df5d7f94f8b5ad048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f685f806aca6cb1f9f0fd303390314249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8f301a9f2507210acfbc93cde70e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590eb60a6258831f2c056d0c44980751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73f6fed7c0c34b4788aa5ad86647852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ec187dbf2311907b7b0cdf65cfcd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36288e125e77915992efd165c76ae7db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526a1840da530ceaea5b7cff9e504ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb321052e34382bc0e13e733906bdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488b3d4cf63ad49fa38d5bf3a11fe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798c85afb66293e8b622d56f5fbcb5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceffc2b072a83c937ff082fb32f16c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b186e950e458035a87a915d4678e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073de885460cd41d92f6799a0b8f39261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10697fc452c0a9d5924ca611df67c5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68fa5a1766f129ace05468febea3fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0609dc4d4ac86bf01b1953a7ab43d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60118e612fba2c2a450ae4877d844165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f76f5d024762b0aa759435fa6137366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f95293f57bb2f1fe65c8c8ec5680f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41904e75226e74fbcd7a83f3a305012268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3d01da4aa09a84f5ea235b1f5782b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785a539087f6961c7f3bd782a190d6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87643d78a9f293767db2e5631d55a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed6a9cc8a16c4bedd492fd9bdd9a6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4a662fe3d1bfc81aedd675a90871a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c184f24e7b8c6082a49ea1d928d08a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfdeb48c3c6d2d81b330438508aedb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80844c0529052c1a7adbdec1c3a2647976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f1bc5c8fce0beacec880d5ed09fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c05439175ced103fcc0292fffdf5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69051ef29443d1d627497419d1626b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa769fecc70960dc3b32145289660ba380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea0de94575fda53b9a3962a215405781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5af674213468a5f83bac362f63f06982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343b16ddb31567a78324827f251f5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ea41e7f564b57b461bb0215c519284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e038e8639f1e7f47a1d4306c5abad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309bc73794d6eb5cd7275abfb1b10586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab3de866539299f465f2970f01cf3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b6832dd1f12bcfede00a54e3b79c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d284e3f348e208e70f0b89b0fd3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc96c0b5d8a0f618a98257562c2bb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616dd330aefe87fdc27b6af9707d97c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfc0327270c80a54a4ed981b1bcec692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62153328890d8b570178d40d119c5f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f86a8f9087b666f88392f0f54aab7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076912622ab2350e927f9116cd2b83d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c9c88e184f668d6e074a89315b60e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca60783d9d3e29a118ac81f8e57f10a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da70a702ac8118628cf54b8c2f3eaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf58047eaade18cb2226edb5bbf1d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6caa887456439f15fe300234a60e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeaac67f553d1e533b6d898fa070c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300355392de910c9fa8b9b3437415a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162281ed0186c5994b1c57ab61b44cd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af2acfe5408f92137fdff186422216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2286dde91e63448be19211d3399612105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3824c02147f09c77b8d00ff5c5edaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2467f6da7283070fe4d4eeeeece7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889471d56cbb24f545245eae12eb397108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817036a7c01c724ab8ee6e34b1c865f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cfb493a033b81954df6b3174cd13a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a8b6c0946310d95533a0d9954408111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daefde4c2c50993865310930e62acc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb33db9075323a25d8502a227cf9d9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f39b9e8d34f81cdff9c65121666471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b37efee0bc9e876132c251d7f34512115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b46a1f65dd7b440dd6a02fcb8d6907116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2b766062e0a74cfa4bde575fc342117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88dc3cbd6d7f2ebe1cafcaea91703118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523b3e2843638433d525dc1107f5d41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77223da5f2c219a24b0f1f7fa8948b62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf65ce34fc05b12f0577fecb1796734121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9e33f50f99a62659348faad66d091122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b32a7aab9aceefc489eaa2c13b3a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fe1a41052dcea912871da140a194c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf906ee230e620732bb682c6442df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc6fbc50da8a6e9eb6dc4374f0c00d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82c33469b59f90446d60ca8634af4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fa44c247af0251ac95c0ea1bd0b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aacb62834fee2fecb3ddf843d07e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1515a9cd22f9d2cbbaef6d594ab8569130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d09e7e160fcac444706a3abc623278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7219ac8c6b3b7f9093265da94d2a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddb4bf0bc5bbb6613489d326331e83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba335eca3825ab60aaad016853ecd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b0538717d796814c7b66c12f2a435135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b829ec6a3d56324306e4b50021cdd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb044651ad6bd9a27c585917ff6232137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04449b8892d2ff5546c8357f21e119f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc88673272893fa72a7d9df5d12f32d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10eb11a439a08fed622411dd7b3bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573af05c6ca639d9fd3a30c2992457f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef30894fddac5c2555b0c00921045142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d9955d37f541055dca02616c6c3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c8cd3161fab7e22c0643661e8a7c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28c048d61eb608675d8513f354fef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e7641877b008d3a7da5b2fd111fa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd29aa49445c042de6e97387d003b9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac1eb92bd96d86b504a459fa09364148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540b8cfa36071be97861c076490d6e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543665902e118a6930ee8c3517a724150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523527da22ceb3f80be25e7aa7af3345151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210cb1b362a6124bf0db2371bd45f4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfc2ae6aa186c23a2b62aeb8a4be5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa4a9112ef8520aa162a317925b76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c1bb143f4ba2c0b6f1d9341742d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fa037ac44d01446a704fa77d1d8ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa359cc5ef77a30bf1ba17ce1e1d4f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30428ed041a2a0c9e9529c26096d3e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ef71c15548560a0b841d3c5e56468159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b597f1ef349fb8b2abad93a388cea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12611b3d5cba2a0405ef36e9730676161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbf30bc2b61068e7eb0d242ac41451162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe477c596b422042e7d14103f217c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d26786b92462d793348d8f9a27e351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada5c77d1dc4fff96ddbda69a60ce4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d27d0cd033d75560180b80247d0f42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2bc9d34c4f77f7391a65bee20b77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b9dd99a8a423f706014d77700e37b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa7c39deed527cb67d76a4d9b6331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb6456d0611da677c0bdf5d758922170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c43917547a91bbc5f20c5b98d3d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e96031f01946b490a03bcdb8d02a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1f4f567a7df3db6591a0cd216d722173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438a3558c85a668612133d41af26718174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>