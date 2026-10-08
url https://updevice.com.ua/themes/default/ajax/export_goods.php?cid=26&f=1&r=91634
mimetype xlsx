--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0413e6736ec2e1ee0f15678cffbb14b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c701dd88c14c2c7b2318368ed2d962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6176942d1827828874139d4a016f2ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fd018c33e8484526e0f79b011e4254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae73e8a8c46afe7bf98a559f004aba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6af36c66b5280143e8fac25e058fad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab75d3b1cbd831e4a3561465e962127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b3732b10c832238240e9add5463d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e8cc1550233e01202490ab412de189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399669c900d29870fa811b8e4ea436f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be409888562e1531990ba449a6c4ec711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8c816e36b5e3aa26837bce70b3fbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ff48b967f25fff51d7494f4befbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262981d62b77e6f93edcfaf49aa7e65714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd697946d3ab415603202d6e78d9ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb87fb21793b11998b5b189a081da916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391860cc7a91bddb53108fcfb1f333c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613cd010933f7046620a3a7147f08d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8946f10c0813147e88c09ab921c3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb3d0bc1dca947ab841c84c266be3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447fe28e8dd596f053319d505b667f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4724a953b70be6bb50c9f7c6d60b5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dac5a6fecf781efcc5013c11ab08223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d465229a9f6cf109e658d9d4b06377c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e3a085ee1c90a1fe79fd45a6d4c3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4cfe14def936bb2654ca42b3988726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30d3dacea6093f3d3ab9a19e60179027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a33d127ced3b6ed27f0f90d2d253bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2880cb880196d04673f9ef14c4d5d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22705e3068fba1be0759841b41a7e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328a818ee7a930c412c0b366621b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080c7a8922e3cec37788156a1dc69b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848eb2df88be27133e4f2434a3ebb8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f0e275dd400c57aa6d785249fa37334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65927d4fcdbf7dc71f52e7382a01d56935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07116445701528c51da46c6c77bef936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6576e2cb36f2ed76dcb0d2270b99837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8f728d59eeececf1e06e543ebb22b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794681ffaf08faaa609eedf09b3124039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63012a7b1ed4deba9746871e8ff9b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f79a8caa20232f1dca96c7a047137e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ee7d9857fe65323c22773bc7a7e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f945456f872b54b3dc706ed063fba8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491242d8373bc9458ed6144bf86ea50c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7702eeea4bb06c511d01902cf0f5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231e3a31d3c4a6ac93b536b0775aad946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27b5ef437b66db940de434313def5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe261c25ce889c41e294cc1f6ae76dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f7fa44a2345a207015e4b976781b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b584188e08dd0a834636069e5cc62450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e12cb657274a4af497897dcdfe2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584759dcd77dd61fc33352ef3a842f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf262d426ab067a81a0a19cfa2a64253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479e340682b7c36f664dc4e413ef8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd082998b3a92672ccb43772d8d05055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43495467ed8cf6222baa6195b1175c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a4d8e4e251e3bde8a3ca01a4d83c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8c6972a7925b1ebf433a3b3cd3f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509cc13342950addcf4c7a438cb26a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f8d8ef782b18fad48944bec53efaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954da90a626dae3f449b5880b99752e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2b1f4530f220913bd41838bc7c07a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4204d9f7f3a40e5e054c57b5302d4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e9fbd55b9f0e1fa010a83b9ca56b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de88a95f4ca7f36e7490e2eb6b7c0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936bbbf395cbb10230412b3128ebb4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b242bff7c7ae40d26c0a7bee61459e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24966475a9ae576e94bc00e0d86dd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f7b49b58a377b164f44abc4c1c61a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b045e7df76316f45cb3a4e4cb66e1c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bedf32016d3c1ce9f34414c58b7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc0dc5cbccfc873b8d322d1a6de2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c4579a7459c2db864da4aa84cc51373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f57e6d5c72ff4f650454a86ede3da474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1083810aba0406310ca23fe991405675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955390d80bd410e38db688253831d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05901f16c906ebdf7eabee799bcc53077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62202d619fcd8dc817106877bfda2fe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dde3214bc1aef64e7c0960051ce5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00d360a7fd81ef5e292ee19a34d8b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ad9ed5c3a6f59043966ee38122fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dfc9826a541f8f94a621f35748b3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5607c25cae4f52761a692bc5470a5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ebd9b9c72c9d6501230ecb7d1bd0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec0dddf696a7d3164d43a0bbe4fc8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24813fc8918f22ed3aec5db7496ebf4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd009b816b9e05a7902cfd7097a6a23187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f49482d44bd366798fda81a8126288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee123bf5cf6f113c8a380085cc020f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dea604dab6b86a408499c2ccceb7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527e138482de08cf58d4907d82223691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f531c10e0cf0ddf8850d60667a8c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42343b883a99e4a2fcd18cdd0e3c7bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975f297335d113644d1d8133122d7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db762d18ba74b721e7b74ef83e86f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff2288090b1dd214a98d6059c9cb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca7b1b6b4b7243c0853b410ae7ef297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b5624148c91166a05793e45f16ebd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100801c9f5aae71c05c5d5ded52968899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c6cb00692fe7beafb74456987098e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a69ae4d9236afe1fab9eb3a4b068c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899fd55a60688d06ac65ce160abb1eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4cb7efbab4d5b6e8550a1718c6cc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4869ee13804649085bf30b73f36256a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b3d06fad01a63f7c833d8c33d6a18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98022786cd6a8768d550c41081a7b4ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45305889be0b50551d09c6179141db06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb9a444c6ad8ddd68f57fd558ba03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9aea3ffbd397a671b0661d7c51203109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344c49e4b569eaf4ccb84eba6752237110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a5ff6bcbba9309e8a543e7754a61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957dea632279c8ddf23561e3604b903112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476501f944c3c2dc63eae892d1db95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f186f60eefef6ff30cf569d9f918049114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d87cf6a8b538d13a6cbba9ced8b4ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f09adb00a1294c568d6b89df0c382116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f76b74517d7bfb9d68b89af05ee39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446da2f809b9212589e315acecf2f9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94da449876da24c4f88089a9bed59ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0498ab6b88041a43e76994ade3077f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec90b14a28215876d54fc069419ec8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda79d1243f409cead1f614ea8c99cae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f56d4cafb92b6b9414024dfe1d5d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9d78a1601f0f221bbd6e3341544d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c502fd352584693da319b86957a70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ef089642a797d46cd7013ee2f968a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930a91cc91e83abfa7002427cdd2b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e919ee539a274d3742d1585d97302a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b68b3c310f5a42ad8e8762c164b1aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b96679ac51bbfd42f500b2b0f1ede0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885ff8daeb6eb6b792a60164442ab8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36363707ed68c461b4ed30d5b7a006132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bc605a7637edc8ff49b648a6cb35e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695c282cdea23faf78ad9409f125ad4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0e385610f6410e17a17e429b0ef97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521757b0138b64c9ac87e34a333aba75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8333a57e5c6860c36a0b45f9c4584137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c20712df7415645f400e8406a134b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92dd7d4d0cf2ff98d970d3f9177e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b19096c7e552e457ecf9eba1531ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecdde0fbafad0ac9704e016cbd273e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044be9640a5b36f4e4661b34709349142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c755bd8259a31840dc8ae6a89ba15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2959220b7b1a97873993dc35c94b78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc9c99e3d4844d5cac37a1bd92a36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd339769bdf59417c8298532dc4c5ea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b248d245053bf9476738b01a8b367b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996dca3aadd3ac3be685f115f71e5e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aa6f4296b17261fd52d0b01e29e9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e611da1c0e04382bf291892883a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c59ee9a412c269670cb92cfd5a8b02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd7d5687b01bed62d3955655d61d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f215cf251ec2d7e86d5311f4865d630153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67655e0c87a1f8cc373d50b4c4000f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b1768feafbb9b1c451b18ca4b3405155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd341d6c486dd13c043eb3fdbf01717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae45efef714a3751df5e781dd00d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424d64bce43eea6000af8e4d69299ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16611d8366b4620ad46ba2ee656e6ea5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0095c149c681263bbd4f2a14b2ce25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fc180b738ecb4c8ef714222a59ba0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bc2a71a4df1f26d9e847de4774be1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8852476a773c150307b1c73dbb2bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c5b62eb63ca327ac9ac32a40f96b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf287e41d3c31d2a4c22e7c6b676e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083bea382902421316277fe726374e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af69b814df241b833a4f973961e0da3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93246ec6cfdbc6f0b122e047e6d780168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a849910e51d521077ae9b8c22515d12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147c661758e9c82e913010f09f4fcde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f8420ca4436af324cf564fb25b32c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc705d884c9af816f338b41a474fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8b2f5fc249019fc5d226697ad464c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804b6699d3b710eb2b09aeeaa577b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346fa9179dbe5f59d38e3c7bfaf721f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f3bef06ea1e1ea6a2ab301ab04cdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fddf1c7cdef255509198e48bb0701177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7848a3d097fc9c4a62803e3a6495178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210e463bede8a984aa6b3f051f8f668179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a172170b4ea079c6a3ad47afed164f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ad5e14eebc4280aa6c290a7103a89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c5cc5b860720af446610f35d9920182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8d94c28a1c82d50a21fad758011031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b9651290ef1841bfb97754db0531f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367a21e9012b29e1511cba5ebc5a71e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1215284bb4b6836a7cc44053aea134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10535abeda606db0a41d4378ff81bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab232e0f5a394a743a70aa7aaa2c4d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd78545e74a9bc4a55de58a8be32ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bcc7bdfc83bbd82bdcd1d612bb0f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7af6438a61aff28ff13961d20cc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d53a4e959b2054976683df8199eac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf85997d2cf5f3f2d0f8f38756baea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a51aa2482fbdc8f40549dfbdab6b9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f9d76c6f77ef56df2bf4ac3dcdd4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b67e85f3b32ac3ec721b23481fe7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60186860f42affddc581149e65ad119315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc08b452adfef8e8f985c604fb5d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa833ade818d79a47025c7dfdcfb88c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38942df96c655b235bf464da05a8c00518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f954292841165cb9978d3d78d3b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15283fcc870aae342c890ce432585020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304405f5caa83e12119fecc6f82251221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7a1d34851fdb00be9dcad779904e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd2b80b36db6db00c6fe7bd4f592cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a2173f64e0c5e05a6a14cf8209f8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e50150b03019c1e9364222f56c2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a793ba79279194b9637a75b81d1a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743589774a29b2e788004729e619fd3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31090879407d053685c1e5492e0fe00728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80194222a4640d6da3f2c870a8dc0c0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee147c127882c4ee55c8ffe807f63ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca719aa9198b7afe3fac0533a7cbba931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06fc87cd092e62a3812b51829b75fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f7c4175efcfd5c105380fbdd8e2b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633b73757c158e550de749be11f4ea234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe5babd6c5763cde7269863262a9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096bff6f6563c4fccae53f486d212e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f2b263296cde3e187f2f94f0e22837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0e819a3968e79135f9305e2375f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266090e1f7d046063fe5aaa85d687739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a141622cbff1ea156c99859e8eede9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1a8cb3a9b60a9392791919a37db041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60885040f225f6b7757409c9d200a9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df32984c7c58c971a621f98b4a431243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecde361822422114aedb4f06bfd2a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9207d2bc4e851afb2ae39a35e1d04b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6904bb3bb52b407abd139a6743e2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8becd3bbc49bf54645daf005e3bcb2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45619644b1dee4682d6ad987cebb646c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d350a44e253fc2c47371ffbb8008e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bfa1cad371509f06b12dba30866d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce101f9a591256204ff4e7a01e2774a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4219d2b8d85a78505bad8a22f47c9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5dd9d77a210d2205b1b7c89e5d4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c1cce7e95c539e48adeca5dc03b2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dea4c5dc78be5c0a36f3f601c39cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62c2fb0f51a1dc525650c8e663e18a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954665e339b2a2a55aa21ddbac1ae3b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c835a8b7d86b093d69e5660d281ff4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73652c8e54010561d5fde50642d3a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd520890a36f00d34bef646ca6ce8ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35e4b1259761f6ec21bc0b391047d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae6345c78aa707863e811e462155762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b611d0d6d9403decfbe1acbaeb8de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc33f420c827cbc6b43325693785d0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7d4243c963914e350e931a1e31b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338baf2230addbb335c7daf4d43454fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c86a05e0249e66af3e723ab8497a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42702c0b99901112c4c9ebfaf5de813b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc182d9a56e45295e6acfe54b006166369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6addd8f3ea41fa78771ab79bbbaae870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dacce876023133d9903c8817d46f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b0cddf43b548f77f45ab22a84f6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754977d8803b9cf3e75e0e4e1b815a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8651b885757b10b9dbe5aa970daba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325267e588720c2e6dc473120dcecd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018615555517cb786da509ae5bcf1c1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab147021d3aa930fe42b6616d85c5f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18f815a58de060b1b9158cd2b665a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70b2ff8a32c5be1ca0e5f560cd07a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6d18bb136efa2a4ae495593f959af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c23a30f498acb9b983257c3678c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b61070e60ec0e3092098db06a7b7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baac18f047c350533c0ff3276d1919983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3561183b3bec78ec1d94cdbf8101d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b789de0725affed979b02033dd345fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308e9fdf953bef7172309c1757a405986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f563d8d45f7424227e35d7f8423aaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e21211792bcad7f85379e7f4d34cc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4ab7a42066ffaf7c2c5fd0bbaba889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99507073cf8694bf9effd7d0deb1e66e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb17753a6dc1beae11d80261461b4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b825d88ef1b230248e03aebe5f36092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e76d3a9ac7209bc4b399728cb84193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ee03ae39346a1b67616f807b360f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88093af9c339460e25947642e1ef168195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398626027250459616d7a69fc7267fe296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfc9632e0442180b5f85b538b3a40b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d36ffe194e5a5cb7b3ff32512d79c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eade5e9cec46b165cf0b522160293499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a364d290a3750f51db83bb93f8d04f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf278e5c39f3300c2be12f45c22d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c823176ba0bfd095d865f6b8205f7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe898bb2cbef4dc8b325894f3cbb6e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683cf4ea875c6649643fe3786a763ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9647c4e6a85ff02e9d5651a9317565a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ad271015bc284be0fd31e9a7ed8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aba22c301ba777f35477f827aca0c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17ff5ea69549b83449c18eb7dddd5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b9cd6e8c63f1e26de3c7579cd589109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57623deaeec3f0c3207d0ed9ac6100d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067764f0d3c5523dca71576e83d4022d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c177ed10a23b58be537115625e6bc9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde45b886cc169c2e031f75c25025e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe73e4af0afe248b6ccff6ca3897d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819b506fdd308fb33fb514e9edff79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2efbf1d2d53d79abd1d3422fe88fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0d426e73f59f5990ec7befee925ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707081ebbcc0bf4d9845c06149d48af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fc6fc3bff8b107c90264d6d0af241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c9d11bc51b0c26dd788a7fc594db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd9d6cc1c5419ca4a4e87683ce235e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd762b96c1cc7e7836ee564a8dec7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773456c787d6a043a639f7a37a8024d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f08ef3bd3d494d5938a5a6d7c740124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3867a72fc1363391504797aaee59f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8cf6723c89e44655c2a84239397a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92307f488f54ac2549114211d4888f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aefc10a543113edcf770be4eda0dd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3f89f6cfb3e3decfba103b28a48bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f48f55b869263c6c30605f960c2515130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40982e009295a2d0f4b7d988ef894d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410bb5af31d80ec890e28a0417de87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc33f0e5c7f6acd82288daf005fb2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ed1e1a3fe4dd3608c66fac782e3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4d7251a28994534a387804bd5fad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1507f8bbdad0f414f01a246cf0d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd79d5c2cfa01dcdaa960b4a8665606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffba7049dd3cc64eca6a4f7dd2fb1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80d87674d82e342eea3eb4199fcbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edda6d7355b6d0ab4d18279c38294a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca19fa8f878722c14faa9116b1d754141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5d0e8990337605ab5d7738389de80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d57ad21d06a8f2f5f4296000e32f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8d08ed1dceef4d68b77b9a199716f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890d589372cfe94cc6801f24b78f4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f6fffd34cf34cca850125cd45a669146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d30752781f97d62ea88b90f5630cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87016daa7b1b6865fc442a8920459ea7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35bb437f0c324df4c0c36c7feb045149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ed4af2b62b88794a34548998a0621150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a2b698693d7526240abbcacbe185f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbb050625aaeb82e4710ff04dc308152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362311e0304a7312280f605113c1c1ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897372a3186a8381eb72933e1a82bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee8bfa92171cec11f2c7b944d126bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e52a553305c2f5a8699681a47f5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c337896ab6cb0931f5bc36fd1f1505157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b8e906b615e28bf17ab6e65456a2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3719f6977e130433964c75ee69d05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625427756934e095092c88cab6687a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8aed917fa81fe677b69d2b23ede49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d48ee6c62018d433d7d7205167ceb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1469e8e2d829fbd9c56b0974bf1c78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72713feab07c7f220212400de98632164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a455cd47eb9a525a3e238204de299165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f736f63b9f4dc58e7e861cf059b6b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4102d1c203e5403fa881b087ae209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eea6dab6de001bd20d423cfd51728168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34358eab40fd7d09eaedfaf5b5243169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13602ea4fc65b85615df6749a80428f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a19b03c971805ba6f0e4c151d9026171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bccc67b8afcaed8f46dae0ed40d9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ebf363295d89dde632716135d1823173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c03add641c677ce31ee9e6b502e1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>