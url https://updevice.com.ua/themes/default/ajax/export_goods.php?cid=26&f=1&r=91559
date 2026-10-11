--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc36e1d0ae5f3882a8220642db9fb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b679fa55aa7b0aee5ffcc2b07da1782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb282f9af9ff168adbf2aacb49456eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95c081992d0d896976aa92f09272a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57e08c3a8772659490a35324fe3b6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9258d5c391712c5e55cfe53d9c3add6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e06505d4192aa47c29ade09017547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086e5de796a4e979f502799851aa698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa4602948158885b4856aa3fd0e8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a999800aa1792e13533f697ae19f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec9eea4d85ee72a11988f71b63ad911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf394cf14d812d2ae3b494432ad9f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b7ddd68d1708b5b61c886465cfca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df53b3a8f9f83944d9d5873af8cbf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0ba70f7e49c62c47ab8ac468daaea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096921491684fb6ecad73664cf8bf8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7768672b6dfc7c1f00791953669f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedab2a51ab8a59655f210ce34b907c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf43f985ca10ad89424b4f6b82a6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68b17b2d63962bc10c70175c7d1d0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78bfb3155566f8e13ac5ab0698715121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12609728cf009ea0de6214a003f4e9ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638548723307e81ea42a8234104100523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50a8fc7aef3618ff6e96fc20ec50b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c02d2c8204c2472a7401d496c9b54b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a442f0a602870d5e66ac21471515d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb54398eb4d93e8ce2871e14991cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea50eb885a0f9842a606bd1e4813a4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b26f2789f3606d9dc9c193625c6aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d9381f2c66e0973e38e6da1a680e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e02ed8943250be63ac90d1760d43b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44156e277458e940293ea77b7a9c7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba27124172aca247b9bbee43f422cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b102ecfa7d3dd6ad6f30f4ca7d4f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3e509ec0ecfdc6e9ba5ec079698d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31ac4a72358cea18c1c5f69aaac8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e550ecb69aa585e63c36c3922160ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506bf43f2e05146a494e8c0af82fe7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e3c67649f4ef1cfbe103ca92a2d1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc84a2bba0a0fb3a201444188a930040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997b4fdfb5aebbd6dfe17a77d4d947e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf69d7c6370bee43381da735185538b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8103b57bb8ec33b48f328b1915b055843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cb65d6fd585c81b2814f66b03af1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff017ba7a7120c4b31080cae0b4543445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1b3019902327b131b4faaeb9f4b9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33126387af8493ceb48b00153d27772247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e439f65e2767fa2eb59672e32f6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcc47132b19ebe0dd0a9d8583ae3fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afd6466480a739adc364b2b5c250a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8465b67559f2892cd026f47a7a1e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994b638ee9b953dd9a95fc100696cde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fd15db193119638a5f05ae0627bb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f2f807959ad4172614f2fa4258c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc2a1be8ddce7701536cfd2f81608a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2152f60b2c7ba0c6ed49b980599c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0ba570c1344aadb37ebc3c0c2cc1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53d1f070d0e19ad41ad4327f2e1f5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098db3b57b30f3db0a4376140db821859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c1658df8b6c1e966ea62cedf480760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e931294cf60862a74729c4bf540c26561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a53170d73013d167ed2788796802462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dc06e163db3944575768b605c756e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0c72c58ce21bc3ec29483bb032d6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d2aa887ac85f216fdd882f5df550465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4d6acc0cdc519201d91fd0dee95d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf2ffb169b6f2743653efd9c6cf8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e7e7a1b230e4903d13ea18be69bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2db64d1fc8acee55d267c024b0ddf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3262a55e4ec9d610fe00b58c7b1e8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c87142730dc3d17afa591b5cc0b1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3589b8f172c34429587490c6b15872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba622daac444de34effa6ec3d4365d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a54085249ce956551f67600215ce9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121139a81cfdedae0947aaecf452cc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f06724683c267c9c49dba6c5ca76876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0b35af02b711fa82958d0b241612477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08d96074d34a9db69e6bf9b67e435e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5fd263ed5534cbf93d42580ac8f5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022a724a2a115ac271aa1724425cb2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287cbe42957da2ba369682db5e2a62181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4667ce2e1503a1af9cfa485f6322d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e1acfa211d6f8bc2537375e463ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36095078214c168db37f772e1b9515384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017bbb30d82599efb3bb30254251ebe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff812dcac069e30adf6d246af9fd4e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b66db1724390c2b6ec53e829be248587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810c6bf98ca2064ea1c1018ea31719888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea9d46441b6d4f08acfe7350e179889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561b680156251b5e0b772496aafde6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f5cdc736bcce1673aa7bb0c50768e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e2c9909d2241b026639dcf9841a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede7efd2f096ac2bb4217b178bd3ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89c307785cd60826b87d21a5a026f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d45d4280ef430e4f74b0c46ceacb8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e2a0e3bac6f4c29b0d3db57367da096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f5c7b673797d869dc24f8cb7742d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422ff210367475d898ada4a0507cdcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97aac451bf65639fe5fe89b8a6810199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d47de4199b9c19c32d13d87d7e3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83092d31f4e4d048999afa44d166159101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d105c9c5f6ce4984e685c04ef41e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2dad73b908aadfc8d51260db905bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e148dce4869e412dc913fac64ff15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa2dcf87753badff4cc387ad49fb5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb99e37a29a9b115bf2895aee4b99e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18289c122623781338a988471461bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477dae4ec6eaf553d90ca9dea94d273108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1ee0f4c48588485586667c555084109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba6ee688ff2ccf6fffc5886321ee6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c2f381377acd9e6ab5dc255188d3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb350de1883250af38d94443b0dd8327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a657e8567803d4a730d6eb746bd202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e12a92202febfc7528d5e5cf6c973114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ce376d3fd55f776aa29a82dbd835b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ccd199d08441d0663314488bc6e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20a1ddc1951b8fb14dd859dbd55f8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05044bc135378fa4a80fb36a56091e60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a767d69e11a55fd86679adaaf5f08d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cddff939fb61dba4846ecbcd10f7d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13439a75cf0bb7acbd82293b9d8a3f0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522a6be28d347cb44ff999716d6b9be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55bcfdc168ed72d82c51ebf6703537123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4751f8ac45c34bb7792383bb041d31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f34508554d2ff5edc5b853e5352a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e6ceca59deee65823d5a810e11126126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205891b73e31176f551d39be859c3820127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2eaffe5fdcbae75ae1ec980595cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bedaf65c57e84201811908ee3300e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309b106b904fb278fbe7f084021d4b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8e01cc5df576ea07aabd4bbd4fec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3316993f921bf632e633293b33e109132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475f684f18e1a9c939bb4968ec86eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b71c9e397fffb554eefe83c0d8a70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df430770307e325dc8993febd8e0713b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad22fc0a3468a601c2eaff88ca6f4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7ac8362c33ebd3f9d142af6b511c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492dfdc0fefd99386688cc76d7ec60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4b349417df2743261d32294adb67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e44fe79368e28120abc01f41ff97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e17fa6c133deba09056fc4e2d46df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720df5ebb15c61f7fb52426676da8a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894214c377a2bb209c65136c7a81c69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9c58897265ab893bdc4cbe214b82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0315d0d065fc311d25bdb88f61e2da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d266d08607955e5399e4921e134d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e3306870f5d4aea9d7ccc86eeb37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827c3cdfa881db441b8089b01b7488e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4976de43b6667b63a0c3a85f6ec7f6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c680ce48e9d783a0a0bfc4a966dd24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550cba3d47aafc68bbe48db88c75839151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f284c9c6bcadcc64ea7e349b0178a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db2f32451d1fc4c10404c608bdb90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c5f09f59f0299508885b228abc8b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433f4444982e304c1cdfbc2c24219f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea1cf3038541299367e4c0ace9863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bc06e079fb681d25090068370c251157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0133fe804dc69593831b7f84499f9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc77fcdd49934337133c5cae41d44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812609f8acfb26b1b20654b325b36f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe92d0cc4e345bae272e0e0d6b969d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40ee3d0f827c7fa22a258c7650840162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7f3a9f3f5b4101156b86144ac11a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad2256b594d28044a2feeb8e34e194164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715037e031acff766624c15c1e023d77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34423ded70eab73f2fa656896c35e8ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd52503d36327abf548074627f0c012167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70dfdeae34344a951b6c0ee24bb4fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd964981280f1c63ff68969bac050a9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeadeac16fe82d9a533e82b01f8584170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eb6f573cac943cf9d73ed23d881f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286faa66783ff502ad1f012d6afc305b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f6fa50916734cf5d8a5687e42c804173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a5da4ea1c899de0c0f734afcacd93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bea5d29a2a36728464035b120d6515175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa8c33f0c6810ba18a5202d6f8cc0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5d3cd8b99f3c89c3f942a44a9af01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2718a9a46f9be657e9c816b315592178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63e85fee73b2c3664ee8b1a479e3af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9500e54a61d779fa18bd414bcc00a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd37f8c2426950d2a45aee62b2f7721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a42e156d660bcfa5879fc6c88b0c9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080d6a488043a15a3a80ba2b0f889f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e06e9f5a5847e95042824b9f2b92a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263be078b4d5f0f83027026e6d117e785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78514ced4b85c1b0549272b3f149fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106369f71f9f83a53696a7f8cf526bff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404cf9dafb793cf897887c226bee7978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaab70e65e6b7a55c85e87667d915a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c639d800d923b92a84c5b6ac038410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064929eb1dd018c79268982e9568d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752151e233335d1492883196e0322eeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97940f68b5f0fa0f7229acd38cadc6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f4944528ff968eadb87252893bd0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fbdd18af7e937bbd4638ebabf01a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61d38339be5d100b02a64d9016fdaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a252f6d82eeffc96938e6301a1c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f93295318ee49d4d2b41154db663918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b436b076d45e9c85763069aecd99dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8776419797d1b4f2e6ef284bc3089020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651656c18cf0534171382760a5b2921c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c134be740a90a34c2687470a994e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85be8a7072be0af008a3447edcfc7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e7486a5527af58692533fcc7c6d6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c23eeade26dad207e3a0ccd1b86625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86590b5c2a9e214ac0b5c8d565d6e22326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80175d152bbff40a7e1121ab27aae827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb303a638858dcac8f3a0625671c17428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df492822d74ef94e2963761a6e7b6b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b8f42c19793243b44d2daf40569630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c57a816a66b0be99646f264493a92831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d78d037d75f373fc3b89e56f578f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5b6332bf4c498b2bf668c5fc766b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fca7f4d178f64054e4c67692f7a41a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a3974e8e1eac283457a36bae383e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241767d0f83c7445c833531d9bf89c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d9fb693be424e32bdabb58d7f0a8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4041b3f3d0363823dbfa86fb657238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be271aa7a6c9c1dd009ff9567e0191c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c43de14588f44c104e4d8b58febc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b725885891e9fb710cd84c0695f8b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f519ce4852d42e645b4e9ad3f1e48642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d916457672cee9e8dbab2a30801f7f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f70ca89a779c89c47efe4ff7fad40a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694abc8e824608041f447f5e80bbc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2cd29bb141c575facc092f09853046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607cb2f931e14c098ccca19c20766647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829270da9323929bf5b2e8fc45ba161348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c869dff817cb69005933713ab71e4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b876c6fceb89b6d82ecd79ba688921850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106b04cd6d4120704d8d0d3e276a90751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7af4c279ca3a5cbe81836f63183dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3756675512d32bf0a4ea8a38f31f97553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f89e910d384671737a405a64a864254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493224d03da3926c0f1dd4fbecefc5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843439888295082911f155a6f6a9e57b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d644a7390695f18fe37ab53d6bd1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a198873d75af50eca7d74f807a6e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d5d9579abeca6bae74925410b04459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2224eb3939b28bc38a15004e13c19b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b8e4b5c924062ae49e2e9aff0ef961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3cc7786711661cdd4c6a1530ec68c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf29c7a9bfe0347f361d34347dd05fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b289ec59397f3914e2281bf471dca564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b05c932bcb36a5617f669ed0bb469565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d022b5ff1d1b22f940df25e7749084d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbff002383c42868dc34a4e896d54b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398c09a1bcac5d8d9e7a828f77f9a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1346fa06b243f8e9f9d47e51036e5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084039a23ca068451a5b455aec999fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb79179d909ab71fcb4878fac228e4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f7b5a0dfd656ad837a14179ba8d7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba550abafd69bfdc55a6d2ce5e3120ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c995839084b671e5bf2ec02f013974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e7ee04751b6c503f17af2da35d6b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b0ee35267f8abb44858a5c913ef5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247876adefc8ddf1b6358ea37de481ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb98990f5cbd1e4d3ba0514d02788c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac32c6d01eeba0cb1a250e5e0c130979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d36e5804fd7931dd04e2fb0dc39c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefec6bbdb33a64d071a5304d7d27ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082d8069c5a9bcd7ab109fb8a498fc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf31cda966520aac5320df324eb0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460514e444da7e952f82e2a10705f65584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8720798b18a92d3cc4bcbdfaed1a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0781306924c8d1acdf46d2cef031486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f73aa39aa8073547491641a178de087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac81229cfc983a0fe47bf43c58523d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558a0b45498a1335ef9c413c97cc75d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576bd6dd22f67c15a0c5d559ae0cd0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23fda08c47aff65d30c8ab6fd6074791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647d21b85f5b48bedfdda7cab7231092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050179bd5a2e03872d9f793b024917693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2abb2e2f6acabc06e0af7e81ab8ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678a1d9c7a17dcfb28be83db412cc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df27918e19577869c183ec8cfd8d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31357e626c7bf218916f39f58ca687a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d41c2f0e8b4bbc787f055ca63706f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bacce8164c1db4fc64d6006ca3dcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526c1bb3d0cd8685001289d4fd94a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29015237975ed28169b4bd2c5613236101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5269fc6ca1cbd0aa5dffba2de5f9219102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b1b345f7fd88f955297464c1a329e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb401af0b8163ad6211eb847ee5ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4784f0f0a256e5675930e9851e95c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb6605300067a2cfe0cd21cfc7ea1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72443fa0929f47af0d457efca6a9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc22a4ab0e14c8938c30572ad03e18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedd17de0abe501d06a2574a6bc00e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705cbfb403cfd63b5fa5d1e939042b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14378a8262a68364217eb483c487df7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e28dc229bea156a28eaecb13bbd11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf958a1579a9fe6ba39c08d8ae2f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9b21d357fd2ca586a2ea4fe75ddb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a643cf41a9c2699a1a20f0fc3697115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978653648b7d8832af41921b83adcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e2875de76fdbcd5246edd20fb7235117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81625f3c532c27ee321bb8fbec4a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3877969a24121ae600e304bad53257119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d2508d84e12bf32d3870785f139f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd579610a6e6ab3ddb4592c09b483b6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63decb258242f650fd01915248adf004122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff97455da750b6853b8951ad1966e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dba2f88c24110f9d62a68f31ab615124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efe13db6a0113e4680fdbc402c18d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7172dead9cbeaf8f7d09c1e32d8d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f42571732a6aba69849fe7e35793127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd84b86b6daf45f95f03136e68654a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764866a2e22f329a9605d5499c3c31b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea1fa09df47bec2f539dd55361708c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d23acf7dc2d55ff3db8a3b3aa62f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b58e73dab51aa4d63210e071010a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e251c28a184fe4340ace3852081d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49876df969e5bf0d97d55e7fa189c40d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d200372368804234d4bddfdd1b536135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e8a8c95fab542451ba8099b41371136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162c2d409bf1dd3b2e696ccd5a33f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633148bc9d5710e8e191daf2ac7c9726138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73c19955cd2df71cdec11fcabbcfb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666e7ada6363fd3683eec48507fd57e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916080053cb828e3f94ce3439899880141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0dcff30c1b903a1a70c5e124491f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bcb35e09b1a9457f1eec7f8fc80fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ba3c3ee1ccc9309d2b60c3247d843144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0ec1107f7c9c2d2ba5901b2f60ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dcf41034fcfcf924c9eeb7d1c0e05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e233a75a634b5d273dfd0d8d33c49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf0d869ae0e3768d2cd003866f998148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b593e2a315280f17f1a7e95c08c81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ad2dff9e10c832359cd09e4570e61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96ca3c34c38542aeba0b9b90c442aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fd5260c8e86abcc79fb4ae8145080152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc648e76b640fc2ce48f39a69683b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd8bc31e0c5d7bee7763070bea224c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ecbfef15f9caaa3a43fded22da5d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61696b8314f810007783aeee932b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a59f0f4b44e3dec9bad05170ca6e8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71161c63bc7dc1fd3ec7677271ad122158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1d547217c34ed240b958096eaf99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a7498854d6dde887daee4c6c16c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818834c525ba860ecd7a93198b6223d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf0a0182549e5215a1943ed1da176162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b354a226ad2903bf64c2dd8ae9cc9d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fbd400a717472d576885a76627a6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1cccfc88318583743ed6ffd2c77ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217969b1fa5e0ccf5dc275242ff94fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98210c5581ee6743dde23f179b57b10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a2b76a42243872661ed78d513992168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f5096694a5b4dfc4f450a03f2bd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d84f0dd53897c0d23e6cdcb40a91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356891f0d6f2ecfc39a5917eab982e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf39214d4f797e37e9e64da5de85cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71350de7edfe65e90d35c48ba58089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa98ac4bacffa76a425bc971bbdf15174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>