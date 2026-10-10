--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e2acabd6628f747eede5135cf5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11504ebde8938fa894e18c6d3c77f9352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045bbbf2a7753daf1243c76c659df013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1e422bc01561404e228964d38aa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23366da0c12f5fdf35cfd294821f29165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07117077e0db90d17b0292479de3846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f7b92a2de68a7569a9f8906c0cd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04fbb4e01997eed8bc34afb445797f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4fbe9b6e2732cdce1cfb77f629df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cef909b0eaee41aa6b03268b07e25010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fdb42858aaa97ff37763534c39e8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8491a74c7c8e5ec0487437af9faa612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87282d2e811ab9d5ab1c5f85fbdb5d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accaf90cbbbf91986a3a9b301a5f2dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977108a4bc4401fb263d1d7546622d6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e22e573468735e8aab84cf667e60016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1525a6a592d8f8b7bd0dd3d4fd50617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8952dfdd832c0979e30859b77e3d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258991d3d16565a3bf7ecf285e0432e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889f76b138f6bafb01097324a398d8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91213628a193082dd93a3f34df7ba3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148bceee72a0fa6794d88db62f72f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5749d7912503b2459b709441d21c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f5c98c66a40a109f25b9c24dcd4ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6630047f441c0b8500552630bd2cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d323321f58e29b6a121616b13439226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcada20a9e078ecd174ac0a65cd28327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7c3d6e01a4da8d9f73531830b7ef928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200909bb2b6b2a5501ea8613cb14f1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51679587fccb281cfd5d2cf70b03e1b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64538eff47e26dc97807cf37917abe531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8380c9d7a5612e197318d4295d8f45632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae10a3f8415031bc1cf10cee11cb6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13619974cee9285cb9bbcd1353d4c13434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcb2d6593e5a8028b718eab2131ded35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196227dbd4960092a68cd6d05db7e42f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e58772fc59d4bbbd0ac6e048e686237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45c568e3204d4be6156555e675b4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efabedc21af69a696ab7747fc459a7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fafc34946bbd4db85f9a6c8413f34e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c5a4471e0da11a5bebf44008d8ce841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518346bce45baa3e183cbe5d5c6e59142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707019cb67e7cb6f72828d9e2214a2a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa9bc514a1b09bb9bcea6c1d237a1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4436b3783ecf5e7934fb048beccb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93769ab82bbd0463ead3beca7b7c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db4657cf9a7f7ccc617772712784e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9676e39604cf6e233d36773add22d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd254d8b38e48f599ddd9063616127449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bc3c5f18b99f8a9dbf7fdaba5fe0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb48a44dfab4f262225da66bd557c2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55ff565c47c19c65fc1bbf8cce796c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa0b11d6dfb2fc6ce3fe836758200c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf167dcbcce49b00e2f79d2c163d956254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b1261fda9504dab8d1f8a953134455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1ee21c574542eebc3722083270f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab8877588a339a9c2826c98bd2179257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bdebdff6380154532a457c55255e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7705194de582335344d1f52f81dd3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a22f95055af65ae168f5f5aa9734560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb97f12f714b27d975414cd60c6f0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2626338c0a39626510a0bcc26492362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac42ad5774cd5552fd7c61135a10863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf69b8535e8252138ec99fc9e98e9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f77858b3b31e7fb0e9d25ed07081d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7d7c4d3c7e49c7f2235fc07cacfda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996208d388ca2c713a7db996cfbb53567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7c529d262ad62c405d8bbd87279368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a08466b2eb7abfa5ef1852d39f0a8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2903f6f74090b0d2c816c622ebd14670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1532275df9723a830cca13766615e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5c856c44f5325a57c9f476866372c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b0d110b9538e23e57944245fb264a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c50e7bbca965ac8a0b88fd26492c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc6e54b676b939d141d97eee369ae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3312e597bef42ad7907ac9d5acd5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62901ed98a63c841f5f6eacacb84eaea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31b1782d2e2e90a220597d9d943a6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8c3a8f98dfe6fd49e6c5d83a810979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ac7cfd81abb7804ca4382138885880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea988b3ffcf21aafdb1d1566fe4b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc036963b447bd0f4f0c6e7b57cf82682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938057445ca901be5a8276ffc4cbcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae631de6638f3a23f5b1a900edb021284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e6b14673b270c959605885f0226fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777b7b1e3678578910c60cc47ad9da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe3fe3aa5273e1c9527adf70fdbb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c249cff0d756a2fb7aec01424f878288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb334bfdd2cc60b61b715bdea7a2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b6f80e3b4a47a4b5cbeaeba2ddcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c6dfce5274c00773c66d12f277b8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0198c0246e6c91adb5c95d485fabab792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba27ccead225865777ff579067398d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7813f0ef5de46d96287dd0c334c537594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8db508e890017e6a5b0856420cecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b116c0abf51f04a90e3518b6138f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c8296c915c5085a4688eac97cc5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0fd7e7e6498327cdbfe1b1c751ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e9873a8e9d2a05638a3b7a4b3acf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dbd8c1bc18c01a3af2858ca453920100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11838a4a7f75b0ab82f0cfacb51e87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13030e81019c6fc8ebb5a376d4be1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023fea24981e983fbeb6f87ff830ae8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae536cae5083d0feed756ccf181626104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594b90be07be980ced63b2dea9d8924105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992c782e2e0259a6ff87595931a2893106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc397a35f129180145dabf463b75d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ae20cfd67f43695418243f98c10e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb57adcb999bc3861634115c0042b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43990e3b959ea6f9979fccb2da6c752110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e438a8438f1a27164eeefe05216dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80d0fe377d0e4fed0c28eba6bf73ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb52d6fcb504f0a1b10982d0739a5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2cc340449c86921d4dc2bfe40a402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf35b194244d965ccb0731976649f4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf06aeb47e112f2ca21f14f97161494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d016aeadbf923ba4f16d938e7706a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56ff8e101afba6f03290aeeb9c1b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87947c22d0dd63d3e82c5d964d767c99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d938e36eb1cfbac6003c2baf45aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad14376548739a58d7264748a11cde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71217aebffc7f8f77961364d8d318f02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e9e0100c03fc5f7540f2028cffc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e31722509eaddd19107f02937c545124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6da9836e3200f05936fc21f3eddf26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddf743227cc3fb6b62575fd252cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32346928b4c793867fd96d9847e10ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c8436ff131bcdad825a55a9b554b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf57fe977d7ee98e29877a6b45484a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ed4cd1706328c03a5eb991191b36d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa7df80f66240fc255ca979558e81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74343300eafcc86b98fc6253d3cadb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e0cfc9f0fa572c4f0da390956d502133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678357cf651c7faee474570278741396134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557eecd0b9201de5bd5e1d87436a1ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6200ea35c4df68f814189611498a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca913c744c5eee12ea75a9b7173b4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d5d3e5965ae5a934932d6687e1ad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291858e5df4142d166a43b349c46c9f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b53da1628c61c2f41331edc7ce9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5010b50ed79788912e641fac1b8acf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b984f042612cd2a514cdff8dcef60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc9c7ee651a798edc0fbf4370bcd30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cdd4f78ee0bc922972391eaaefbde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619907783dc320efb42d1963ecc17c41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf430c4d630096bd52252381e38e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61172bfb65dcf3c52af60393141da3ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72bab839ac088a414c4ecaf879f094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b1b9b68d0531647162ca187a966c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f357b9f87aa683aa6aa44920f5369a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc460aae219972275afe6d07383d4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1182e9289a588d7e953c0d34759f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ee25a24b5d07e3b129dc20da69820153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107659d1286810aea1c426db3b4d7bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dbebcf1d37f5f72537ff78002cb6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd01df969972aa7d5e572a07660bed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179857764f3575f98ca47daac0b57ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d869de81ad564eb5d015a870844bb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3ba93fdca6e6cb57562b3909237f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5ab9d76d76f5b044d43b0df12b811160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87267f743b1d8b4c9f769e370dcf6590161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087aea7fbec6df6853cde07b9a3816e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ec1a70a9c467ec6d3e3d9ec40476a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c154ef93828d8c1b5fe483a71aeb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f41ec8a7371f06bb3507e774806a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548d752cc065c67141eac31d86958b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a016cf3a302b2c8c7741ff37a20a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16e65736fad101ff88e74defe32ca9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38310d95e663abf82b5780fba514160c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828ffcf823b5e7914371fb293e6776170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc85ae5712a82bc91c632314dfc7c2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16be70b99a3f2333ffdfd6b7ab7ac72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771e9fa2d6eea1beee38faaa5888dca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480daadd77be87d79619ba482717a969174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00bdcbc185176a6ac61dd77e82dbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e92557489a310a08f6fd75c7fa7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489a9173e3c48744173a3e3a0a823fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d28c57953ed1e5da07ecbb9e1492b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a380638b5e8dd1222777ba6c2d97d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e4dfa081e8738aaa6a0a945f98b46180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb8732c6ff17f51676bd7fb5282e521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc777b9659db69d821a31c0f225d402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd12f7a12a58f6f6c43ce39607e5a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb402b9216c17a97b8683dffe96a7564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506bbfa5bda60d64d9b26598e38e2ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf3e90832b7148faa13490b6e7f5606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206ab0fa8409968ab4998cbeba8b8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4667178861d9f7770bfc923318492d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d5f41d596888274e52b9c45a23709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475a9e8de45ec78ab014e69236f6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c968c161174d6bc1f94cad54ef6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d36a5b4c54a0a47a7584b964cbd0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2871923214270686c65b50fd102d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95641bb671e6aa1bb6f0623afe1cb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773b56d2be068a0e6dc5cac59f03ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73cafba7ac0ecfe3668906cb214d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc446d60047408f27dbfecfee08c8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb62598dba87f920fb01df2919cfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913ab9a5156b7ad028b5ae032e94f3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb99024e0baa10f2faae5eee351c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ace57c45f0d499ccb50e9a49cbed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9027fd4badb147ac7cb97004512659c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab635bef00fbe694fd71e035766108f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815edc76aa4279ae5c61aa43cc6076d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3fca212a7f24c1206b67b26e7d8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f091717f0a237d996f8f7858a2d526926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ad20eef90d3638c4e6a00fd48846727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f060ea3d1b377b32521c02502c983b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279583f1abaf47b4194d464a29710329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2babd229228fad6d9898219c84095230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c275a44db0a310f16324ed5fe7f71a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d56e5f78d5a9fc4958f21bbb65ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c0b93b253610a525ec4c1fd5eb9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665916e3f01d298f9a9d6690453f01c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebd7cb459922b0845becc8bb473e4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510df030f0332e29ff0381d7c36128636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b15f93a355980655f1a7b85e99bf3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2d51b2160b204f98052cd4a681c2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf869527858f21956bb1271c2aabcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620c0a88d2c235a58f64bfd3ba6878840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f578a3e3b09fd761bee5096e81e76441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ed644f1253598eaff1a8286d6d9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c7e3d2991cba1b936bf5bd0ad801643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e26c511a3725aa630d3a5f8ff713444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d9b0ee8cd872e74f3b1c8bd9b6a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401d32ef83c4bd256425a6b1049733d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd57b4d3e9802164ec10250f5e185547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09488ef5fbd51e7349a538b5fde0952048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ceea6000cea433deffd5c7c5d5edd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceb389a7e470c2d4b733a608de265450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c1093f9977e75765841375578803351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf0f4d1f4187bd11dc10f9286b61c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e27339e7ff448ddc90577e53631c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5404d082fe4a4de8623510014def7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fe6ca3e53be9ec6f146f8cc9ec6df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba829ad5f56afbcc1eea88c49e60dc7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48eb55e7fe24a20df626e10569d3f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e2611849cae82ef27c1e38351137258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8debb4a7f16fe03d6f3978e3f58a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe78b704910d08b79feda1bc84e6d3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ae8db776288eacbb05fe30d7f5acd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7fbab08ee900964aaa2c8cf7af0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00de7e212e3a9d72e94ad29251b03563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a8d272aa9ca08f99910ed8268f1a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087c4034070972042a22caf859eecd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b19f24e4c3f0e46d0c77a4be731d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85c0acfd7377c9aacbaa97ec607a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf2c587ee663825a939adf8ca65e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650f0092506f5c9d5e777011cc549569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d3c531fc4df4461a87a98e774ffa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03a517e95435561c78f7db8735469271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389452684803ee1cf3cf09c0cfc7f2f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060393e8d14d029752d30527327504f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f7113e5b3b022162e3cb34807f9fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c333778fe24168dda8d4b48fe4d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311f85908f19951d9b1f55bff41ce376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75873c2f4af017ce8b211ca25796e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f42aed55d118f7bb4ba81e53b94d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dea990697dde96f03d8ef6a244010e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7e26bb6b7c851afceb56bc6ff9a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec705f9b23ab3cca6ca6978c4925a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81189da74997a74ca660aa5e6be5f2fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c306b4fd0ee0c07e4234076d497705c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256a7ac5d8109eb04090faa6b7c0b8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf05ae7b3cee3ac0bd55021463e55a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75f7bf39248e6dba91dfd4f6a137786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ecd33e170d0c507d5797dae44d2b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38319bc852d4dcc6eeeea8a1610b5a8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d78c5eb1f204a982bda497cb49ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded55d73f8c64a90e4eee539016c7c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641298042974fd6ff3abe6b14489754e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7b06d166a9723e5f6252c10f634b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7f5e30376c4847d13f3f4803e62ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396a112f4e2d0088989ec1d72d4c94f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce678e5972d9afb84068bbf5ee26195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8fb9d34e93329fb513a0f5e9a7f8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948f70f9e5abcef9ffba7c23b4f5e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a0a6ad90f6f6c14c9d11c61dec70e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccde5fa4c959e05f9757764bc2e0f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d4a3b2613a8d7d7a525f0c31e466100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4b81117960bce097189abdf16347c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291709dd8bc2b35b0725a77e10f74c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a8db5722f79623d6208c7c7d69bc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5413d476884ec9810a67a53cee46d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7ecc8a4fc6036682941102bbee773105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f6169cb53b880b3988db4c1ee648106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc752a924a2e5b2647779a012419789107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc68de575b45525804beabceac8fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6706dcc92dfffe1cf01fe17c7b63448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21512454b0b869642622f789387e39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4af4d93f6486af9b6992cb80e0748111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b22ac2edc1eb85cd42da5da5c5314112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e4d2e775cb0e675361deb5fd9bd2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64761c5ca4a4c0b53998912916398fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d856420ea1d9aff19120c2a40e0d80f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3fc14e072b9c179b748cef892733b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6bc5ebdf6acdea39ff61dbe10b27b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5aba037870536141c191c186ae7c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332f405a6b602865e92c62485763eb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b4805f90d68a75affa5458f94b23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b36ad1bd73beae9648af74be2b6fee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3a1eadaaab87f1fe83872a69bf979122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a79b8c791a499945bb28ea626856f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac510b176f23f3b8945bb1cd1f851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb0cabe71ce34f1591e15ccf98a32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbce41074e66ef0b46bca426993098126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831f24a321cb2105e253becf0fad0bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a57406fdaa079614e463c99028c15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90344e76b069acc9c3291078b1a60a8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6d12100c15c9210eb50d588ecec15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f1253a1b6b46c40b929fc8d847901131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a5985d0bee61a3026d3311d0cdf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18e11643c7cba9a833204871ca7da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f357e8cf606769f0ed6060ab40512c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dec76b758c71ca2f48b22cd16da28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c0200fec826d742e7ee8930517cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eec1c5220c557daecc9197ca5ed3dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2de5cf5f94c65d65d2d1e79e53c8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e6397192a21acf96447defc84d2a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224cd198c7cb750936d469badbd882140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5abb0ecc11864fbff18217f1cb5d1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed39d8bf06672ad74a265fce6f04e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0696a4e35e6e822fab036a9513313143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092a6d3d6594be18e4a402d904a4089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ef9ddb1ddf6fcebffe027e86eef5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf83248c698b190651dcd3b499a5c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44613640496a2889d6c37133e60572a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c9959e6881f3ec624ea5daf46208f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30463388940a8a52140d49416fbb60a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d9e6df28f2b73f396b2df22a59813150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdff844dfca3b0d1400b5050ae7542151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a94865880fc5262d9bd05afd6f205d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac188eaf312dabeb7b0ead97f8dca33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67879f0c0aa40c2eaeae38e22dae0b80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43282eb2259974825a43221221100190155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139b810d67671aad1528ec257344c89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb33e2950a36d8311fc398643a66d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72729db019f3088bfdd0c49caba7725c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a944947db6226f868683c204ad9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03271d4c3e4f0da709c90c8ce93f26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff57fbaee213a700a80b8e043b7749161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8834ed74e7cf2545cab6415b33c67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dba6627567a631fe5d117e07443f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf9a7dcb945c52879d2a1b1b6de727164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862921f690c1113b2d8cfacdba20829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20379e7d4d6c98b1475c94df41ae10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a857348566a367188cb508c043314e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae34f5df9bdb90d66d28b091d3480168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703075ab9fc24e6d3427e3090eff63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220523127b8bfe2ab977033c2dad985170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de74ced41b39eb36efc7237a26ab15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b95be81ec9c0a254a6d36417f09e67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61eec3500c603701ca69e672025149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e18331d38958f7fa40bfe8b054242174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>