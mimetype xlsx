--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc263a67389f330ec4ccc8acf00a1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90941e903ff90e70284de94efc49ed612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb867fe5e9e8de2b99c7a0697f190e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76957bf6c58cec5d2280a7163ecf14be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfe76b43f14cf055387b7df717d8085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ea610f45b62d140c2c9dfffb8f486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfd8b026989ef67a1d8d32aec742c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608cbddcd703c50bec09722946f2a228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5db684c524472acd0f6413e6c51e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489f8a53aed33743ced1b2c956b910410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff70236c31c7401bf08084f123f0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad22e43e2dfe56ed8cba9a990c59512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3e6f12ddcfb90119c6eeca8e7ce6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3749377f60c256daf3bd3a802155614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a129ffb2f2ef06ccb1dd18d4baea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f941b15d009f24c7f20fbfa47e66116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def60ee3c0cb6336110bb9b611ca100117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95bdfe81aac925959165aa0037a96118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373c2ddebfd766fc05934413b77ff6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277e5378ef30d66af14271fdaa08a8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aec9342093c7a4cd858d97992dc6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd85b1c3dfc24050309dea111592422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d4355bb2817a2668fe420d947a94723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d76cd464f7f9fa70f03eecce2eaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750d6f73cb4aa210cc5b78fda43153625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c664d5c711f8b5744454fdfcb27b0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decac4a18476b04bfa07b1f81ee267d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5af1a8558a2d447d663e48d08c079c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae987b3eb0fce6d6a2e1dc766506cde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b470bee1f3f219e3c1b97f43d11d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dbc64adca1bc066c9ff294c8f1ca631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5b6c1530cad9c710b8a973cd189632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae90f5091c946e552c963d9cf4cf9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36848ce0de5b2bc47f29de46005dc8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251cc8263e637d5e8464d761dded63d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aefe17e31b39e475b37b8c0811a6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc7ed9ae4c0fd693e16f117f358a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3246da35caff0be3d772d77fbca61438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e51b61a466ac37b3764b5ab5cfb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82622587d5aff65ff9c6f8b00b939440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334afef9e57ab089c81c93ca8972b2d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1fe8d32167b3e06c7899b79a43ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018513206a43658fbd679b5ff3b0e6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6463c856f792cdc0da38471277ea1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283d4a72e662d7a6d84b6e788ec36c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0ae7292509d4b044587921c37e57c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be21e331a780992a6a09375476240147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715705eae4871ff06fac022d5cb39d9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3d548312b78820998336c57ac96ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1a79e0a22c270a14463e770adb4e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cecefcfc43854b8fc49a27f9d66b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d20f110f390485cc9543937334c2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1893c3519e8021c32606eb96b5c3bea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee1f13ac3e4f0afefb50c656487a7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51c0baa5f661e5b27412f54029f77d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7226e082933ce82453eafedd917836256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434714f988fcae422199ba4783660e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9ddceddf9257de6efc5add3db973b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80045a3489b9526f1723b1e4bf4d4c2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d221a9a7405110b128cadadfd933b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5d461cdaee3415d2af0716d0acefd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84288965d1efe47018b081400f51a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f69d0e7ed41df9962fbd5f4c460263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edd330d49b57620b5b9a65b14d747464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d6e8dfea2b8b348984fc7163c521665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2c6098c84b2999364ddea1d46aecc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa4f16cbd68a8de6e24441524080bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e1955d53213debab3a6f32abf476f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58798725bd517cd0126e311f5b14f2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2feb46ac2450cc472a712acf7d5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eacae9f8e16b4e84df34685e8c1d4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a81c01409791e68841da881cabba0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db1d0b021eb22276ab0c696a9ba8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b017c948b5165697a11207127fa2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371019a2127be893912a2f9ed2c1fd8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bcb3313530de0b4e218b7d6a27fcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d6ccecb26d76bc1a2efe1477cf69977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdff9e1633d0e0f5f6be576096df0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325344b40d1e124ce4e30d135731225f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4963fbfa422af8f3f10a0e62a434780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f215bd553470117e9e3579e433822181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ef4ca9c449b2dafbba3200184a0f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd758b1d39e9e49a6273654b202d547383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea26b660d3825481c7c513b90076c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa010f5c5889789166cf836708800f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f75805bb22b8376f3c79cc919843c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5efc223f3d56d13205b245a766b6bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852bc8b2098f6b221239dd56ae5242388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d176e2618136213be7b3add37723989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cc3fe1098e69d45fc6c2296762ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a15d73876f8d0388ea1008e397196a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a012169fc8f82900fc9c6cd1d1f28992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4bd72ada9d27dd16d7953f3a2a69193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3932addbd2aa1ca3eff816e9b778f3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eff4d1b095f4a9bdbb0699fecd6d8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0d48b5222469f480996a24c39c0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b64836e1613232783f1dcf31b315797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123acc08678d5591a8f67e8887b09f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa6e016acd8ed4ea09c8fd615b3ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7a9168acf4f8b14442d8850396ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ec38011b3acfc37d951823ecfb3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4cf91b33adc7dc05308ea8041396e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff08a7246cc5d2c4a07eca57b8885103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bab340eb4954e029589ca5fe4e3a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534d859223e8a1f1fab6aaa66b24d85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135221231cb5aa1670b63388047a1d4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59402d02b327dc61f87b17e7e5cdda06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d215903441fdac7154a54312f15e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e052427cfa3fd7e65c90898a71fc2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67800d90728e00508a53cea69087279c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ce76bf13924b17e7c211fd774b1c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc6fa1f39ab2c6bc2c89026abd27c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77b5b93d4f8340cab6bfcc3541e491113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1085e6bf9e61769ccd51d217e3a4b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57714a5d69c0d5e339b2bc769d432f70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec33f3e7183033387825f941b8f046116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2797ccae4a77680bb3088bc7e10a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d49b1f5692351720e1da040a5af6a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4d5673facd06fff1e5da825d5cc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362f1d576fd5c137b9380732bb7320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53af0493584fccde3bd5ad08b03bad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34ed2cea95675f617f9845f88b4967122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfae4771d9209b5d3ef2429e2e6697123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305425b8a0c127320f4e6c04fc117d50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0141702687c01233abf06355063f754125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf31290c6b4468314422b269bd59cbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dc8edea004ba6e26dc4682365d6ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d87498f15b29827fd82a1c7041f2b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed1c14ee126077d825940860c8606129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946bb946e7e5264dacd1ed01248f957130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1a01bb9c5ba2c7d821a654082d069131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77933196e8198e24d8e2b1976a9d8923132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8eae722245f32d81fe2cfb517f06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435063e9c1428622890e7bedecf574134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e39f459b6c5629bd2c599bd5accf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668855a967a86be8784e608e6cfe855136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90153bdca57afef0c4ce3c9550bad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a699344f82d81a6fce24aafe4f147f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7430d751f3ef9814bd65df47e5d82a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f51afa51b0189f6022f1c8e00705e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aded8fa429c03674c595b9eef72cd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b7550706effe3d59688a8515b065142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e39cb44024b42e956a61c828831e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e37156b3a182f51253f55ab8001318144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816ac44e5e108ff957c7cb7722c6104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057e5344309ef39e7c495b0bd724b88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be509b2351ca2da28b037f00201b25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab2d6e3087debd99fa93f3570ba611148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279553ab996c62b3c4b3650350398ba1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4b175cde5674e5a8fe0e8ac0527ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdffb6d5446c15d57c34ca639034c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4078f755cb4c07ba71e030795f4af9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e593625a6f6aa95ad6667828d09b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328f21482be1b650785d190b72a051154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b3a30cd3790dfd6a6834a7eea8cb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee022383850c04d6bae84b45481bf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d74d44b503370bd6c9a44f62f072a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282513352eeccd6a3048bdccc68d82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a642476aec3f3418a85b1cb46f85b43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ba35757ae68a03bcd9ab7faf93607160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461e38df82a3f235397e0f849016f99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1c5efb2d7173caf594986ce0fc9b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dedcc062aba3b50e06c6aa09b488e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a201365a5d77d8d51e1010b443eb479164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792333d4ce81d5a0efad0fed43f14bd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a6a5f32371230a885dfee40d253b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0354d64afb758fb87e9af582008682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394176b068d855f45ae28bbf55f3bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807dc5523601091d3021ec0236a33cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d4bb1ee9ae5146bc3f0ce630ed1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba43f63472ef5f1c3500ec728bea937171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628c43d746680b10a345931001c773172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d9c084b09d9e9212d6e4d5c177c03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362154ab0fd1da02cc20cce8062462fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f6a6fddcf6355c4e9a55b69b66402175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378cd0e15fd647e1d12a331cdb5ea92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3208da02db08469017d2fc493ceff5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b74da90a57083278b5a2d5925ee30e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9143ee4444919305db455d56bea0c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ceb0c4896f907980b4ddd3cbf9388180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f804b3c37c8553a0078d294fc173e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a21cb615ebdbd2b8973a83545392f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5994fa09c92c3e35b7045cb03fd7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d4a7a836fcbb2aa9178055cefee6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268831d3c0113fd87d10710ac41501415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a105015fb0c084ce3b474220e80e0ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae2f6a947a058245633ad6292278447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b33d0829d2034b7c1ac0b24d9c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420c566c5d27aaf9c1c89f134df0da39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed8d942afe35197aa046a84f949b5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cd3190e5e9c295b1264c128c7a02111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22b9463428a9bdd87e7e81a33183c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94f04a03fd513b25ad7b5e0519b6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cfdea6f656459fa97f2cdbd9e89eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d8abc13f82b80ffcdced9be53002015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d30dad5a8ee609ed489fdea141fde216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b1890e29eabc37d9f2a308930fe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f5ce29ecadd25f269f8a1e3e092c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1570b1730b2bc1c3e5e5cad9826bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfdaa451d0dad3c2ebba1f69ac187120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e614dd67b5cac1744e65bd2a86716521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc047167fb484de1a2f9cc98fb5f7eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e686df6c14a9f67a829edc3752ac423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9a9e69cf49a4a3bfe03544570529624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2541847288fbd4b513867dee679a7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98954af95abd588f2bc292a42971d7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9308c4b7a7b17e1b19fbb68b3d5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a756b6acb7599b3d3a9cd0f3f49a1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb2be25b555dba8ec0555c95f93f2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf793111697caa9eaa8c5072b6be830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329a9d313d4e366b4131ce3823669d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003edf9bb339f04045c2cd57d50cfcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d4b308027dcd1014945a6fea3eae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc9c300355076ba57b6085fb0a754434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ef732d1983d7602d47d3fbcbd84a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895191415f2ae719da5f88d8f05964e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f98a143884e44ac7c29970b5a2d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f896ca4b1d6b41cdb73b1b27b673738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff96ba32da9784b1657ace602a64f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c2958c71cb0695d2528a33e46cf3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f00aa71c917dc70ee9142a51345ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21362653b432164c2727acb71ac6c06f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599d9700dc3afc2f479093dcfe9b8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6beeb49ef6315fe6e826afd3653d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ce832a6dcff1261b09327b14bb28645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b931d5aaa6bbcf137d8e90f2d56f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897b8761195a96bc1a1c14e92914da647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c10082859aa162601148cda269d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b832e520999f69acf629e743e182149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af9a093ebdaa3ce93fd9a31fd2ccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591959fad514dfe331b9a70cc1995b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a1c6db5943e8c936a29253e54b86f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffda3a4161dc9116485ce7620b2f6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702e82ab567059c44b5e9359677cb7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc06378e0bd2ef06f0c5f763412f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa5050ab85abda44eed87a6581b09956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e200f06000177f9ac4c88d53255657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f272c8aa2832eb153cee6d257f20458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8bf28c2a7f03fe8b31ce4371868b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e7668654aefd8430789be25bc9e6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f11ec393a60dd04c748f109d0376261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5adfa3fbdde3e22e4547eff5992562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b97374c9e274f3bee28d191afd93c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6ac882d445e458693d45e59b1ae6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0f177bc28ae8d8fff021960b693da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b2dd525c3d54b6171af0a1ebdad466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a72107aba741b2755823f088b865767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083675b2cd07ab82a3b39f36fa1bc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab544aec277ad9042ca55352bb3ee969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269867869bc2c3334fbef2f01b7eac5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba062a1fb6c6c6adac302b65a3d210e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d76c1fb02507796afbed20cc7b4f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee91df49cba8defca2db82dfdd7215c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464965744f170dc6c7c3e7a9a48c220d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbbe8d3ef18be5511a6db9faf5bcbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a1a37b4d2c1922ba5c0bd734716e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b7550dfd4569399437057905919677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5c120796655532f251561c456632f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730264b496ac9ea281ae8ac5801fe38279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95511333a4445fb3b1ebfb2ab17c630880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bf1f12b9db01aa90916a10ff0e30581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139bd488b490730c9696505fc3fc0f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaef7f122398362b18829a995d10de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3af0b90dd47a303e5a013a9aa17c0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56214f4736422315d3bd25fe4c76164285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f192b32110fc624dba76f230695e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a844390e204004ba97fc30b61a5af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ada8d99512283e8d571ac6943e3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d192ab846c742e257f02f3f294269589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295dd71d69f712f03b63f4453f91a1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab3b3a1be48552a01ef1ed66f06c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1afa941494e9ebd078922c1c09837d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12423a1ef2fff51e938703c6b3ccf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca21d16c90677a6b49439b42b15803594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e46b36dc4058ee9b0a429dc6c63ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442fa2123c033ced28c387397e555b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b183cd7a43a7f626570ff3cc6868997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4446807f432455799fcea695412af8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3552c120e6a47247498494b91002e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32e0246e8a6f62cc7020f2ed51ade7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5525bc361d9806d3b5f75744195fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038fe0bae2eca01ff735446710416be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6121949c585fc972a2cf900001b5ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45426e023a1e7b34fa3d4cd5d1bbe639104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f9e461aaab6a4b5f13b37e3daf85b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a2a3fa6259acba43146b423f0d0d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4ae3433c75dd900e641e890da255107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a59fee0ab23c39acb5da8cfadd0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c3e2a7eb055c855080458d2efd435109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41548d75bf323d29c5bdbb027b31ab7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eeba265fba0ba6e4726f3d78d7dc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0386c85c38381f8e92dd9f6c6d22a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c993d5d7a13449df9da619344a8b95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55825292ae6fffd86a5b1f170c147d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b1baf76ad9d48316dd8626e5f7f90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3f3c958b51dde3c85794f09d4874b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4496264057741bb1af2c32d2aac12d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d9f6459ff9fe64ab83f69201de0db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02dc90e34381ec84a14e23dd58ff91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd13fdc154ee1555f00e2a8ad0638120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf0855d05212efd3dd9264f98149cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb16b4cda5d24443d0c17586ac9d6ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e506bfec62f80b7f2e8930d34badd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3c81b28068277a39730a6527573d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4291547e79bdfba22238f43bd169ed0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca4991a4f64a07e55a27f8ad5a9405126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847544d29316f46a68bc321b0a07dbbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d95fc90b18c45b2cdc7c2dd4dcf90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c395be886bb6a5f8a3867c0d45c99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce3da94676ca9a1abf773952630802130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1006596bf43ab46854faff22d0b33b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae30f3daadf8df696b8df29194be6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f45c6f45ced4d2cd999eef5efb49e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff083238fb88d46c98cb408914d04c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7934385ced8a28a84880a1362d348e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587d8d2b2c44e9a5544fad5eef8666a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4306806f90d16c35c1024bc03310eb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b170245f1181338885904650a1cba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00dc9d6af1fe5804d878f7e16d1a98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc65679a8cc29d8f0a11f626b19e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a44a7b8ff14e12f6b96fefb3ac65c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ca95a5dbb65ecbec3f6f3fad425c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599041481bf8b2062d829ac6c301443143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c861b7cbc56674fcf1ef2a6f44e58fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5b82e31a3cdc2769eed96c953de6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834230b124513f572667e2b47228fb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda355b524059e252205596de9faf15b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f10193ba8e840b0f09f860d4249f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba3635c54ada2190f44cec1783cf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0dc5107c66d1c42cbb9f478866c6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96878a2e7caaac98d2a10fb3bb4b3ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574758ea373ec2c4773f564b3972f41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5775642797071b63bb47b92db7d08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5bdc5cc4b3d314925a9bc5d094262154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439614375262a91b8ef82dc85883e5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fdf93bd769c0b7f269cf90ca20e99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67327ddb1bd3c00fce1b622a24c85bb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f86cc13fe4e33eda36eb95267e42e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6aba741c85ddd1663f9c270d4d75e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e82bbf9d576df501341d06b7ddee5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d2c9813ef59a0e4a9009550f16f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d520301e8ef1084d50cd7421e8536b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97229c633344ac09fecb627bc54a34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b40ccd85d308c4389b7e25ec31e06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06901dc8419f1f5f392b3e1b2d3eed0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9e277858f60f63d517db10b7e490166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295083310da006a424162af81131b1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e4157f08c14bec6f05f9213c4388168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce24a2447dc49b75df639d4769ba189169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702012694505afe3e89bde9c4891a1e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee562eb734868ee5268718cb2cfaba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00815d34e69521519fcfcf423ef73e5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5944676d129a9d51860e76b1a7e74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66f9a9337b0f3d38be80c3363d9ec174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>