--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd5d7e4d7fd8f6c86c560f114008ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af8d6bd52bb744c9676a2f2942e3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a399f606e0c88dfd7f75bc5fc8bf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da3858a7a8e19f57229f6a97b81924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7a5bfff86c8f4b770cc2ae2384af55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbf0ac676199783da4328d7bc284d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff32ee3b9626b4f5edd0c38923cedf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78339117c52b15a813cc7682dae13d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a06a2e3a0d4a864c4bbd1d41a2bf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae817e0f1ac70fe5e7038dd2123fb24810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c29e30b45abdee160dd59eb8fa72d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041dfb5d0b2c1d1e4be468ad9e5e90112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15917be14d8156c43dc921f53f08cce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce833c41336577a55e8e06af7b7c08914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af595ecf5f4250172c26ce31744c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c991c5c95af7466fbab0d94af61b72a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119401e0ea53a21ba18f7ae43a2b20d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a18ad491204c2ecd0a3f04dda13cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8552b89be438375c23be8db5160a63819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c458374ab8c45f1db324933c768233320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fdb0917010fd74ab14b3cb4785bba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf51cadec7519b57634e53414d3617a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3fcab96cbdacfa9634835dee8550023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3ff1a5701c7161b684507f0cee98d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f1dad77e09f63daa837836f44084125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab923f5b9e4d436ace6b13c86c741c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd88777d07a8f18e6cfa6b6de9f3c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3855c4070035d48174fbc71e88d9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47239349b87fe32f35f591b97c61836229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120695fcd0e384f086995ab0d1c0d8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788760b9e27b54b8b69550aa9a18fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782ec5e9ca823798d6ef6469092b90132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8c83283d90b8216360ecc5ee9639a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8c7f8a9dfca0277d824677604c1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc60525750928516f309fbabd3c4d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d44f70be197a918c3ea9bb5a9ad5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed0934297c511ba5d203139d83350637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299da886ac440cb382fefe81b29357f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2446783f229c170a00719016bcdeb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444668fe2512ff1c03963ad326408840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645f4a68e47085d5b678489e9b966e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be7b8362e132a469b1b2ec234c8c3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83dc0e92a03179909f75ac3e4d3db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71d56dd4287ed772d3a357274a61da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26845cc1ec7e09c0d4ad9a2942a80e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec2b89538b5ef15d98c9a99f36bf6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add9bc992418fdd06f37fa71db915947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d39cdacd3c63c37410f4b8da572c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed1eddf83b9985d603c9533e3867449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1969aae504ba2a302ba2382a992e1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84703fb6778986f77cb7cbcbfe0490f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ada80b16fc9ef439e5ac28f9514fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace9efa848fea63e1fd0777bb41f00553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6abb8ec55b022c33279ecee3c966154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702583ed010cab265171c061682db31655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4336ce3ba97da40b16e9471d90fcc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e0b060038fa9ac26770437583fdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758d31a400a436c69ac8f4acbed179058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05fd4a9df2d5cd08a0c36f9798b1e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8ed82a22f39a6f47c32118db88bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e12d6269266e8d709f038b363d66561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce290a22e1c06f6951786df6bb49dfb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384ab428e37fba2416da82454b5349763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9204b68570ab9a08457942f8e625c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e95df81aa6dbd3176daaa2eaec45b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cbf27474f8725436e715ed6e1d57966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461c8457cbcbfba1e75ada360f913567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accbcdc4fc14648dc9db8b0e89eb27168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff2c30933703386b1c4396c9fcd4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e3a925c0e5d08b0c079ccdbb63d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf99a56fbf6d395af1f7557ef90df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e41e96c7952687bdb461c7d82cac4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe49584a1eeb09feecd6bf124df9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014ae9c83605be613aa4e3292dd9e1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74019db14fb90aea7e4fbd02219ecc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52be5d7ca4b6d94de74710ecfa05b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef28b3f189d488fec3ca2a97d47cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a97f4a9da229ae660cbc440582eb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8bfeb3a86524ab9e0217a80152bbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de4bb6bbbdfa9de3c648b48e37b0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ce70a2c2e8dd2eb5d5117023c3c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860d033f890cc6b3033bc08017b941c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc09a25906b9023198629b7789680183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238be166c69e8462a3fe68adece6ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e7a664300920dfeaf420ce61397c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902cd9e23a67758d8f64b6d1d87437d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631213ebfb2513593f950d4f9ae48ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32394e211d5b9e274077af19e325bab788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9a2e1723a9fe10a679c2629c46a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a40bd428c3c3a1b9d067dd33d1d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86267a6ed2724fbb14d9b3dda8e5c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9965c01f9c89b859046d52b568ba59092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac53666fe77c9189a88035c3627368493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490de741b57e104eac285d52900ef294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cac00cf76e0b524c0eb6e5ca30cb6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d189ffe06e07901b15bcc82bf642496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc11c6d251445a91d3fc866a99b34397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61153b29b6c6751aba20ef84177a425b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d7c59e2bcd953b6f5c551d197f58999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86234d96fbbaf14c6c82337c254c66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3547d7529654ff32c05db0924a7283101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e2a79a0cad0ebceccfac551faca6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23477ea02083b6d00c4e44e39b6ecffa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df65107f6538c60e87002bbec994f5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a31edb665ee67ff5c34a7a4ddf544105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d215a04a0e67e8c699489c42fa46e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5099a03c58e01122bd258d9e4989830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2691883c85f0d919b9a743cbfc172108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4e2626c3bfffa03f745e558d619f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954ab617246545402704e1f15e2d6a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75f6126e3ccbecbe96de81934f8bd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854796dea300c979603863498afbe9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae542a7ea04695cf4861c93c679b8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bbec2556de06c27e7dbee2e099b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237fc1d1babf54fa3b8997d4b79e2d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf4652efc21550190b9ad7be72c36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84457354cb29920aa61b26612a2c60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0dd3b1624f09e68f06894acfa8f4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b87a7875949cd61f52d0b0e27d86c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e721ef4fda9890764475e9ce1feaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3d63daa82cdce40f6c76b59c2c3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dc8e5d36486a96acd627fdec55ba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472e51ddea1854994cd12718dce4000123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe226cc5fed2142956cb18035f2c4b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb5704042c3dccde89ed8042e8be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62801d60872b623708c0201bc90c5a14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d8114ac8b02b4ba7c015245a72c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2d85fefe4687a1a016eede2d7477128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bb9aeaabccae44a0091f8159b2834129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b581eb9e3fa5d10237da21bd747858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b036d4b5680878ceacb55486404dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ba32919892e2b2ca548d0f1622331132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748839941237953653b4d2218619424133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323982fa92351acc56c9f89c800cafa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c95c557e5464b31f56525bad60f86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c9980e48d5cdd540e85cdc98ec54c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cfd8d526de4c97edb1cada3a42091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2bb298118296ddcdbcb2d5fc61f59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4ad4e8156756ccbafcc74ac5fc57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43ace371bcf4aa0a9ab9693761c98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae4d1284112cec2d5639d7ced86160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e6fcf15e00be15edaa75d5e9451ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148988d239de68ac02cdaa3f8ba7aba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1644aa46985a8cc81bb598178726144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f622ff74fc46b1ca041e493de5db08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e395d4a5cabeb6a827af1c65808957146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a901ab076679aa058a90258f1337fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cce623879672ed5db090f327f8abcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f17d8529de3279ec36f27bf2aee90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b759ded73b5bdda32c650c4dc1ddd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844f38a0af615bb49c59dd252fe2ba0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85772a0245c69c8a3e8f53bccf085a70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e878ee0acbedb2f1c6577a2f27dfd35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c12b16bae5d3efcb9411615ccafe0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d26f4d7907ce213991a3f8d8820a90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb2aac0f13cf66bdd23577cc28c4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806361434a9fc24aa9554faef94c23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0594b88f8c7df5ade99c6c90f5c8f4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d750eade8dbfcb5b81ba8c7b47e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c522f1fba56c54d013bc2c1204ac1cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93f58d0b466c59da9441e239ff44f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e499c8c55439a6e96b0b43f21cda785162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a856f69f395da961721ecbfc97d647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c55d99db1ed327e1d90b6946dc6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a94443a4a73ddcd7cd00ef21e722165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4992e81c67866f7b91e7899ed8a7be9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc01f4800d75177560b767ec69334167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834341454d6f5dbd052d17bc1c0d089168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55572aa1b3a1b094f25613821bb7dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03e4cbd01a13805b7eaa94a22ca89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933a5d9dee258f89edb1378c8346be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb9dd81a88ac0b512dc093798ecfb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7759c5af16f02cb90fc285ef6d55653173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7570a8f9964a9e19e8545110c08a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900b105f5adc033da3c921f84c5e88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d5a0d8ffd3903369406e8d43b126a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc54b1cd38b0d7d1352692d20643a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df490fb867ebe26e13a63652e6c925178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee784d9a5780e2b2ec3285a67db4fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f87b94b4549395b5ba1e117e5f8d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da817b6ebf5ceb1b81e5bfaf7520b78b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4a23a12b61b339e6b2dc555d14b7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1faafcde21e3795ae0f453db10c2ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceda053b317610fbce5058acefae444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2009b67d63d01e1dace4be1ad0695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694b33eb7074ee94819c10dc0868046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f4f54bc4535ad262cabb8105f9707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964195d65c3920e4237ca04c346a938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2b1df24c8362ff31d4a5056e30acd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3829ad0d8109573eb364c05612f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3618e02b48050fe59dfa6fbd161311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a8b5869c50fd9a5682c5ddaa9fbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81414668638e920c43dc605ac6245a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea4d9ada3536cf78ee90d0eb3356f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3391d91acf142973d0412b85a32715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0d1f5c2b12c322e308ff4c628db9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341089172bf663b43516e25433e757317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db00ff5567e752d50b9a129189a82d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a79287ab0fc8a2229aa286f3c1d54119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef62782917f8a5797030e0e10c4fa3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c4ee6e1893f7b3f0b6be1564568121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453cd19342b286c74d98d7f4a6d9cfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b50ddcd833cc257ac22c26d179eff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d7c4136bea662e281de5d4196569624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ce76fac8f6710411f2c98aa6c5d4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065cb1633867cb98dc36a476f6fd5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a6d80cdba846b39988a4443e5e0f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa26c8491dc1a933f2ffb75f2c112d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87460e247503db0d31294f2d56fc243f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e0b1e8ef927ac5ff89584d4bacc8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2d06a7550a9689a3a8b1e974477831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa031c984f971c9145b387258847132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634144064bc5f1e2c97e5cb7393b5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f29d5f39934e7fadad61a26d2e627a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22562458aa5619301b633444f5fd76335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea84b54c8c8857fd1eca8ccee9c699036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00377cd466f0d893434a3189e07dda7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72c4479148b328d8c629f6ecff446a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f128630fc7c3f057a5ec7bb27b1e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21f08cc1ec663a8f82b27aa63bead40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be06cbd5df8376e1243752e415e2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9190854ad4e2e55a83e7b3303d979842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcb52ba14688023b05bf8e513c7d5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03138ff102ecd91deebc90d3cdce9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492596ef775bd221add03f32d9cf8e4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff52ba091bbb0c64c16dd408cd739b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148110e1a467e6e68c0693688ee4c7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d8df325cb3ce3d635daed86f179848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d33ff6e068fc6a5f9a960810431149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e372a24ebd5b4e9f2f1345aa0ca050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac4390a5ae7eefde0a7d11a2989b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf664736a9c7bb27893716859f0f99652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd775ede9c83ff09707805fed4ff67e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32950e9590023d2ac671abb4a8554854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe1d11299573136ed8d68008b85f1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c45cb2dd481438a9d4f1d130307a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db148430c485f739dade1c1019ff5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c8170a3e0f91a04780c1ef87cf0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d186ac636fd53188d36bc0973811159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c1a5349b4acd350e39b8fa4a5654660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2d030f0f47fe8bec0370e895c39a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df56fccf3430e07c527d8869c147ad262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d424a719df31371578f1a7bd6c1ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c2a5f59ff2374789a9839d49388064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68583a6c025696f2e211b351314b82a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf77aca8155f85c6ebbd7e434fbe47866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd48364f880501bf001ff2282e5abbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc64950b0238ab594d2ff5e5832fa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862c4c082022231490a60a9e099d8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca764f2535da66cf65d78068efcc7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435cf09bd6e9309823b6a9a6fec9c5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5c81778bb43a715994d28b45901bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626918fadae78ddea7da005a8db3de4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bde988ea915e6d6b30285d42f98b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b00fda049bba0eba56c458bf08a23375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e21140bdf2d22961e258802a92f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7d8673b4322d1bbe2880b9c0a5e8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d33e1b43a08a864bbd9717f1a199878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706c455054cc252e90137b7ae449b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa3094fd11ff3ece00ecfaca30752780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10c6adcf85ec216be0d92f7e3e33b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165825f65c7d48bb3d82aeb4f2fa9f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa1e31589f0cfec0379af4b95f54883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf27ba3d765678278b0460942c0601e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b0348b2f865b5cc4a85743a1592485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521c7abbef6ef6b889d6ace26a92eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a371ac960a67a8c98e1b325e7fad1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a6ae17593969dacb438f16451731988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ce01790f13f81ba2b9bc6e970add89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae93f2a0db8cc776d7c784c78416ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5791a1ae223463e5dd8a826ccf58f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1881b3353ca10b9546d934eb341ecb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450d85c80f05d90283a736998bae51c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94953e338c1b37b461785f5725781b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652e15511e956b3f6f2da30cefdcb2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3410a977c2f39832a3e24cb0beace96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c902c4aaba2502ffc94ecff55e6d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1795cde643f1c5abd849754e83f5faf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84286c8b1a25c64bd217d3aea7da2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653f6cf1297b358fa23bb8cda3a7431100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff37fc453accedeb52687011a4e911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5dcc04f736e9162b721a65fe18b08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440797c931f016c6c67e8a9ec56a6c7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6863e445f070d075534260e240dc00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe2237e85f39d6a79950f364c31b67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af66b701ea47dcfd0e8f8c1d2e528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60474f3b94de75cb85c6cd273793627107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95554ac505eac833cf600997e7ba93d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c3f4dc606d6b4798a9d2dfdf0f82f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b998afde18c6e8ef4b5532314431891110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849661a2e2803b6035b025b07b87848f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d91fe94bacea0bed6f8a46d0a0d44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b2704fbccf095dc695113b75f778d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d8f5c18f669d3f10be5b0a7d89b60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248bbd94ed9bacb236af6d9ebae2c92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba65c4290cab21b56343a98aff7100116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf03b2f05b93b1cb7286606a4d7df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19647ae64e777588590801dabf9693da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b7fd3b694eaacf14d7dd70703ebf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac5636da14bd9617fae83a91d551d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3bbea4f6077590753b35bc7b9ff9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc95bfd63753145bc2bccd95028767122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fde06ce1a7c67f991936a8e9c16771123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53bea04d5bae1d12e9634cd43210ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660fb6e572aeb4b1db3e9e60b28e86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa723add19608be681b2ece7a9bf6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a5c9537d1d96255297685fd136776127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd2c846a37c299f316c8c314f07d5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5baaf87bae7a8785346e3c68de271b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa12b06a711ec6cc1561955d43eb6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004eb2cc1458323176347c2dac13c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423eccffd8f64c6e02370c3753d4451132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3cdbc64c87cffbe55a18d8467443e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e8df12b92375857475689c041291134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219a4027902170e39f84e5f91248b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61963f43470ec52e7eef935b578eb4aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212ee1b7d2502a9593083db646b695e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f384d73f6d70a4007d97620e70223138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b435cac1cd8c4014320ffcb75fda9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea2b8839f6148672c45c917de28fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4385803dc16f221b684c2963aa3a882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd72d850005460a0df63ddc18f2e8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf015d2d5af5d705ba661917eef3e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1f4f58955cf775f5e3769d326cc51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21882159d0df39ccf2ddca0bf72ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403d7485ef4a122a35627a9d1cb8b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859092615866bb4ee0e0c3573ae354e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c16834d17ea6224f12689bdfc0aa67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf3ba2377c93fa1ae0d2e76b08846149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca0af002292204bd8523cc6101d64a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848063e9d474403e1c8fe68ae48e3ed8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ffb70caee8758870a446ba63eacd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af728b427adb9ec170836d80e1654153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4629c4d7d902d8d1a4ecc90f1991b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e211f76927caf0113c9cb0a4d968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10680579826e1eb463aeb7f162d87eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee0fcf084d76a12d477fd2213380a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b32fb79f1fd41162c3802c20e259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc43e9a7a9d4dfaf968e59257ea564159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9763c92f8a4ba8126151433df8b9541160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a5999a8ee7fc3c6880dbdd7da8f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482179bb0899d646cbdb1382c563e26e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2c57ecda150e6246478cfb2f2490e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ee183d804632ffb5580d7260df69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0942f908841c8ffaf9e1ff4dba7a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b9c1dccf270451e841f6f4159b747166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d64d65cbd1f8ba5a1ab3fe7aa5b7fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df112721026f7e60175a060a791ad6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39893402dd4d30bade5c7d89762447169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb050bbbf1d75fe10af78c36620332170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a7aeaf2adea74bc405de086f6410c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd320b463cf8b92761d12e027c677d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655c5032adb68f3e57daa5bb9ba025173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459c748a82e2341e8e5d3a7307791cd174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>