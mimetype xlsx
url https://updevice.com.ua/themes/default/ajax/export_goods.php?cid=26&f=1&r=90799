--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7bbbc52f9d0eb3020733dd8746c441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8f3db696f759c32919f86eb30b1d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eaf8b6b6f09006f979fff76a800043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c8a459706c30fdeeff20c9b294aab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10cb5b1b51bebacca16ee0462daa2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463660d306f916b34e455d56577208326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ed4cf1d9fa9d63ff69daf39cefc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f733cb6c114d087bd49d2155b48458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92b1a67aab0e293dd69e8576bbd4299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371ff5b8a324b13d0efb140af0cf51b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e58357c6404d7c36cee03f2f4b9ad611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc060e4f8ee5b931f0dfea30f2b54412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81ebfb37e20354da069d9a94676e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f01d01a08457fafd71e0ff28c9f1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133d28957cbcf75e1b300daf8a62f9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3766e4d6de65722c2e65b588d60a83b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2adcf99b346632c174e579bbefd9f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a7a5745ca7c66d56eea30290bad4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080f7c0555649934a2729acafa11d1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39880d1e3132c5eb9b7e544240a00820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919d2cc496e6b08cc187a1c4fe944e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f69ff6682ead5f96c62267084fee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb98baad5b027a7b159aab712a6b1e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea9859834db9b1616d2550dbc897ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998ad7bd9017556a40edd1b6cb200fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b54a8fd67985e030720f91c3302dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014dad59a7a6cf8ea092346a6ab805827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22a2713d836615dd39b3cd4a1210528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e5719202ab8b015dfa81481bde11829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f838e6cec3ac79ce9cc2c5bf51f021930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa349eca6042e4c138abe1ea01536c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c787806d654c4debde3e3ee836af6ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5810306b2a6162b05ff995a808d9db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef070a98e366d7353695f80a0a0cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f5e74386a3d46e087fb39ae8c33235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45608a02261f7aeb39c8e7822184061e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c063c34a15e67068003fdc218064437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7630350fdd8ab5cf5bbdea25ce4b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff059555ec83a9ab6918c9486196ac3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8cdfe32a98f05089686d5e1f7befb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bfa90ff85dcadfa292c7f3de6442141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5bfb1d127a458e884eb8b467b3ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeead5d74b30ea7d8873ca448662285343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b98a1d93844c9e5a5f62825fb63d1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a613739f4ce3314c8fa713d65b33f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9206b4ae4701f52e46f3e84f831ccf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bd5b02f99d4967d349d8084eee27a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bde629d4ce73a8fbae75e14c1d47148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aedac84336da8fbd0f56dc2f1e243049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8336c26bb70226877677245c31f14f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfeda00ebc19ff6a93ca906e4f791b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a2e8f43287619c586ddc048c958d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f548062673225566b6627f6a7782d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54340336fef72f4dfeb25b7dbfb14e4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087bc6b1c6b385b68352e50823e00ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f1c0dd0247f62e140046e4877a6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f0454bc3e7cf9cea19bf571a7906957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3a867ca9d224427cfcad4a1ce53e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f0117579dbb8af0060f166c8bd0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77ec618914101788aef4281d5648fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c418128bd9103c5b7eaa1e9baa16e7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351536216349406ad0353cb22fe4d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a97a165d134edbc4a1f4d6bea3ebb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b0bf0c42faced420e0b29c20b477864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af018f2e053ff928a5ffb3de570aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8effc45e2cc1a4e549c7e6739981ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84342d79da65193e22e2930d57965b1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e057d346052f6d918d477aeecbbab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4531cb9c7058d54b8e0fa7cb66879d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87b366692478e7a155ae070d480d4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f446944b5da1e2abf9ea3fc03a45171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef526fce37875fac1827ad8925e80172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551cbdc50cd2b451ccd41fc3b0b9f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa246ad25a0101bd0d9ab92e2dc0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff600d9cb143661379faf66265d8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07986685e5353d5e32d1982e9c5e9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7288811dcdb043a21f08371fb8307377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43833b47288912a06e090014f36a4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5adcacb80fc638a42ab79a3a3157479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912c71ed5862f8581c254971a0ee22280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b6a8d05754a2f7736a8c6f8113ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea034c30e28909ed9bc408da6ccb3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977f6d5b9eb8af2868aaf10019b3f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974cd8cddb0f384f6280b8cd9a6eb3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2e2d00eea4372005d8de652b81e2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3517f761bef7fd41b9c425e1d625286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33037e610eab03b853778a42dd6e76e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab85a370a501ae3952e0fc7b2c226fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec64dd5e9d82a4c5f4c65c9274cd01f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db166d67dceb63f08bec8d3ff96992b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1200f6b0f0f212ea9bdc3b981b703d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f7c95d0308f5f22d06009bb2b18992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623783ef4fb0f1741d6c9e64a9fad68b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0e0716da301a241369a4cd22b08094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855a53864b058a1e09cc93715e43fff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ff3332d04b2e83fff503df4fa3c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c28e1adff0b0279f243ff3d2998c9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ac6a6461972bce3499b3656dbbf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de0272e1351b57b660cd44b229f5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a0b29c346f86cbde53b3327601c61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c4edccb51184c0ae91209acb92055101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4dcf7e35484dc0dbb702ef10f295102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd4e5a2e3228931602eb050982b8fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b3166296c35b7338a508349d25552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518901d8e4ed114d2a85c5f4e417d80c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058bd2c567b7e31d97f5cf8ce9083e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb7149898c73d070313bb1c779b90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5626959c1b9a9395ea7d1763a85c1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140fb877a1ef8fcf870cc729ac4dcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47681dbe9fe8c5a3da4c30cec1ea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b8a814b1fb2b1d5a44a62f6ee0a03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401d776ae5ccb4ae4f3005ec81c161112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e460e51d63a014af20fed313ee8bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be31dafa6986c2025485b3ea397bc28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5c6c1e42fada2d54489221a92f737115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e548af7e2f812816f61d5d7d68181116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535bed686952ec06ade152db56d2661117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb4dc331098f79f24a28b56cc2a2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aa39d98fe99c15ad619025d90bbc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ed0a6e642776009fccbfe2b6d28a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16cad1ee9732ff3fe9feb1341ed636121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aace0dc945b2c5a404cba16e371aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d1dc1d83c2ca712c5dfbf947a1a77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d79a7df459365e49011b4a158d841124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c85c5b846cd023b7ac73b83de238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc704b5fdcb14b2c063f1f6bb94e5ba2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef750b770ff53967adf3e833eebe6e56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35de19ee8f20421c82adbf3cccfecf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b283eacd29254c6bcc90431202f25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ff25cda319acb4493ae3fcc052ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b118cacd22424254d3bb4e6086349131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0ad2383124a4e63439af16920a1a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139266655f881a585c78a8ca09b52e76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0ee58b28307da5f6971af9ca93df9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab477998e76f944cbdb3fbe8d70683135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1b8cf685b64bb39a7604a7409f315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab89c3528faf4a3576610bee57c19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296df110fd9625896e777e859ee508f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f473dacaa8cae55d809e99e083034d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c970e9efdb8a8c1982653b505329415140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670988c560e560759d95c030ade8413141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34608f190d6c8019373644171dd64f77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16887359166753cbac7fd008838bfd1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399521d09f79dc248ead6f32f5dd1383144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32b0ff7c40997072116e18d43b1ae1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474747c4a1a58248b1d1273eb7456d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e59c42db57afee56493268512587b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae1ed6e80e099b4ca4b54b4ab8c973148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098200d39ffd89f8d4cb908c14a5b2ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7aa31ef03e164636cbf31d8bbb8b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35d8880dc2387617f222d78ae55d64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384806e7a212a6be59d1770630488e9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f67034f207aa0466eda9357f41d05a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a16eed0437680e7a5d16ecb315dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f581cfa6ff0a88decf357cf07570155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e547324808362ca0c2cb79f5f2205156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9d8a9ab48f6e2d3924c9d78f6f43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88bff6b39c967041ef48ab785e7d62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1968503bd11d37587f079a1101a8533159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45849034542fa7b4bd6c393db706f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5afc18abe0bda8c0830f21c87095c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d19dc81d720defb3b198a57c46c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643d4b5eda97c4d480ae2eede392afc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d4b09a4c3aafcce3a78d638e39c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b8d57ba64471184cf4417838db82b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470955a5b0c49e2a9d1e78f83080e9f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da0fe9d4612ee3cdbca44d37928464167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31af6a401c02fabf2669b6478a460aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73716ff3338c34bf8f46fd6c2241e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519cc3bac0bf6b457a65c5fae7833c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0cfd63bf27408501a058dfbd79ba6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429bfcc52f3041837c4ce6cb0d4503b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17a6cfa07e46a56aa4edb708ae7b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cd1c6a8c90d2b40f74692c6970c32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd5c83bac8215ba156d5920384ec40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f91c328569d11334d61418f112cdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cab615dd260995baf610ebc1cf678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d3a90d5ca33a6a13922a06918cbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372b191b5f00b413044c97a665ed532179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a9a327d6608fd71338970b888496c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f64b31565ae710d9d0f2b1c07f0bdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d937060052e8fe316cf3f3321b64986182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800643781d4eb329a59f4a5bfd960f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92571ee9262504a87646d6894c183682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4c0cee68e33fdce266f5dc890d473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a08cadaa458d74657ae54c1f32597a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34cbb1fb47f303df93daef4310f4565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc45194f65789fea78dd5bf405e01986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928974b4874cd87b3da09761dcba69347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966797d58d0e062898d9ed32f8396208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9b55ec2bfdbcb89dd236d81e79c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9daf132162b25fec0a32385dc63c3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1c367a193225bc9c479d4db91a2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda1bc148196f25ba3a4cf232dbd24412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb171abcae7a28d7f0f6455e38714f2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6618290f3e5d48ab3cfffb6526fb43d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af85619c74f7245265fd96090fe8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d41d07ae26357ff76eaf7ee226c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fca7ce105ca5ea35b522ddf7d458417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4abf4511506bbec5bfe02153d41118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d32490636ebc7d226b94f7575791f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29c442c0d0f9e49daaae6b2af6e3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb1c4e36c5e3ebe692cff83163d81021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06e7e995ac553d64052a7f35d1f4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6ec6a9ee2294d1b701d5f05d27e3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6085bc4d49dea277ccb0906ed38d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ad48de7343a46770b072c8f3bd8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61896e7d1f65098bfb94b1b881a71a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4df662985a2da94d624c6f1e266d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef366ab189d64cfc12b120cb5f9c1cff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f40d722ffcb3df96564bf1d6140c9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d67761f395e4b76302843b589202b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236094cd818d9fc75b663c907a47934731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1610f46fdb31c5c7c2a75c995b023132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05c2aeffe52297a4dd5bb878ed0fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac42171c55fdbccc201f928c75e5cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a645689bee75911be405d2de35c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e67ca13039d0d3eac4701fe13a65836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375152bf11bf29cd3e34ff93b55701a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa971e91f0f5b590183c3f22504ad8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b11adcc5eecf0a8046119cf54fd4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf96f468db10604a452c60ea8e78cf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5430366129ac964f5a238982a4ebd6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18038d21a32e66fc42a5b41fce2d97b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee804d4a21de5a7488980a7990ae9fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f590057efdbe283c06a10a4616a1e8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374606094b36887a93ccce3f4d21ec5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea5ba880f87cfae185d779df67882146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19ea30a1f1551992b956585b0eae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f572a19001933777fbf6a4103c4d0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b6bf9d9c331d646d3f8b1c7b51e3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2510df618947332ad232b05b8e76750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29d4634f773fc1f8ead3e6d112a3c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fd70a2dab962e5fac017074f4dda352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f4397aee13c1a508f542aa414214053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbfae414309d1981b0b5a9d89e8fcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b0e56337143864be74630838321b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb663cd82e261c3dc442a19ed48d406256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38490e43d3a6a42fa8954cf467e871a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda293c171fd53e120232b79d7f6e11e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85012444009f097b189210706bd400ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ce6efcd1aeb9c836ea969019887b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4b70bd9647a1d3b6d5683b79da2ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9f9cbd48dfee685c61f69788d91d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc75131cfc05ee8fa0460860348c4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e941514ab0f28aef46a7b42b6794064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690705dd96b02690ee6382f836ce4da465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea5335c12d03a9aadcb207b7db619066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cbe9e6f7b23cc65637911ae48d16c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c13b516a13ed5f962302c4fc999e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062a36c1ce7aeb8b59ebdb951f6d16669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0b231f1c77d4c85ce1e2c356550ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f61abbdb588c0c62e39c2253a800b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fd70fde3392040b7653c35888a86272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccd27590c26b163dcddc5a6681f0a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de89d976fd3e3e87384216a1ff99474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4fc84dc7e084c63cda3e7eba42f9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054d9efc80960be23c0bebc557686976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df84844d6537ff7b32d010dd077c85e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72051311f94db41e3b6678dfbc8f23d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559a1e883e04ae5e1ad8bb0d309f53a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985592410296d2487f536cab26156c4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b468e20335b6ef9fee36c93069bd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e4b8d95de98f074345314e0c335d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dcd4350bca1f5efb8f6d7c6d79b9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98fa5f3df8ba5425109baf93c36ca184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c474d4ae0d1dbcbad84cc46814894a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f3ab9f855acfa686e4429111f36386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9023e2f2acb56a01ae98e741f9b0fa387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ac2ee0762634d166b17fd69a868088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f87bac695600dab967a7d71f3f6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca02b4743774759116a420df13609a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc2e64c4d23bc62c634e77546abd5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6689f826b584495abb0ed0ae9389a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dfd433c42b91e541608cbe2be092d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe6036844cbc6f65e95c54a43b516a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bc7ccbaa05af86addcd8f8968633595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340118457792fa493d247d90c7fd9edd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607c4359005345aa885829dfa2f70797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7664a078f861678e1595cb3a0b511198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4079c7e60a559d8298d283da06518699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2d0b0035b22a75b9727b9854387c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e57720502da07cfe989afddf60036a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e810a26b35d0a000b27f41a343a710102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca1b283eb51280b1393456a3cae7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1c5f16c0de3d697d8ef986dfebc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982faec111374fe93ae68c746a3a788105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2519bcdbfa13acdce3f17cd80b0c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15533cbe694ab841f46b08daba56684107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe7ac93aa34b42620433e2f3d56095108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff19a60dbbdd9e7752fc41b8591b20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57abf633b1093083736667707adef8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40a561a081a43d8b63a726fd6dd146111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7fef693fafcf7beb394cd5e5a09c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f6b61b8d43b0becad9220d9f9b0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d83cdfcc8dd37d6c91b03e87c5a94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178d3b08e66e0cd4ea2c9f26207d180115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a715e4e4270e5cfe37468120181470d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ec9a47a5381a08a7fb565aa576695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4dce85c9ab8095a99fb09ffeb3dee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50ddc77b1a8c66dcb0129891db374c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad288a5e0107a0ff555af29898ed35a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9dd6e3adf6c52c9da8d689cfa441d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc665d262b71077214c13bdda63d55da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477582233fe89577688e888be3c1110c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a6467951446ba4bcd7e2acaa71ab3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948e482d11b54915002b1a6437dbc8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64960fdc0c41b1d63250621fac6711b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021931bf59e0220339da070f1a29735127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f17712b00557eb2aac8728b575586a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7bac553820ec9c72c67ca996c8e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d318bc03accda75a6b72a7511ba41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c1185d599a3b1d1a4fa8b91e1827b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1179be1585e96821289182e5e23adf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796722573a76411d0aebf0b72e699302133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e33108cf32d76e9c2b26073ea12748134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39122d15b6925d406dc48884ffc223135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328865347d7c40bce58c06d27c1533136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54564a7afabe42453d7f112e7a2b6f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc8668703b52086aecc975783f9cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af8df5fb9e88378cd9f9462dbae35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b69cc54b693334d6a92c26ffcd4134140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9946616c2531196e07e24c5ea5750141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c456ddd8f980e6fa0fb2e282936c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41ecd225c5a08b1600685b22a8249f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aaffb66983986483887ea22b6350a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c4c13a879e0fa0163965fc59a5ca7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be683cba14881b7b13bc1e39d72bbfdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c273d7684caeedcf470365db01040af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a748e04af9a9c10ae809f8b6960986148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245072098182c3af3294f321c147cb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af2b0ec3fc05f5614259708a6426c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8b278a0edf117ab0734e845267dc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad89262154d0999fbfbb4fbee0cc83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b01dfed40fbbc5475b5abd11519681153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c2d2e0b6618135a18c35df2a22cf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e692f4403cdb369e5f500146f354b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b4109c504f10a858647e28886e21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36ad94e801ebfc38767173c724f5b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f6e9783da3412e02974542b3297fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5205757a94ecb21ded68bf00e2087d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26743967c60e88171ebd587c07e882160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640816a9e5fad4c1f929114c4ce5b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d43969bbb3e8123bb5f197975de229162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1c937d04873685028c09f8a1c403e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4af136ab862cb6e9b981de6d8eee4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca34939fe2775576410d8dd9d484b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e014cc0923f39530b10940b0378d7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909cb4aff691e3e20d5f0e4a9423315167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e5d60d85f3afd119d6dd751edb970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18ac064f74199c9d907ee318c38105169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216daa51788ee8074b52e0bfd98cd89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64e914d15505d31291627029780146171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c5d1e1c90f7cd6865d49c49b582d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27972fab2fa21beea5486d1e50fa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87143a1be5eaaec4295374f5450fd4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea394f59ad0e874ded73223345afd9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa42ac7acda1d20f847918ecc76108176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9367510b308bf0d00c40196d8edacf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0210b82750e425e941304be12e32ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62dce16c86ed1dfa3dcb4afa4ef77a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b90a61fc7882033ee4187c6038d49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f9a977173ef4bc261343710545962181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677bbefc88d886f0bd46259e4d7fad182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>