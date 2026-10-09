--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e3546198919a377ec412de1dbfb321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da167b3edb22c79609a4ab317784942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef81253540f57d0e01d26d50cc697cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afff3a110605e5838ca05c3188b3b2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b262d56e4d6f6964f6320cfdea7ef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90317bfe3f0855682ab2c769ac49626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec2ce16fee901f2282df03f3ac4a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53bf2a9a33b216381ce63b4fae24258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceff7ff79aa4455ff16bb3774556369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e8cc0ae925a1a0746d54a997e2aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb626be8b8efd44e27624cc926871c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74143c324b52c22e8fc0f7ecd8625ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f35328b9cdf5fdbdc3c49dafdecaff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720f7aa4d254d08f923e3744b3c65314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0d63348bc0e3a2e0359030cc489d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9627228e86465052e6742eb8677a4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db19e7b1893188565c86cc4f88406ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7bdee4faa882a11c2f95fbb74f9d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b104ac2bd8d774e80269f896efee8d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9c9fb08d72ce398ba555a59e1e82e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f583f4705d942f91795f7d3c2af221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667c2a19bd2f5ec0eb8664a5f62e90622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937676f7b062d5abbc3ce110b5225e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231b6d0fbfffdddbcd5301f09f6863c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe91a402ecebbf8164d862913bac1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a913cf51151436e2b2f46628178b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a691daac56531f75696cafb28c6783f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676509f0da93c030b92d1b57ca09a5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbc0728fae37181cef20891a1e43c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f02f47bdaac3b50bc6f3ac217ca04b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba2d82b2eb9151e32937c56346af931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91d141be5d7d2239e17d0b54c1c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064464a49de0c29a7aecdfc60f94582c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789402e0373d78a6b9312e870e51ff1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee88023b5db5809eb27eb5642e3c5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142834b3e30e0beeb5ce541704c461ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa651fec4c17b432e1d02358036c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eded02621823603640e034a4ce6ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d5bad334d2c9b287e056efa248bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c27034127d888fb5c9c84e4507f1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9852348676428d1f096d51898b0439141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ed57d747deae5a1c18eef8123930942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc71f596c246b1815b33c59dadc43343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bab17e2f2a749482aa4707a5bf4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e1308ae7098b9f75450e1445268a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb1b8fe2d4036f9af1bc64b104fddd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544af6185a74c6e92d6e9822bde9ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd8ffc08aa419fcb0b477f82b031d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab605aa841deb24768f9d6203a8ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9268a75ff94d082ed334e92ec3a06950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c54647938ff455a71b071a873b2d1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10cb7d15932837e379f258c42562c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d28d3c377d81200e2143dd77ceb2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48eabd407d612cbed8a4d64372f09a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93a1a20ddaf81d07b42cc2d0c1eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e206449106e959a8c2d015212bf86956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe814d2cd1d3d722eb7295187f5e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d103bc644423b745e7fd87080f4677b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cd79523531cd6a255fc9614af9f0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f661964e3f982b9836476daa9b15ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43a0f966640a1875a8a7aae226bb8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768dbe2d5518addd597f12b2da4dfcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41355041ffdd2797f886cb1128a6ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ddded05637bbbd05973c71ae19e5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d2bbc58e1ddd4bb65db8870c532fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17d466eb85322df200ea76c7c7fbb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd2757fc3abe25eeb1f2c12f8ad69b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78d7b1325f59b3aee9a83a6c6b134968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd59fb8575380b1bf720f7be46a99769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5180d00fd4add45b843833c42689da670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26deaf7ccd6e0d32a89c5fcda965ecc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d27ae8f428772ad00173b9755947972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4c29bc58ebeb6c6e7da1641d5ffb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e609316377819642b56b9c98464451974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca04bf05cda289c2e0351898506747375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b2e2a7f3f5d2932e546974785c4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f1aeed7a76f87e7ce32d062133d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af1f55a31cdd0efd5b8daf3c8e02f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a4331533f4896152cdb629fa7e0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f52057f5dde5bb42c87f5912c53b8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a35707bc69d1ff12f574288f8bf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828336392f05a914b117a85d98dd9aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab16d5e4c6150b97bb400ca8b9bd0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f6efffa132f3c683cdd0ada1799da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77acdae44708edcc8153bebad88dc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4d2985d0f23ad959572f8a72813886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a20a884f50460e7449273b0be3642087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b69c9511988a73bcee9d3d636490788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13508f02f20756374c2da046e0a472489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd93fed59a8e95fcae38672b2f5183d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375810d6f98f2c77f68221a3bf1b20a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8429cc8230d4f2af634d02c1348a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a0ba58a5ef7b55862e015e814515893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b582e83f25e603a9bd38c884cf1df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e8d61bcd4f6bb063d08e0ffee577895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d8c9b06ef3a431f3fab3782afd9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba638e3d7abf9e1fc2b815e1880dc9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ac86ef44ab4e4c9f8e52d0ff2e5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be51b6e39324ff77bd41e0f6409c2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764f8d7b9438a611f080a775e96030100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd6342042e515c398a6e5cc6bfed3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857443466cd2dfb0c5ace6d062d39e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b66a885f49655eebbd3cd208400a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9640d3ecdb79445474c38ab615147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c618a8d2a5cf51a01cc6af1bb5076105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f8aa8451add1acb79bd2bb533239106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d38aecc120210a3b1f2d2bbb855acb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eb0736880dc2e83db91875f4e2842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1cf3b21ada1da1a2977a25b92273109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16cb6c9aa9de8199310a512e430b0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de714e428a395ba56a98793183980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445cddd11f19eb314cdc535d290eef0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b598507660f162edfb2d75811d9ebb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e429aa6f59c1b5d2b58f4fe10e70914114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb2abb017770e08b00bef8e4d22b8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c96c0360b9cd227fe471210cf5dd1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8dd8835656c54530e476a7967bf07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a13ebe9639bf5251146e63d565905118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033e043c7489b6b9bbcc85ea82d547119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0161a600f19b2afccaedd84e8ebc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85664e64fbc26421d88103c6a5c637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9f926680a9fa9927d995f6203ab2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb71bd0c97704dd680e82c91e863ce3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e6aa34157cea2bb67aab466148ea5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35759526cedeecf6210aa8c17ae6dc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9af39ad8d476679c4f480e34bcf04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb60d9d5e6ad84ebe48b4dc518090c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5b99a5a9651318e519179918f4a5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea58e6a9c4c66e1e17156b95e9321129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10af7e51b7a1ee1b0cc1188606df21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa7da4332ddb31e78a60c3978b548131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a483c8edb02ad59a9f0c0b9ac1e1c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f4f691c4e7898528ed9c0084f9440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2adb0129b31bdf0088df4f84b91c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0df4c36344a2f0be92e6962103ecb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f90e054a30409cdc0745bc75b651ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd7fb25809b38673f237e3b76b7b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693bdf775e16f76774c1ddf17cbb624138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746f9db749746f7c41c1e9ef5814f9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c235edf46e5869d2f663e50edcef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8177e4415cce9e87427db098cda08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f460c9ec97e6c8c6dc2267831cb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955128a793fe4dcf10bca7a0504226ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f314baa580e48c91c74c0529bfcab90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc919d41bce6b09a2c70681ccaa18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5557dd4119fa542aabab8fb6e0ee8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aab6742d5efdf8e4ea42d25866591147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc517c5f412c5d5ef471009b0222bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c0a0cb3d229fe387b2072d316a42b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844231cde10d74beae3dd55c3f42ff8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d4fb8239c5a938008304517b7fd61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c12462db63a690e33e157f0182be7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff5b89079d7ad7df24dfeb2d38d23c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dcb93d013aa4b3500f7727d6ac969154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a87e83071d8a959ff1e0cdf96cc02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4014b827928935315e27aadc12c2653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce560c28d758c82ba16d63c135c4f783157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ade076dddb7d6287ab5444f41259c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadce683a87f9f942ae0ffa71a4a873159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5cbb1263240f78f4d9d74ffe0b0ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a956b2222df51d3f2a924790cbf74af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f8ee59ecf29c62a5b732d525babd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feffffdc75526967cf7e806ea87527163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc4a415eefa95f714638655d6e64b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbeeae3b590a70b5266c21a2d88683165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf311c571c26441d80fa320c5e6b1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c378fa913391236299982761a84673a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87179227c42b108ad631eff69374e678168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64842cc567bbd0b1cd1836af196a3081169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb42882ca96e6ff5688733c18829f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3372674f7e5fdffbc9970c68f1e36c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00209502cc31feabfe41ff39b934c98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd385d08ebb42810e32e335205c65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed87027d83f719efb4bd1ad6ecd237174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbd0a39f385f76f90bfd07f30a37b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b39d6fac6b5427f89fd66af4586c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1481380c2f25c5b86b562b9872918c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a788e042e16cf1963fb0da4bd7323178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d349adb4820e3ca1e9758734abb1d87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebae2339e8b722c593b1cd8387a45bb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ba8a716d07f584be511f8f1c333b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100e4d76ed9825d93d3b62a3c8a23242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a4bd1bd55614a94811e03439335633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099c3fc379823d09f048a924710ca94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b369651cc7095042270800e2ab32e4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7521c73b69beb5d2c5de61ad9d14c1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf562e4c7d37b5c9d04f873b7e7e837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9d6c9dd3e6aaf130aa53b80ffa25d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cb4f9d517fa5ef58af36dfa2b58169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd156b611c48137b741e84358452a6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edf995fd4dbc6c7ca790aac827d42111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736543dc25578f51084edabe66663aad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252866ac8ded286f2114e39abfbffcd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce46a97cd19f738bf6d5da582ee38bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ff6d4dbe32a76c5a78808462f42f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de75d11709ba6d42125b0b0b00e3e4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ccae16b8f6814c5793810d40c8d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68be6da47dd6c850eb7fa6340cefa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20c1615291844f82cce1809975f73519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f063f3540cb80ec310f1692f340cfdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37645e7458f70a56c296ee7debdce6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea7df499b80108ef34bfc4e32086d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb826b0e5de0b55b53e9c192b6b885723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa4e8ffd3836595d91663d937535024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fffbe26322facc8e407385bf97324b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc35c4c378df0403223dc4f5516b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2eed8edbcc3d978b49cfe5593a66627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9186f29a84d2b57587997fa0b488028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc783172c23c7832d0f66caeceec97f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29080e22b187cf6ad96d450da0e30a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee4ae21746ce12eb81f94e4983053631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb87ff08fe1c96ca64599011761728a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02ec71f108aa65d9e3a016afa4b90933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b5bb69905e24e8e3e3f997e8f8a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37b585e13cfd18c4b931b0f836c2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c83ff4748bf5d5fc3c546d80006136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab03c3ddd4704d133ac751a5887b4e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2d524c9c86a3fed3d3f83b8059fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b60d646456060784be9c1271b6e2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115db2c12cd4de94a2b743916104e3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca4b8ed249497d146816bce4f459f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379bedd7f2107d20caba0ce7d3b667642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ea8fb268bfd3ebb1cb071b282938843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac346a586fbe61e182f2763d86b3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79b2c64f0e03c5da427fa4322ae43945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dd693991c5c465f1a07fd6ff813ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b460d9e2e567fb297c4a27d1282c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02234b865d0cabcfdc34c94cb9c70548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5771c7b374afdccf1315c0e4134a4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96009c16b4bfa8e4799d79c5b2c282650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df4aabe30d6807ced68523da23c6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b2dfd7739c44a4d3e24d9557c27f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bfa3e24fce59ba405d84f0f3d639d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b232e0a943c9d3fca028c8f4888a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a8aa315bffa122114bcd54cb3a9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ab1c42687ac75b52acda46dcb81d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011cab26a5f6ec5da4073656164f04557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a54117c2f4107865098d38f3e664f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc89cd597289e88c04f41fa83981259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580cdcbb00d99cfb9058de5fdba9e2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2de61281b56d33ea92d72eb7f594d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba54b1c7af472c3155ff54350ec2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772893539bc9203d1b7d46f0c3518c4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140879e7a83e62003e2cf151264ec98c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e6be21e07ded4e4190dece5177baf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8b982356410637717793d04a5f6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdd4b64f2859caed2789ce131fd63f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e14fe5b3ab534984a36cc1623f7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e497d13e3ef1ca26da2e7cee53d5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130fc39825a96293adea1de8d0e59770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb042768cbda2e9b9051d025b5c03371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d82a39b8ffa84f9b3c4549370562072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30059763117f4cea5a503c0539309beb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e538a972d499d82c107f290abcbf01574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6208bb43a5ff4ffdd82e21bbda7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7309d6462d5ffc185519c102f5739176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d5b2bea1b01fab3a464366d8bcac977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536269c5a72a08fa13ad3c2281e1509d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686c528e6f080cfdcfd75d726ee32579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac75b3fe02cf4dab090b97b30336a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4873279890b12bdcfa6b95a17157d5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9957da678c98d87e8871dd479345bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680b538bed05f51ea37a5005cb7e24983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224465d81fda9a4774d1e8e10a213d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb41b147b76bfdbb5f9959b641355785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b1bcf2e3c3a718daf499c8bc311b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913bf2ac778947fa9a8ac8e72c513f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08206439e499bae1db1593c78383ca3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1b9000e764cec72784c293279df1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0e2b90d8a902a714f22bdfa45041f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6d61b6e792029758af382c14f87991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ed17f2f37dc5a12d290da9f446a1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a6660b9ef44a591b64a30189fc61693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc669ff40f77353dd88736de73801f0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d5083513452c310f15e930ccf951c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75d11b47510432ff09ba25228e67696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662747e453e5df5f76b1b9dc9811b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1875db796e4028c913bfc61aca1f1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82793228b40ba8efb0ae4abc3dd9bba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0dc0f7c99afc6afe0f6328373b3c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ed8b2f9e05458904c0ebd8dd4091101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5029bd7a56cd774db7c2f2740239102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ee8b4ac2cd665e3c8c762620031bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd1eb1ebc167649ac24550e97c3625104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d66b2a21454e31c767b948f2184469105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f5d493e71c9dd8e0eb690fa69bfaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba09da3c7f5ec88404eebdc813c115107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ba5fe45fbaf7ea27f3e817ce7c1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0c601944a647d35fa4c58bdbe007d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb26b870f786b3e4ed1de43eafc3444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4f717ab7390bc66708e6353a1d99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf7602112a584152fcf8698ff47b56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f92b86d788e99759c04398c431f067113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd642d02944d14092448490d5b005e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4343089a45adbf0f72f21f8d44dc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd96c7ea2dc51b87d8d98a9470c125a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8ecaefb0f75296a985b7eddc13fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738a32ea44d9924034f0594c19983f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed3253d3d174e714b71b445402a572119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d32214525be026a476db6f6058f6df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee121abedb787c1bc97e2f3b91d616121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0bc2eeb7e526852db955d71da672122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8a60259ac62d2e1a523712c5c8422123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4763121dd261a88392bc8a82d0b43be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d746665f1def76babd07094fa518a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3315de40412f4bf3448af9f18dac87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35559fb6de843f9c3bf0899e6b2dda7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a887dbf9e4f0b04211a2b6634c62e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1411dfb54aec31338ceed5b12b5099d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7789478a1d06ab145f010a5b6a1fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d904a43e50be8c6f724d8c12306f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa84967e995f30aa9002d7b81ea14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bbd9879fef736edf07ad7fb7da0df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff51d4e52079c83dbfb3421c09a5075134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dab842bef04fa6089cb1da6ff3656135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0542f77a268aefeb58b36195f4e076136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe9a3b4f01301610812a0df1a7d1bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b82e461f5301a9123d5168bf306c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f5756cc32b6895c4fac8f79f8369139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577db1fbced97d192f37ab4991b8b15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26079ee41a05a869ebba99e56c588e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c00233c347bdee3e38d2b16105329b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d5a0be6be30fee6e884cfb0468a18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b358699bd5969b4da627663ac7cafc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a446d3e5d57aa58f49774197c574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a7840c1e5d01404402cb936c9f185146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b2565f43f02b401823620e94838b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c7725a4c31c0256c08f7c7d09d409148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee53c43e7d2ec7e5e9ea83f1f74ff38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28802b6d7905f2c8a4fae163387842e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453f49cbdff4fa96d4866e858bdb107151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19139ce3bbbfa53198d15e4cd92a53cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968dfc89e4b08fdf1452352aa74b46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72b92f83a8fa42f7008f27baa33a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04865db52b0a50d8209111775204a4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf7eaa8f6dd1d5844620cf13cbb75a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc28c78989625d3fc7f41c8c3041bb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba86a0426ac49f57c74fe06eb956da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7ecdc66cb71bc95f38c7d5b9d745159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b2521f5d3d759547d471939d2916160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e41ab5ab61cf5e7102112b4f29cf9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c5468a3ce46d804b461743c59657162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550040391b06e0043a6eebc65d9a43bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41729217f3be61ca93963539cf82b2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79526383f9100941451d2da8f593fb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b803bf4e95aa732ca52edca7c63e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60730ba87d2aa027fdf2ddf76f34d0e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd455825a0deb267b47e8eae8dec74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b414cfb1c93b2136e3ab6ecab4c05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec284d9df6e51fa6b0e7775fa54158170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ea6b88d3fca3765c7b837b38660d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8b5a523dccb6b87d94e8f73e6bbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f800ef4cd817ea30ba310373acd71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dc499f6579c7e9d8bdd4fb70e715c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>