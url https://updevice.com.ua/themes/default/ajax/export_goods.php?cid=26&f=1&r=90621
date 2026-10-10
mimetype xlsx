--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1f1653e52c88508ae87ef666a7a251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07551e98d5772da2fdfff4f51b9f1aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb19df9fb8dd8247637a7f0512cde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610817d09d20381bd659d4489e698a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5544c0f8be7e94c0217a9069f0bf865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe49d92e510f857f148a6179883c7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259d9c17044a9f00867c746310c7707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad405410ea36f0de1b6ea52b9773a7588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550044f6c991eeeb1d648bb6f1953cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020514f0a9c178bd13a4a63f21749f7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35958006cf61daa3e4dc151594e6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d540a2cde7d16cdb50ce6b4b9db6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644f6f5de058efae8f8324a7ae2b95c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebd22b5eb49283d7e78cea6621cfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4f4c91ea42f37f9f2b218226f067a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96b897a328c6bae6c8d0e4c85cec016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf27ff9a054f31caf3e9de4a87916d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11412eb130198f2fb1e69c1163d2f4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf7263f6c003c08fa5c563890c8ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d06a4e7a1135b4022d6bb1d09f514020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260681ce76003c5c805d6cba2b98dac621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa9ecc93c3fac9e5f06d3abdf9e01c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf0c8ca7f58551ca1f2f938f65b8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d67a731ead460560f719b813c6e7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc524a5125354260e9605824d370d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67905c1c9d99322f4d551703c34d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db9065052214d4c7ea04448ec0f8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3dd3bf2a2dd3167e00819ccb59b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d24b97fa6b04551f1605689577f5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00e9d5bbdd457401b631bd278797da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf4199baec0825df7ea28af28f189931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c654300dbf6c87c35043659d669e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3939febebeb1640dc76e25d429be733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644593b0737d47fa01f5c7d93c949a1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6921d73c81aa21589c46f26b8066ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff31a86aec051066f23ca9210c0eb1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bcd6966733579255e839d965e3d8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c292f17f2222ee251c03fefe82f9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85206516bb45516e0446692b44ffc7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cec545ddc7c3e2efcc73ddda60e29d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c38be8b0266851dd5a6b10f99f9c5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485419a0cb2d61cf5fad34f796a31d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d1ba3ebc5d14d211cecfe83c8c9ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6448c52a5399c63ba33dd3f32abb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7971007af3c55c91a1a61f40344a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac40e15a5d5f032b245dd48ec5e20e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419198fa0e9dd89422824937b862cb7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385d5c0bbadfd6fe633c8c18ba2131248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7f843e5c722f72e890e886689e7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce6a299e830bf8e12b085bf38837150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d0f8c2c9c04fdd09bf0c8e756e7d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5875f665023f8cb0bc8199d257f53c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2739e738e57a9381e82613d7a911c7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad4949cb0813661b116fa22480c2ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38fbd17468d59135f9df9ae635d28155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc2a7d61b07e8ac922ea6d91198bff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5d0c0fcc0229af383c659b4cbbd3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd710653af53acb655830d87946612258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eca0c0e36bbc15d65ca4d4aaffc9b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc6afd7d585cc3af500ab3c911fce960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f86ec2bb58524bd2362b366b653f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e5515f61b9dba3c0173f6899085862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42549e42b577bc4e3871cf4fd4590e7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0733a8813b88b8fad440514451b0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22deed0a70ecc95bcb861811d71aaa265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9ad777e2d0ac3f6c3a472343c0dda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13795e5edecec39865b0af5384a46e8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00354d34f819c3d84fa8661e4e91bf6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79388b6af79d505094fababfa98b7f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dd8b25b7a9cbe2f4ee68312082ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74985e5496adeb63b7fe44737119669971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a54f41c22eac0012222577cbcee672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98209aa88fd80013d0ebdde167a4afa773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e7bcd019750c9991eb2530b9abbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a976ba0436d172e1fb763b504d2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1075f46a2c3c7634ea0502bb89c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804672c067547cdcd5f3e07a7a5787f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207aed5ad8758d6cd19e557f26f3c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da8c92c4b79828f2cf33a0e19aef0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b249f99265d91178cbd56e21b250ef380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf79bf9ebc72dad1faa0ce52f7f37d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8b845c34d50147b43297e1aa20dfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b952ee11d15e52441a6878a781bbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f49758a3b168584c07351cb24b97984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f07e81a9437c6a31f2b3561df32f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa38f04f0d1625d9199d2937c1b29386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a8b5d417cab75c62ef00c8ea4ed7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875138f3fef8a3e2555230b6595511288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d33aaf5bc288ac6f1cce5043decc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef29dd0f51b20d342257f04163048bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ddeafcc690f07c61817be7208920591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf697f3f9f72118a42f107f4304f72392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d47990ddec5c4b2aebc616282eed1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f5cc994bfeb281f0cbe3965bb72ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368bdff31034fbc3afec689b7ac872195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c3e4aa55dcf6dfc504811c313d13d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8879988f378b288710ad1a8af13da8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0432fda9eae0d3808b4f538ac2269c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3bb072e9dd27b8b04f43e2f6197d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96624e2c92256e32b077413e72baed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6048a2dc447dd9e3cea67baec540b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f264eae061a5cee76043870d46600ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea326cfc020f281d930b25b0d5c4161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5395b09d8b58b68956a52d028ccce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ebced3d2bb8f62883b76c7f76aaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3eb73678ec8f45f6ac2768fb1677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55f1760ac340f516b79dad0fc2ca66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085135c4f73725a0d008ef8205b8930108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff191c7da4a52512107380e6d8e67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546426a7096493e7f8c2540daf4dc56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba8e7fd798c7a383ac3c22a5b5cc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9568d017b872e67056d904ddfec568112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cac5f75c094c3cc99af194bed0d46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905a602ccfdf634a65826c0d6c8fb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853477e8fff0e4798fd719564c003eb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02b2c479d9bb25400a9bd511e30e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8a7dca1261282be08a44f3af40c2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd98f5fac697de35159cdf6812555e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e2e1738b1b733f5e71d46bbd2630f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c91b870ca4bb9e09bf0668d9a6acb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616706f341a704f1e5fff1b97e4f567121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344428e0736b3021e0f62d5765465b7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d8b3e27fddb32d0bb33bb05ef992123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15221de041decc0c01063be9f8f99c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a175767a68ea387ebd878c82f649f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd5f3ddd035b90b6931899d65d717126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9645a687c3b37fe6de4aa3577f8ec0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01c1080e611d0b22a0df9eaa76dbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3f53cb377d77889435d2599d4940f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e20421ad599a47914ca6f61309a88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548469c99d0b5e50bfe483a24b441031131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514da7040dab98dd47c983f354bcf25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c697bb691fe3a586facbf66e30b90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2713296961afc0be0a1ee5648212d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fffb84873e9970046debbfacb4ab98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bae8765eb3374f0d007709c0dfdea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb31e0dd339afd17f5f4151536f6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed287218e25ca604a947b2366388393138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec2d5ac716f279d98ba751e7c6c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1213890d747e386141df0f963e95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3140618d62f466ff93d3aba829b9ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2900c1edfbffd2358ed9316451d14b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838e181191b4152e3c156d80f81c5c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11864fb6f03d5d7abb84d3f247942a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbcccdc4cf7e3746c9b6ef2c4ba84d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee576e21ea0726dd2956cd37e1f8f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be2845a68ec09d94bfc8e7500232d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23479093ee5d7d5f3b223a09ae761c48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75738495f3ebd44323fd505c186ba027149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e359540b9ffbcf281139975f304cde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e700be7e5d2591e3f1b1a9f3d2f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93fe1bfe6ebe0c1d0f7251f4413977152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e1f2593b9e6842b1b87dcc322c066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822e5f9d0d9402205d5f67ca905afd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee21265b8fb268218f4f53cf5cf17df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c60c3426348c3dd4a8047858811c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b07c46df3b8b9a2e84fbb82f652d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c62f1ed3225b7deb5ffb9c67fb104e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c5bdee502fcccf2552a5e8e37abc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88d7b006793827c722b1ca02a2521160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095cf9322a7b1afe8f3779f409ddd5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f195471c2fe8c599cf56b3e7fc0c65a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e44a60dcf7badbd868105a04ab0cea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee2ba108e3febf06ea9d8781277c61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cff079677b04be7922e9710e77451165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d79f5d23bb7d596cdb3e417087de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b814db7d8e73ae56ce525581dbd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280205ca23ff5fd92e970238cadfc3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e2673e9717955314a01574ec6c889169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b531b3beb661a183de09d86ca430170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2a536ab11ef08f65cfbee4c3ed077171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206acf837bf0efc80241f208384aece172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd935cd46850cc362891ffd88750f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606d77a76a90b605e6467d5150e379174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90157185f5b735b190b64b4976748437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f22727548d502e91bd67ec3b77b1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c2d9f3e545178dfcbab07f1742a52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff70b62485688529f67b9136f3cb02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d87198b53b0aa8ede87873ce63e3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e368beb998cc27b152a5d0690da15180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59ebf2b643a6cb5ce53fd129e446a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31bc41b4da5679e19311d72c96a9a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d697dcc81d620c2cf9c78aa9e4663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab0fb545916eb5560f18ea9d66115e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98452c5f9aa44e22b0d426be2c6595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2fa1f8d981ae805a456b33d8455f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f6da804f7fbaec44a11a0cef931a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562b63c464a10941136271aad89dc558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc999d2e778821d45da10b2a4ccd879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b555d0651413b9ac2775a7132d837110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d519c37185dfe03d70af68d7d87011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b3c7b847638297435521a0a08050f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dded816dbfd0a7def0081f327b4a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c919a13d0a1e8f702f2eb8ea3c9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31843645a3a52250ce7f4682533f61415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f698c0d8f794a7c5d16cea7f9605f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eae2839e56d16532a55347b64a5b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb948d3688ac50e2a4871dbf97c18ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452d5e809e80ddb608fcfe4b4cd01d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51ab74ab6b2f6b335ac76d219153c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab11db3052ccfe74fd019f62b903f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed4d445715129538932ec080c0b24822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78ac2bf75ecafc48a432f5d65fa4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba256cb91e2d345fafbb7c5f0b69fac724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f8c0d473f0c58d6fdbf2118ec7e9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaff7aa84bb36ce2f648b1db5e7a0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e803fc4435afc3a9abe3f8210767ac927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682111e44ae80b6ee07c15d8f206653228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6368a38e679c422665b6f97322d6ca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e5d97c2aa7d74915b14da81e3e1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e970680b8eed3f666708256ac8c40d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9802cdc41f77759fee5d7f1ffa710c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441e86b9d8e3a4def12fb564d3f5b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb4b07a80381a8a9ae491a3ae32fba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9469c3cded2bf07a5a13805abbe84435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974958d3be2c3576091cb6646e39a48736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad57cb965fe032f635a2445e5df69ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1c548fb309bd5174e7643e1773b3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afae9cf96a60e12d7dc56f824efc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e091956a5e192978d1239dba90051240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef52ab62cdcd00d20e9db2ddba89bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474ccf48c79342f3f33e2e5db5476b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a7a418413f94b7c79937c1c17fe3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25042a761d3d89bce4fe3425d01d3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59a8e044c48c366931834a798beaa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00932283d7d19f7ec3d2d2dac8ab96046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1738f3dab006d96535c30f75ce3777b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c41311aaf3fa1cf17d91b571a94548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713bfe570ed738d9abfdb1975e682749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67ca7cb822f9da7f9739fa04f96ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62e8f6fe17e3b29ecd5553b18dab2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e2f4fbe05513a04900e8e8c0745b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c534f9464fbc6b7856dd63c33f4730c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8d9296210ac447d797a966a379ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5aec921235364c655c3dcfb81596555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05127ec6141c86f1a9105274a66ee5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1989fe633d410ccd498aa7bb61493f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983db29fa7c659b9132885b9cc9a6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01407f2ad9d655e36042793116067159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7fdce55d3818258854b6a651e6e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19fb0f1732651808001d23d2eedae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6256a59bc49117ff92247eed52e7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ddcfde6060c4b72d544a8143c8a8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a079896f7d8a5c082ddd6d716a1ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b583ba8585f151b2ce3624cacc715c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9303256870d9f9787f70b1ef91beb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20e79e0e0b47050b7a5a45a49c8ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be744dcaa9fe38cff8dfd076dc547af668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19df5f49eec387da3db4471a48f63e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12e2c5eb4a1fe525d761c2330fdb1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df130d52f717b5148f13df077bccf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeb24c57ca7ffbd609792b9764ac0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52253cf56d2c58c9515a464eca0e77a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a2a24a75cc4b9e4ca126081d4bff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356f88a522be746b708d6e23a30aff275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e098551ed57066d3f99176d01121a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe765a765ab4a0d0eb3446aaa75ff577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d70437ad1c0a785d32c49b17f926178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6f7267079688312cf1114c2771c8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f804652e5ae161f465e8be2a9d14680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc168c6f137384dff5c34fce457bc7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7a7a9c3e14d7747c07d20829131a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4c4d0d0e0a83cd8424e4b9e3081583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d89c373b66ca4984f0380817ea01884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e45e114631dce72e29a5e52b6ac73a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047063498ba0b12f39b468f2fb5d0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13aeb7d6e72de778029b24909d3b7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eaeaf0e93f23650945ede1263f80488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1444de2576a9b438fdf8eeae30e18d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97c261861896239c63ddee45a08f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b33f495113793d76162b8c824976a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aebdfb72feec2292cbfa6271e1d37692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c859d4897cc9e7f26a517b1268033c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc4329bda94b9d677594fa3763cc5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423e1137ef06c07da5a794bd14af2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e023dc508959bab51b1249b4831b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff19cdc22bed013c9cfb8fbd6151bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd707a0056182a11a16def3844f00a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8a306e1500986dd7013a5ef692f2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348905667dab84054118613bc97f66bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b89494c6f2c5f27d9a8ee8765711b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c050fb3fa411adcc9addcaecb9ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bf1628d2d0fba983158e420ee7512103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b1ae7f7fab67157d5365cf5fdb9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da335f53b9836c5429afc136802b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5eb352dc2f22501bd4d21cf19335106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19335e9215112d373f3a4a804004acd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ef98f1fe5cf4fcc2356cb238f603108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656931b0e6a3150c8f85ae548d14ba6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94afcf933887c8dd6e78726d2cf1512110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd326a1a33d3b21ab1ba48d0a8a1c76a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c05b029adcca46ff9caa8c0e5652112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daf8e0490250dcea3d6c52fcbe4df7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a7acf9a75c9cbf48c0402d001e971114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c057bd1258595c8b0edd2eccb45cbbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f419219c6b2babf8fb75599184b61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43282c2e301335e1ea171271c221dd14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c0135575b3ecfba3dcf3111f0f231118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e707205a2ef6fb3b3edabf1a869077119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d4a4b72e8bc7bcb212d97d263a996120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87fbe7e944c8e2961cbb0003ce4ca7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e68c3c0bd38928d18ae87d67cefb6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db7e846be268cbe9e2570ba3a8c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427de1e012d90910d040829a74b78739124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09760dc64866a1bc398ec1fd0a09ece0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890d5dd1ad2a3ca37df2de8014b02d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de50f54c81545fc869a03911184f98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e3d2495143f414518b4f501a82f1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f181f95a6eaac6fd5fb84a8319c1f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0ecc88aa1e1e8525eac03e848f787130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4301dae34e11f9b62853a8fa907c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5092306bcc2d12cef7d2179e8ba904b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacf6efbcf5d34c403824ac3cb1b704133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b94bf81bf443d5f90d8b731f0549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698820c0e682ca5eccf3dcbea1b604fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902257c645b4a6858de1e44a95c6d3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fba734b40d4c5112a70b7b466e9dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2f692dbd97423f67eccf411a860b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654870c5702d154039a39fd6b553f87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aede6796c8ae184c00a8412e11523140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914a432648fafc671da6e4ed2b03c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb114608b4240ae9595fca9f52c536142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85a117c1220e654529e4c66a29dc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99505014f9c2030e47fac81bd9381899144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d8cc71b08abb67dcf9020ed92030c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d51158602070d691197cf53ede92f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff86022e9c0b4803933f765c076d2fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a2110c025476fda8d68ac6a2c421148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c98af017d1ad6d182037423b49f11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fb35fb306dc5ea2b6fef0bd7fd58a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c06287e2fed0a669b1fe677790a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c12992ec1ea7cada3dbe5db0f0cf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f466d769852c579e7b4e582888108153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c93345753a06d2f285e1790b8dca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea758e6830437a234fd45f50ade0c31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7f431cb4cd2d91b031847cb8ee4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09fe80de271eb3c525a019e00d401c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bf0f76c27ddf772098c94ab4ac822158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09662197980bafb9b97b54f5ce8ceb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a417392cb89074444be5bafb1e4b8e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c8d2e99351c70e1ea15c00acc6ac5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caac06ca099d74ebb2be0c09758cc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfe08f953586280b862a394f259ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6c4e0c590c6cd54768c11e8e1d64b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bc7728c65d19ff1ab8af9001b7afb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e08647bed7f1125f1e3da6687de0e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c665464cc454be8d50ae5ec941f01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b16dd3a565ac09d0392ccadca654168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a2448f882c30633551f172a13d15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbae7321d36e2a68e338479d9d264e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47382a99633573f1f7328114abe5f063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f86ab52fd7a8c9cc78998c6acffb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c637f6dc698867c13fa1b007a3a6e78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513915e4329c910262e19fa21d4bf037174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>