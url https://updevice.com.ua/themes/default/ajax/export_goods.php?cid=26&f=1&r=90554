--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a7859f95d17c21e55790891232dec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf8e5aed2ddfd4a3f8edb170bd26e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a8db3b16d0e248571c5979b278553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cbdcee43fa89fb1fe676861d3ad764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d4a7dd0fc3f3ca5f3879ed1095ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996809c659e61f419ece8a843c73166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e42dfe7884d457bd3abf5e2be868657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd594f1f79b368276b8a54907926960b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177569a4ecb414706a46fb31921121cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25dc8e8418b6c448c570099ee078410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc85e8d134de0d3cdb9f0d9b99b2f0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c45ef0b31d9958dc5a1ec2ec1743712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559352da3530d26a972b478952f5978313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b9e2e9d58ff49b9a4d51387c632814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88a5c6293adba4237aa744e1ed89d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887c4cfa29f1a12316de5868cabf4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3da53803aba950e812539902fc8c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c4d9da326213a7dfbc2f0299492018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f25a68ac1efae754d446d38b559e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be94703399515e951345fd55bd409f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b1b6517125323c5bccbc190f1b7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28680452e8840cc065891f076b9f1f6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479eb16fa1a1c248e7014714b58f18323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232ec720785b37e8c47f659a3b407ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891cfd6f3d55d12c7ae0c5e3d55b0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bb06fe40246d9e163ec11a6057bd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd05582a431cf52b5cfb0d02ec23b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b713062541eed07aedbfaa4854d2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaada35610a5d4f1c21c02619c884929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6449b9a4cb166b0290ab2f4c79033330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dcdc28d2aa533177182c6e1a7ffa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c32b110bc02e3c1cc06ec329a655b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eff4f61cdefa38f7440fd8fffca9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fff654702da2de5ba21e4092775e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976230e0c3390c063c7dab1fe5a7367d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072ed6f4988736e7829969f773273536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887ff94421bd17df36a043495c134837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef872169b920373b6400535bb38bb8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534e445342691b5c7b1bf0bb51beac139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502f2a66ff956aa391935651cdb4dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbd965ff78c1c7b5f63636780deefe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7e8f730c48e5ed700f3220c0b33342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec902632d4be44bae4c4b33b82e8b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2186e41d276f2a34311fbb9dbc9d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732708dfcd177439db7e62486bc2f6db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989a2a8b7e5035aae7d431e750b6d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb70ffe666f953760533cedecf741147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017651dbb7d8a3f4d347568554a0a8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432561ea276db161aed2aaaf6afca6f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e609f73a8ec228362d94416feab1a4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c88eceeb984a663896bd65317a3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685f4742856d2509a3e0b0a0f1059852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3fc53848990e59e76e5953f9bbf3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba70ed92e9566fed8434368e6a4d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599336e232812405a0e945d8d504d8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a3f58a2adba650acba6db570241d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73f9ab4e2979e97290f62880c24e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d926f5b2a17974aefada2ca94f7d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0afe84d4178c26404ba29cc4d7ac5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a372911b34f377f1bf71ded3c5b86e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e23ed840b8ecc0178e3a1728e37b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb072cf98d0ff5cc343d8d31e3873162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613498b8f4ed9c83c42cb15c64d2bff463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc8d4cb4f0fe1aa34ba3e67d70f7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee75a23fe32892874fc13e0528331565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62013b69b98900ab6fa7ad4e45116b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9c5b03c76fd9ca8fe35e77fdb66467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442f6100966d19be53a69f4c91ffba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a54ff6408bb0dd9e862d007ebc6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8716919736205d5e5e1cd9f529b8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f59dcaa9607eaf840ad946c38308471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b588353f3b8bfc5fa51874d8076f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056f64e63eaffc8fd0dd97a374d494d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65671854aadcd4cc6eb79acff6b7d84674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf54b89071e20842b5924acb9f8b9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154824ffc67fce325853d893f920c18576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fc0ca6232680a2e425ac5bd692f7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38375e28720bc20ad677147583d808078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a8f66814882e43b6bdff3bb74e5ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85454d4367319f1e581390947bb9c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d4e42da59db980c7ce951aca6e4a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf168c10de06ac374c315cda2d7822b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9198b2fbbab71f533a6e93fd46290f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a785742b43a4366ecd47daee037a2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7bb169de9065c7a0ca29f82fc19685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55dc8f3e1a69e3e0d140d935ff55d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220a971dfc6dc7d18b2e3c59cc89ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a220b480a291ef362324a2efd5066c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c93437e93695302abf9d57674b1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f4d6763ed5525e95bec04a3ad345490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b0ffa17568e653dbafbeaf5aecc8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4ef8753b5de4c9f264bec7203358c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f236bd8ac3243495584fc36e00f6e9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce12c10213a37ffd3f0ffb5ea7540d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606b58793b083897100b6e3559b16295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a67b15ce30aa3dbc75fd96d318b5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441765ebf4baa5968b58ce63a93834d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054353af85d9ff8f7bb64a3a177b76698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173860ffd5e9f7b6ace5eb359f27be499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ab3d10f78c46f2d2afe38fc7bab53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd16b0f6b16b824f05ec99dc6afc76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ebc541d1e83665b56265f4d128068102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513900aa7eff0c945b9e48006a797c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e613454c156f1b3a9b85b10a2f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a772d83ba8ec30122ba0468cb4ead96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696942d6bc706b4139d11b5bbd9458a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161b0120da875cef1a64293530b476107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d198bf10655ab43ff2a42c7a12d651108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a0ae5dafd45bf704747d1e8485b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a9e386877d9a9b43f92249935e08a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccded533e41e78f4fee2ac1d157199111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67bcbe4d74f04bf3343799ca3ac27f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a01e145472f0a398029ba9b7b3e8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12669941a77236cd899049d90bb450f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed42ca62101b9d7dbd002b9ae2768115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9286d4c3c5824a362b1980a3c586ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1caea53206660837e3811196e9ba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0557726e2044c60663d723d66f2ade118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76c5979a4aee0121022d5845263548119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9041d3875c12a85890f1a917f9beb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02621a738a630a430dff4fd0d9cea6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717194c79880e6ead3e21a9d2b6382bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ffcbf7d6ef8c080025db8e89a129123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf82d34ba1d35b14b0b73415935b8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f4fdd8347d83488d45f9c0aea3507125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a003b00a5793956e9f73adbbf9f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaefe159db1580ddab7efb00a2dcbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9148ca8d785f28c418c356616e5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e75cb93df96f4ba7222fdd3d3b16ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc5b50a41998d8402ac3297b2fdecf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814a933722ab951eb04a4e609fad1eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b4723f7208913ee66d720fd52d75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c623914a5205b81aaf559aceef8d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c12e07b4bc20c8db5962aabf6e259f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3345d545807bcae806db455cc77a29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d63ef65f9e8dfae1355636bed181136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828f9afb3f1d0a1b980ca7c4510db9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e825970c740603b7268470877aa15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f513d8fb080d8018fe51904a8b552139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dcd76e27f242a01f335a85f20f369140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f8109d09428af5b0b2d841e51ae77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c257b54174f9fa09fb0e11e3da52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8cc14ca7c7be346e1e96799654da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ccdbb6ba1fe71c34e8f0ac7e8cac6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb335b7a68f8c320c7dff4eea7ac6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ceb578afdd769e39cec42314c5a60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505a0fe9ebad66e5da957175064861147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d090f2e959fdf8a6b2e3988ff5dc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2489c815f95b9381c9eedabd9b274149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734149ce8cc18d0ab47426fb287dd98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add8ac533a43ff512e2e87041487589151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb9b941360e50c5949b222c7c3a98e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fae88c622bd2ee0628b785f2c868e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8696d6e9738d9305a6b26282b27ab0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7acdd3fa9f1d797f8f225f2e091cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77267133f841f4ca553317db774681156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96596f3ce13de3fb77e2d1bf550bed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4b8ccebd4268962b4df55cf49e483158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab7ce4d71f1af4ff8bb2e5eab71b43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15db088295625ad0c7d15410f2efec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f34386513f28d7d26a467d433d46cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061fbf7edcfa676da411662ee1758b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880c589c06b3729b77af77fcf56cc78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126daa9fba40dc8f943d4641e0595c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a9a5eedf79b1ba9746bda2349487165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194182536dae341f2257bd1428e4d54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f038ff430ae5d7c7ad185b5a1fe1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89e1e4a9c17d989ef1d83992508273168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f47f8e53f2c9b7c5b4ec25315e5215169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd27577d7efd63d1b0f5e39d2bec9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39aed64a341e55f9c800bd04abc47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d0f16b539747a390c2e27e1e1a32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34651cad72b07e1cf37e2a54ce24ea1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff59c95326e0e4c0f339f598699b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d649c88f732fbfda0326405a22b5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923b16467d685fe04a084fb09f7d4cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c36f13e9d4f7d95c476de032d66ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cdc1733a2ff6c7e3db4fcb9ff6f1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283046cd405db93f205c25908174276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc118938199352a4dcf791c5ed997a8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19388b392f94112358d06bd899293d751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e94c5c5155250867dec8b752e833d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1570a17a14a24dc6e835020ef836c0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e70847412ddaff5f2923b5a5982414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd05104a22d909de4d37a17710d695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611c3feb5318e83d613ab8673b4bef86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559388986397d00143537f55f68ecf167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf573cb0f3a67e883cdfe5fad6a788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36214d2121955497f9850d3377c770d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998450862da196f5e0c988d60b8c75f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb1de734ce5eafb0d6ec5ced9968611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5b14fa755ce9be64a1596ade9062c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9def6bfa83004f7cdc460c9198096aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ae7a7a0fdf3f22842e45e0d8de1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026f8f2a6407975806d80da8cab7f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a376e75f2c98a99cdca49c373a4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0ed34d269d101a0f7db86697532617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53ed0fc5d1954de5899b4d7565ed1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416dda2eb414b14ecf6cf9378c3f9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807078976b1ec4b2f9e3987fa5d6ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bdb6f00495c8dfaaa1ee7f349ec2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef54a7f559f103d62f2d09b4df2e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a0c8f7b30f768d9561f61104bbcc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe25976bed50f56bb11fa93b91f86eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30266667474e1b0b0b13a5ea8d93fe125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5369304951a837f4773be483466626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf46a7b5235dbe5d74cfbee942b09827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493953353899e4cbca540491a9a8b56828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399604c111ac88dda85e93df329ee429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea245cf3e03052be3582b490967700830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ef8a0fed9c793950e55e68bd576331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eafb432d4601a12ac9ff17ce2e66632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f0bdd80c745008ffde9d309fdbc9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d430607e9a932b2eaea0efe5b883734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed708aeee539435b5a7be2f7ab62c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535a7c8d6ad38f64e9b74342c87525836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344aa74a9f577052bca940dc5fb271e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b052d9bbc3281ec9ae20466f7f14b9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b21284bdba5f6b1c5b2516d4614539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86039ddb8685e254a2910a9edbeadf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48c8ff540d0779fa71a1ceddb6c31a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4626c6bd5a11a6d0450e740bd90cb4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa684504e480e910ff59f80d9dcd4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ed4cdd73c2a7119227a7c697603144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191295d341a59d76c7d3bd242335a7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9468d81f9ae1a98e7011f7e71a7e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e093277dcbe667d19ca8329e037b8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99371d75aebeb92e411f7d53eafbbe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8d28fce2f9e49037ad700916e40449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381926046db6af2d53858362b689de350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0942c5d34bebca73b503e1b1a1bbab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca92918b63881a544bc07214fb5d7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8125d1584b780a1d360c31f8cf8bb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003364a8151e815a7efc89d1b99d3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f01f9c633b04b0e2768a3bd29cfc5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc35565dba51bfddcc2c2a802b0fd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4fe409fb4b45d04e21bb815026bb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cc71b64d6b94f6a17ee81fa34fb7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85a8f6447d99950a319da2083f0d8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720eeda7bae57c7ab58c4bb93686abc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd19b1f2074306e3dd20864bb2e6af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c4d5410422427b7d808dc1a0118962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761b2ae49b96c9aedec5daf848462c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae7a5ccb093a22afd29118a2d3ebc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b688e1f4ad154f8c36e07a2097ff1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed933fb2ed4a4926a944ca3b5aea7e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268e01f70357df942a60d9ae323a06d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84387bb2881b6403aef27cbdb22a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce5055e2a32175707fddef8bd064c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b73b619591bb767b97afeca8a2e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6c3961d6fbe04ad35e58023cf32dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662230f184b0a4da0dcb7449af1a44dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eb555dab0ff4a557eeaa6a12887b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd066e2f9d70661ed5a9a9da6841874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b259ce8b50d7893cd5bb49e2ecf6af675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95d178cc9751c8489bfb732ea9a6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779ec40b8b452e0894cc1f286e746777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2053aab546e749c1d165d7f8da6e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808899a32ec8656b595056961b64dfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c47638d65261f9147963d8f23bad880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e5027651753dd730d4753aa66f5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331370dcc9b1fe9ceb8bd55e702a6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb4bbc22edfd8e46cfa554b30d283d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6b23d9d97ab6c46858399b35ecb6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c7194c820cb988eea27843471ab0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5c878fe1593b3edc0c02d9d8cc58886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c399f92b94a839af42a9edf5ed4a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587274ce301a51920dd32874e3eb42088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ea39bf5030dea7b22c9c2bb4ed07989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898da9c109f9af8f79771d92bf3419c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c648f59cbdaafd299faa8fea1e08791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f01fd147207804fbc0abe5ef8ef892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f597d2c124e869e268dbed17fdf8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615f0d17954bc34ec3adc41dcc343b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885a31af1ab82343d2e3a52b6b7a89b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d1211534e041f4b88490e3945b79a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3cb1dfb18c3499cbf74f2c0c859f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600fe0e0f1810c2dcd08843c9cd238298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e284e488effcdebde22f2b971373d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50577ba4adc4e930f8a0a4e3f7b8398e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0798017c2d645fa86e98073256e2242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedecf6e31f55dfabcaa372c169eb17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5118b008e58d10ed8e60f50e67415103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb054319b32131e8c512cdf33008bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27672194782aecb2f7e39d7f251a91b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a366c91cbc496c8a270231eb6d149106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae9d04b93663d55ae9ad2518f10b7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e133fc037a252127fa32d192bc5e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ee881cab41fa9a68e9da7bbcab0f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea652c9ee1d1e820acd8943f11fde3c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a3d40f57d0d01a4c9141dadf610a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634413b8885e7bd4e2491eafd26775b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18162455cef26fa0cb7012dcc05b14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec8eea4c4c1ffe1e30e6e1c56b29a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9531f5eb34b029eadc0a22c0520a13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c89322e23919666aa751af5241473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17283fc13f2f9a7a489b89333ce00ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e813672e1330ff858dfc2b069e38a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6b5a91fd751a0a347da5db7daf89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd853c6b62b722fb6c73d3f778de4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97371e94c7373ac5758017c347abd66e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03611ae80bf8fde4b538fd7b41e3a679122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a2ebbf80bb842c396318f63c1e42d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a612cae4a68596ff0415fe47ce76bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43400750ef25395f18cd91bb6c43553125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5704e663a95cdafd0ffa9f6a41b15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb687f90bf783075cdab9f1cfd98e95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66247866ea85e5a0815d80e18b319128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca711c224ffef4e4dfc307a7e1653be8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27a314a5e8ff5eca70b44526e689e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4efdbc215701698919441975db917131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3c8205c746be4f381a6c4713a7f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048c1ad2eaba47db2788dcd67d5333133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7156e37ffc9c7b28db4cf1fbbcee5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3679ae2433db21f46ba11c9ed2fc6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49766d9e4cacf486bc4d6d864d5364c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5fa9d319702c8d7cf495257135091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a69d596b629f4a956f161e882372138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e5ab9138ff6db6738555aa3c72448139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138fa2e39477d6e3b57024ad8abd2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e664b3ba073dfef2486f172888d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c76d9e788fb0006285a2eb347022be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069161a1c153d31ec21d782b2248804143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff1b47ce6a1a793091f86666df099d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40287b5ba527b1718aef139ffb769e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73628c04519bc79665df936b9b97b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c419f134691986873ff53e6fd8dd742147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f33a1a0e6e458f16a559011ec8005148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a8c5aac58b8c855e8f4d4a6b9a1a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e00c198986038bbd8fdc0430c18c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35757820aa271823920f8ad026f6c6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eff77e0a1275d6024d2c297a071338152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79192318a3b6cc29e378a63621cfb28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbb7c7cabe9f0e87b4e78bfd3d132c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d337660f8b8d4b52264cdcae51e836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844eb0d07ae512b6e489f3fcc0195dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb60492ed1fa998e02373a383e5e39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3700e5ff58c5bf1e89d02ba7981d05f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0377219adf9965fafff61ab0c8f8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb35d5d2ea96f58b9c87e3f54107c8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7900e56c2dd66c570d91201c32415a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5146641b93fefb914ea71036263c19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786900fc0bb1d6248f2f7d5e2e2c0b21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be07a74d6d2be445eceedbf8a7a9f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80c67b3e20082a781771a3ba72b21b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ef93f202e7ecf18b5f8967e986e2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c099aabcdd5725c144b2008be3a9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444124fd793072eb3c6c98e2f7456c18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930815c69f3e07afa2aa7d23cef7cc49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305010218ae074731a47523d6ec097d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618305ad1ac40a9df06af056d9872ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf17dff7289122447acb5c96b5fdf17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3123b153ba8efcbc35a711202bd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7787844bd3ca9a169c828f9724ddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce10d89278fb70a3e8c10fc52d7fd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876889a68df89d5ee76883bb769df9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d4cb48ceaaa6e3b31dc926541ea3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d34dad4b8e12d5a3f0ccded1d115178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e8e36145369b8c6dd7edafcc80f4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fbe4ce2c0848c6d738257ed2d9ab1180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>